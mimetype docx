--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6f3d0c" w14:textId="a6f3d0c">
+    <w:p w14:paraId="72ee667" w14:textId="72ee667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2614,68 +2614,71 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для автомагистралей, линий железнодорожного транспорта, наземных участков метрополитена, а также вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли устанавливается расстояние от объекта, которое имеет режим СЗЗ и обеспечивающее снижение от химического, биологического и физического воздействия до значений установленных гигиеническими нормативами (далее – санитарный разрыв).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z917" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Величина санитарных разрывов устанавливается в каждом конкретном случае на основании расчетов рассеивания выбросов загрязняющих веществ в атмосферный воздух и уровней физического воздействия (шума, вибрации, ЭМП и другие физические факторы).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z918" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При установлении санитарного разрыва, в том числе для объектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2687,695 +2690,840 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Санитарных правил не требуется разработка проекта обоснования санитарного разрыва, за исключением санитарных разрывов вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов (санитарный разрыв устанавливается последовательно, в соответствии с требованиями, указанными в пункте 9 настоящих Санитарных правил).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> настоящих Санитарных правил не требуется разработка проекта обоснования санитарного разрыва, за исключением санитарных разрывов на приаэродромной территории вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов (санитарный разрыв устанавливается в соответствии с требованиями, указанными в пункте 9 настоящих Санитарных правил).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 18</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для открытых стоянок легковых автомобилей (паркингов), гаражей, моек легковых автомобилей, объектов по ремонту и (или) техническому обслуживанию легковых автомобилей; объектов воздушных линий электропередач (далее – ВЛЭ); подземных и наземных магистральных газопроводов, не содержащих сероводород; трубопроводов для сжиженных углеводородных газов; магистральных трубопроводов для транспортирования нефти; компрессорных и нефтеперекачивающих станций; убойных пунктов и убойных площадок создаются минимальные санитарные разрывы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Минимальные санитарные разрывы от открытых стоянок (паркингов), гаражей, моек автомобилей, объектов по ремонту и (или) технического обслуживания для легковых автомобилей до объектов застройки, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Минимальные санитарные разрывы для подземных и наземных магистральных газопроводов, не содержащих сероводород, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Минимальные санитарные разрывы от трубопроводов для сжиженных углеводородных газов, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Минимальные санитарные разрывы от магистральных трубопроводов для транспортирования нефти, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Минимальные санитарные разрывы от компрессорных станций, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Минимальные санитарные разрывы от нефтеперекачивающих станций, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Минимальные санитарные разрывы от убойных пунктов и убойных площадок, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Объекты социальной инфраструктуры, встроенные в жилые комплексы (мойки легковых автомобилей с количеством постов до 5 включительно; химчистки и прачечные производительностью не более 75 килограмм в смену, паркинги) не требует разработки проекта и организации СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Размер санитарных разрывов от населенного пункта до сельскохозяйственных полей, обрабатываемых пестицидами авиационным способом, составляет не менее 2000 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Вокруг аэропортов, аэродромов, вертодромов в каждом конкретном случае на основании расчетов рассеивания загрязнения атмосферного воздуха и уровней физического воздействия на атмосферный воздух (шум, вибрация, ЭМП и другие физические факторы), а также на основании результатов натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) устанавливается специальная территория с особым режимом использования (СЗЗ от производственных объектов и санитарный разрыв на приаэродромной территории вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли), размер которой обеспечивает уменьшение воздействия загрязнения на атмосферный воздух (химического, биологического, физического) до значений, установленных гигиеническими нормативами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z919" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выполнение мероприятий, включая организацию и проведение расчетов, натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) обеспечивают собственники аэродромов и вертодромов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z920" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. В границах санитарного разрыва на приаэродромной территории не допускается размещение объектов, не предназначенных для организации и обслуживания воздушного движения и воздушных перевозок, обслуживания пассажиров и воздушных судов, а также объектов, не относящихся к инфраструктуре аэропорта, за исключением существующей жилой и общественной застройки при условии разработки и реализации в проектной документации обоснованных мероприятий по защите населения от химического и/или физического воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 24-1 в соответствии с приказом и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Натурные исследования загрязняющих веществ в атмосферном воздухе и измерений уровня физического воздействия на атмосферный воздух на территории СЗЗ, санитарных разрывов и на их границе, а также в селитебной (жилой) зоне осуществляются производственными лабораториями, организациями в сфере санитарно-эпидемиологического благополучия населения и (или) иными лабораториями, аккредитованными в соответствии с законодательством Республики Казахстан об аккредитации в области оценки соответствии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Изменение (увеличение, уменьшение) размеров СЗЗ для действующих объектов осуществляется путем получения санитарно-эпидемиологического заключения на проект СЗЗ, разработанного согласно требованиям к составу проекта СЗЗ определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам и на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z823" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z823" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объективных доказательств достижения уровня химического, биологического загрязнения атмосферного воздуха на атмосферный воздух до ПДК на границе СЗЗ и за ее пределами по материалам систематических лабораторных наблюдений в течении года на соответствие показателей по среднесуточным и максимально-разовым концентрациям (не менее пятидесяти дней исследований на каждый ингредиент в отдельной точке) по приоритетным показателям, в зависимости от специфики производственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z824" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z824" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объективных доказательств достижения уровня физического воздействия соблюдения уровней физического воздействия до ПДУ (шум, вибрация, ЭМП) по материалам лабораторных наблюдений на границе СЗЗ объекта и за его пределами на ежеквартальной основе в течении года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z825" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z825" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для объектов I и II классов опасности проведение оценки риска для жизни и здоровья населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z826" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z826" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) учета фоновых концентраций на соответствующей административно-территориальной единице (при наличии автоматизированных станций мониторинга атмосферного воздуха в данной местности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z827" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z827" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изменения состава и перепрофилирования объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z828" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z828" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) использования наилучших доступных техник, внедрения передовых технологических решений, эффективных очистных сооружений и других, направленных на сокращение уровней воздействия на среду обитания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z829" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z829" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действующим объектом, подлежащим изменению СЗЗ является объект, функционирующий более 1 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3394,130 +3542,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Временное сокращение объема производства не является основанием для изменения, установленного размера СЗЗ для максимальной проектной или фактически достигнутой мощности объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Размер СЗЗ действующих объектов увеличивается по сравнению с установленным, при невозможности обеспечения техническими и технологическими средствами на границе СЗЗ нормативных уровней по любому фактору воздействия, полученному расчетным путем и (или) по результатам натурных исследований, измерений физических факторов. Оценка ситуации осуществляется по среднегодовым значениям измеренного параметра за последние три года эксплуатации объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. СЗЗ для действующих объектов I и II классов опасности, для объектов, не включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам, в том числе с новыми, недостаточно изученными технологиями, не имеющими аналогов в стране и за рубежом устанавливается Главными государственными санитарными врачами на соответствующих территориях и транспорте (области, города республиканского значения, столицы) или его заместителями, а также должностными лицами структурных подразделений Министерства обороны Республики Казахстан, органов национальной безопасности и внутренних дел, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения (далее – должностные лица, осуществляющие деятельность в сфере санитарно-эпидемиологического благополучия населения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЗЗ для действующих объектов III, IV и V классов опасности устанавливается Главными государственными санитарными врачами на соответствующих территориях и транспорте (района и города) или его заместителями, а также должностными лицами, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3572,70 +3720,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Изменение размеров СЗЗ для действующих объектов I, II, III, IV и V класса опасности осуществляется Главными государственными санитарными врачами на соответствующих территориях и транспорте (области, города республиканского значения, столицы) или его заместителями, а также должностными лицами, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3654,210 +3802,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Размеры СЗЗ для объектов, являющихся источниками факторов физического воздействия на население, устанавливаются на основании акустических расчетов с учетом места расположения источников и характера создаваемого ими шума, вибрации, ЭМП и других физических факторов. Для установления размеров СЗЗ расчетные параметры подтверждаются натурными измерениями факторов физического воздействия на атмосферный воздух.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Размеры СЗЗ определяются в соответствии с действующими гигиеническими нормативами ПДУ шума, вибрации, электромагнитных излучений, инфразвука, рассеянного лазерного излучения и других физических факторов на внешней границе СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В целях защиты населения от воздействия электрического поля, создаваемого ВЛЭ устанавливается санитарный разрыв вдоль трассы высоковольтной линии, за пределами которого напряженность электрического поля не превышает 1 киловольт на метр (кВ/м).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z831" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z831" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для вновь проектируемых ВЛЭ, а также зданий и сооружений принимаются границы санитарных разрывов вдоль трассы ВЛЭ с горизонтальным расположением проводов и без средств снижения напряженности электрического поля по обе стороны от нее на следующих расстояниях от проекции на землю крайних фазных проводов в направлении, перпендикулярном к ВЛЭ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z832" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z832" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 25 м – для ВЛЭ напряжением 220 киловольт (далее – кВ) включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z833" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z833" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 30 м – для ВЛЭ напряжением 500 кВ включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z834" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z834" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 40 м – для ВЛЭ напряжением 750 кВ включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z835" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z835" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 55 м – для ВЛЭ напряжением 1150 кВ включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3876,110 +4024,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В границах санитарных разрывов ВЛЭ не допускается размещение жилых и общественных зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Установление и изменение размера СЗЗ в местах размещения передающих радиотехнических объектов проводится в соответствии с санитарно-эпидемиологическими требованиями к радиотехническим объектам, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 113)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3998,108 +4146,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Санитарно-эпидемиологические требования к проектированию санитарно-защитных зон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Проектирование СЗЗ осуществляется на всех этапах разработки предпроектной и проектной документации (градостроительной документации, проектов строительства, реконструкции или технического перевооружения действующего объекта и (или) группы объектов, объединенных в территориальный промышленный комплекс (промышленный узел)). Проектирование и обоснование размеров СЗЗ осуществляется хозяйствующим субъектом соответствующих объектов в соответствии с требованиями, изложенными в настоящих Санитарных правилах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обоснование размера СЗЗ является подтверждением размера СЗЗ, определяемого на полную проектную мощность объекта для работы в штатном режиме, наиболее неблагоприятных условий рассеивания выбросов, изучения аналогов отрицательных и положительных эффектов воздействия на среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4128,646 +4276,646 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В проект СЗЗ включаются материалы в соответствии с требованиями к составу проекта СЗЗ приведенных приложением 9 к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Границы СЗЗ устанавливаются от крайних источников химического, биологического и (или) физического воздействия. При отсутствии информации о точном месторасположении источников воздействия при выборе земельного участка граница СЗЗ устанавливается от границы земельного участка, до ее внешней границы в заданном направлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границой СЗЗ является линия, ограничивающая территорию СЗЗ, за пределами которой вредное химическое, биологическое и физическое воздействие объекта не превышает значений установленных гигиеническими нормативами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В зависимости от характеристики выбросов для объекта, по которым ведущим для установления СЗЗ фактором является химическое загрязнение атмосферного воздуха, размер СЗЗ устанавливается от источника выбросов загрязняющих веществ и (или) от границы территории (промышленной площадки) объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От границы территории (промышленной площадки) объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) от организованных и неорганизованных источников при наличии технологического оборудования на открытых площадках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае организации производства с источниками, рассредоточенными по территории (промышленной площадки) объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при наличии наземных и низких источников, холодных выбросов средней высоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От источников выбросов: при наличии высоких, средних источников нагретых выбросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Для действующих объектов, являющихся источниками загрязнения среды обитания, допускается проведение реконструкции или перепрофилирование производств, при условии снижения всех видов воздействия на среду обитания до ПДК с учетом эффекта суммарного действия вредных веществ, при химическом и биологическом воздействии и ПДУ при воздействии физических факторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В случае несовпадения размера предварительной (расчетной) СЗЗ и полученной на основании оценки риска для жизни и здоровья населения (для объектов I и II класса опасности), натурных исследований и измерений химического, биологического и физического воздействия на атмосферный воздух, решение по размеру СЗЗ принимается по варианту, обеспечивающему наибольшую безопасность для жизни и здоровья населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Для групп объектов одного субъекта, объединенных в территориальный промышленный комплекс (промышленный узел), устанавливается единый расчетный и окончательно установленный размер СЗЗ с учетом суммарных выбросов загрязняющих веществ в атмосферный воздух и физического воздействия объектов, входящих в территориальный промышленный комплекс (промышленный узел). Оценка риска для жизни и здоровья населения проводится для групп объектов, в состав которых входят объекты I и II классов опасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для объектов, входящих в состав территориальный промышленный комплекс (промышленный узел), допускается устанавливать размер СЗЗ индивидуально для каждого объекта, а окончательный размер СЗЗ всей территории (промышленной площадки) объекта (субъекта) принимается по максимальному размеру СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Реконструкция, техническое перевооружение объектов проводится при наличии проектов СЗЗ с расчетами ожидаемого загрязнения атмосферного воздуха, физического воздействия на атмосферный воздух и оценки риска для жизни и здоровья населения (для объектов I и II класса опасности). После окончания реконструкции и ввода объекта в эксплуатацию расчетные параметры подтверждаются результатами натурных исследований и измерений физических факторов воздействия на атмосферный воздух.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Обязательным условием современного промышленного проектирования является внедрение передовых ресурсосберегающих, безотходных и малоотходных технологических решений, позволяющих максимально сократить или избежать поступлений вредных химических или биологических компонентов выбросов в атмосферный воздух, почву и водоемы, предотвратить или снизить воздействие физических факторов до гигиенических нормативов и ниже.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Разрабатываемые в проектах строительства и реконструкции вновь применяемые технологические и технические решения обосновываются результатами опытно-промышленных испытаний, при проектировании производств на основе новых технологий данными опытно-экспериментальных производств, материалами зарубежного опыта по созданию подобного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Санитарно-эпидемиологические требования к режиму территории санитарно-защитной зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 2 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В границах СЗЗ объекта (в том числе территории объекта, от которого устанавливается СЗЗ) размещаются здания и сооружения для обслуживания работников объекта и для обеспечения его деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нежилые помещения для дежурного аварийного персонала, помещения для пребывания работающих по вахтовому методу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пожарные депо, бани, прачечные, объекты торговли и общественного питания, гаражи, площадки и сооружения для хранения общественного и индивидуального транспорта, автозаправочные станции, общественные и административные здания, конструкторские бюро, учебные заведения, поликлиники, научно-исследовательские лаборатории, спортивно-оздоровительные сооружения закрытого типа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) местные и транзитные коммуникации, линии электропередач, электроподстанции, нефте- и газопроводы, артезианские скважины для технического водоснабжения, водоохлаждающие сооружения для подготовки технической воды, насосные станции водоотведений, сооружения оборотного водоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при обосновании размещаются сельскохозяйственные угодья для выращивания технических культур, неиспользуемых в качестве продуктов питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В границах СЗЗ объектов (в том числе территории объекта, от которого устанавливается СЗЗ) размещаются здания и сооружения для обслуживания работников объекта и для обеспечения его деятельности, указанные в пункте 47 настоящих Санитарных правил, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z837" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z837" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жилые здания, включая вновь строящуюся жилую застройку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z838" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z838" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ландшафтно-рекреационные зоны, площадки (зоны) отдыха, территории курортов, санаториев и домов отдыха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z839" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z839" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создаваемые и организующиеся территории садоводческих товариществ и коттеджной застройки, коллективных или индивидуальных дачных и садово-огородных участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z840" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z840" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) спортивные сооружения, детские площадки, образовательные и детские организации, лечебно-профилактические и оздоровительные организации общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z841" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z841" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объекты по выращиванию сельскохозяйственных культур, используемых в качестве продуктов питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4786,70 +4934,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. В границах СЗЗ и на территории объектов других отраслей промышленности размещаются объекты по производству лекарственных средств и (или) лекарственных форм, склады сырья и полупродуктов для фармацевтических объектов, объектов пищевых отраслей промышленности, оптовых складов продовольственного сырья и пищевых продуктов, комплексов водопроводных сооружений для подготовки и хранения питьевой воды при отсутствии при исключении взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4922,130 +5070,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. В границах СЗЗ объектов пищевых отраслей промышленности, оптовых складов продовольственного сырья и пищевой продукции, производства лекарственных веществ, лекарственных средств и (или) лекарственных форм, складов сырья и полупродуктов для фармацевтических объектов допускается размещение новых профильных, однотипных объектов, при исключении взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z135" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Автомагистраль, расположенная в границах СЗЗ объекта или прилегающая к СЗЗ не включается в ее размер, а выбросы автомагистрали учитываются в фоновом загрязнении при обосновании размера СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z136" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. СЗЗ или какая-либо ее часть не используется как резервная территория объекта для расширения жилой зоны, размещения коллективных или индивидуальных дачных и садово-огородных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z137" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Часть СЗЗ рассматривается как резервная территория объекта для расширения производственной зоны при условии наличия проекта обоснования соблюдения ПДК и (или) ПДУ на внешней границе существующей СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5176,7772 +5324,7772 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные размеры санитарно-защитных зон объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 1. Химические объекты и производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Класс I – СЗЗ 1000 метров (далее – м):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство связанного азота (аммиака, азотной кислоты, азотнотуковых и других удобрений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комбинаты по производству аммиака, азотосодержащих соединений (мочевина, тиомочевина, гидразин и его производные и другие), азотно- туковых, фосфатных, концентрированных минеральных удобрений, азотной кислоты и другие требуют расширенной СЗЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство продуктов и полупродуктов анилино-красочной промышленности бензольного н эфирного ряда – анилина, нитробензола, нитроанилина, алкилбензола, нитрохлорбензола, фенола, ацетона, хлорбензола и другие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство полупродуктов нафталенового и антраценового рядов – бетанафтола, аш-кислоты, фенилперикислоты, перикислоты, антрахинона, фталиевого ангидрида и другие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство целлюлозы и полуцеллюлозы по кислому сульфитному и бисулъфитному или моносульфитному способам на основе сжигания серы или других серосодержащих материалов, а также производство целлюлозы по сульфатному способу (сульфат-целлюлозы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство хлора электролитическим путем, полу продуктов и продуктов на основе хлора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство редких металлов методом хлорирования (в том числе титаномагниевые, магниевые);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство искусственных и синтетических волокон (вискозного, капронового, лавсана, нитрона и целлофана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство диметилтерефталата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство капролактама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство сероуглерода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство продуктов и полупродуктов для синтетических полимерных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство мышьяка и его соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство по переработке нефти, попутного нефтяного и природного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При переработке углеводородного сырья с содержанием соединений серы выше 1% (весовых) СЗЗ обоснованно увеличивают;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство пикриновой кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство фтора, фтористого водорода, полупродуктов и продуктов на их основе (органических, неорганических);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство по переработке горючих сланцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство сажи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство фосфора (желтого, красного) и фосфорорганических соединений (в том числе тиофоса, карбофоса, меркаптофоса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство суперфосфатных удобрений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство карбида кальция, ацетилена из карбида кальция и производных на основе ацетилена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) производство искусственного и синтетического каучука;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) производство синильной кислоты, органических полупродуктов и продуктов на ее основе (в том числе ацетонциангидрина, этиленциан-гидрина, эфиров метакриловой и акриловой кислот, диизоцианатов); производство цианистых солеи (в том числе калия, натрия, меди), цианплава, дицианамида, цианамида кальция;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) производство ацетилена из углеводородных газов и продуктов на его основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) производство синтетических химико-фармацевтических и лекарственных препаратов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) производство синтетических жирных кислот, высших жирных спиртов прямым окислением кислородом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) производство меркаптанов, централизованные установки одорирования газа меркаптанами, склады одоранта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) производство хрома, хромового ангидрида и солеи на их основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) производство сложных эфиров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) производство фенолформальдегидных, полиэфирных, эпоксидных и других искусственных смол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) производство метионина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) производство карбонилов металлов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) производство битума и других продуктов из остатков перегона каменноугольного дегтя, нефти, хвои (гудрона, полугудрона и прочие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) производство бериллия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) производство синтетических спиртов (бутилового, пропилового, изопропилового, амилового);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) производство по гидрометаллургии вольфрама, молибдена, кобальта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) производство кормовых аминокислот (кормового лизина, премиксов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) производство пестицидов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z181" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) производство боеприпасов, взрывчатых веществ, склады и полигоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z182" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) производство алифатических аминов (в том числе моно-ди-три-метиламины, диэтил-триэтиламины) и продуктов на их основе (в том числе симазина);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z183" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) отвалы, хвостохранилища и шламонакопители химических производств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z184" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z185" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство брома, полупродуктов и продуктов на его основе (органических, неорганических);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство газов (светильного, водяного, генераторного, нефтяного);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) станции подземной газификации угля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z188" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство органических растворителей и масел (в том числе бензола, толуола, ксилола, нафтола, крезола, антрацена, фенантрена, акридина, карбозола);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z189" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объекты по переработке каменного угля и продуктов на его основе (в том числе каменноугольного пека, смол);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z190" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объекты по химической переработке торфа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z191" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z191" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство серной кислоты, олеума, сернистого газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z192" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z192" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство соляной кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z193" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z193" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство синтетического этилового спирта по сернокислотному способу или способу прямой гидратации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z194" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство фосгена и продуктов на его основе (в том числе парофоров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z195" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство кислот: аминоэнантовой, аминоундекановой, аминопеларгоновой, тиодивалериановой, изофталевой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z196" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство нитрита натрия, тионилхлорида, углеаммонийных солеи, аммония углекислого;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z197" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство диметилформамида;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z198" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство этиловой жидкости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z199" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство катализаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z200" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z200" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство сернистых органических красителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство калийных солей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство искусственной кожи с применением летучих органических растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z203" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство кубовых красителей всех классов азотолов и азоаминов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z204" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство окиси этилена, окиси пропилена, полиэтилена, полипропилена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z205" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) производство 3,3-ди(хлорметил)оксоциклобутана, поликарбоната, сополимеров этилена с пропиленом, полимеров высших полиолефинов на базе нефтяных попутных газов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z206" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z206" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) производство пластификаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z207" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z207" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) производство пластмасс на основе хлорвинила;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z208" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z208" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) пункты очистки, промывки и пропарки цистерн (при перевозке нефти и нефтепродуктов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z209" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z209" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) производство синтетических моющих средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z210" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) производство продуктов бытовой химии при наличии производства исходных продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z211" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) производство бора и его соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z212" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z212" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) производство парафина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z213" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) производство дегтя, жидких и летучих погонов из древесины, метилового спирта, уксусной кислоты, скипидара, терпетинных масел, ацетона, креозота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z214" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z214" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) производство уксусной кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z215" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) производство ацетилцеллюлозы с сырьевыми производствами уксусной кислоты и уксусного ангидрида;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z216" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) гидролизное производство на основе переработки растительного сырья пентозансоединениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z217" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) производство изоактилового спирта, масляного альдегида, масляной кислоты, винилтолуола, пенопласта, поливинилтолуола, полиформальдегида, регенерации органических кислот (в том числе уксусной, масляной), метилпирролидона, поливинилпирролидона, пен-таэритрита, уротропина, формальдегида;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z218" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) производство капроновой и лавсановой ткани.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z219" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z220" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство ниобия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z221" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z221" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство тантала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z222" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство кальцинированной соды по аммиачному способу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z223" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство аммиачной, калиевой, натриевой, кальциевой селитры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z224" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z224" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство химических реактивов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z225" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство пластических масс из эфиров целлюлозы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство корунда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство бария и его соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство ультрамарина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство кормовых дрожжей и фурфурола из древесины и сельскохозяйственных отходов методом гидролиза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство никотина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z231" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z231" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство синтетической камфары изомеризационным способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z232" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z232" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство меламина и циануровой кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z233" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z233" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство поликарбонатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z234" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z234" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство минеральных солей, за исключением солей мышьяка, фосфора, хрома, свинца и ртути;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z235" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z235" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство пластмасс (карболита);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z236" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z236" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство фенолформальдегидных прессматериалов, прессованных и намоточных изделий из бумаги, тканей на основе фенолформальдегидных смол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z237" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z237" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство искусственных минеральных красок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z238" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z238" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) объекты по регенерации резины и каучука;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z239" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z239" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство по изготовлению шин, резинотехнических изделий, эбонита, клееной обуви, а также резиновых смесей для них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z240" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z240" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) техническая переработка шин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z241" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z241" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) химическая переработка руд редких металлов для получения солей сурьмы, висмута, лития и другие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z242" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z242" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) производство угольных изделий для электропромышленности (в том числе щетки, электроугли);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z243" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z243" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) производство по вулканизации резины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z244" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) производство и базисные склады аммиачной воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z245" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) производство ацетальдегида парофазным способом (без применения металлической ртути);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z246" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) производство полистирола и сополимеров стирола;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z247" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) производство кремнийорганических лаков, жидкостей и смол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z248" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) газораспределительные станции магистральных газопроводов с одоризационными установками от меркаптана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z249" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) производство себациновой кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z250" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) производство винилацетата и продуктов на его основе (полвинилацетата, поливинилацетатной эмульсии, поливинилового спирта, винифлекса и прочие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z251" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z251" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) производство лаков (масляного, спиртового, типографского, изолирующего, для резиновой промышленности и прочие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z252" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) производство ванилина и сахарина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z253" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) производство сжатых и сжиженных продуктов разделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z254" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) производство технического саломаса (с получением водорода неэлектролитическим способом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z255" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) производство парфюмерии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z256" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) производство искусственной кожи на основе поливинилхлоридных и других смол без применения летучих органических растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) производство эпихлоргидрина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z258" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) производство сжатого азота, кислорода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z259" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z259" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) производство кормовых дрожжей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z260" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z260" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) производство по переработке нефтепродуктов на установках с паровым испарением и производительностью не более 0,5 тонн в час по перерабатываемому сырью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z261" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z261" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для установок по переработке малосернистой и сернистой нефти мощностью до 100000 тонн нефти в год, использующих систему индукционного нагрева для прямой перегонки товарной нефти в бензин, дизельное топливо и мазут, следует выполнить расчет концентраций в атмосферном воздухе вредных веществ. Размещение этих установок среди жилой застройки и переработка на них высокосернистой нефти не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z262" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) производство синтетических смол производительностью до 400 000 тонн в год в натуральном исчислении и формалина на окисном катализаторе до 200 000 тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z263" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z263" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z264" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство тукосмесей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z265" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство по переработке фторопластов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z266" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство бумаги из готовой целлюлозы и тряпья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z267" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство глицерина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z268" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z268" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производства галалита и других белковых пластиков (в том числе аминопласты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z269" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z269" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство эмалей на конденсационных смолах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z270" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z270" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство мыла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z271" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производства солеваренные и солеразмольные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z272" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z272" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство фармацевтических солей калия (хлористого, сернокислого, поташа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z273" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z273" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство минеральных естественных (мела, охры и другие) красок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z274" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z274" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство дубильного экстракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z275" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z275" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заводы полиграфических красок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z276" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z276" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство фотохимическое (фотобумаги, фотопластинок, фото- и кинопленки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z277" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z277" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство товаров бытовой химии из готовых исходных продуктов и склады их хранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z278" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z278" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство олифы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z279" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z279" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство стекловолокна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z280" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z280" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство медицинского стекла (без применения ртути);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z281" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z281" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производства по переработке пластмасс (литье, экструзия, прессование, вакуум-формование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z282" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z282" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство полиуретанов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z283" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z283" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z284" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z284" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство готовых лекарственных форм (без изготовления составляющих);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z285" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z285" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство бумаги из макулатуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z286" w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z286" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство изделий из пластмасс и синтетических смол (механическая обработка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z287" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z287" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство углекислоты и "сухого льда";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z288" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z288" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство искусственного жемчуга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z289" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z289" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство спичек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z290" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z290" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Металлургические, машиностроительные и металлообрабатывающие объекты и производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z291" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z291" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Класс I – СЗЗ 1000 метр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z292" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z292" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства черной металлургии с полным металлургическим циклом более 1000000 тонн в год чугуна и стали;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z293" w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z293" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Большие мощности требуют дополнительного обоснования необходимой сверхнормативной минимальной СЗЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z294" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z294" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство по вторичной переработке цветных металлов (меди, свинца, цинка) в количестве более 3000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z295" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z295" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство по выплавке чугуна непосредственно из руд и концентратов при общем объеме доменных печей до 1500 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z296" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z296" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство стали мартеновским и конверторным способами с цехами по переработке отходов (в том числе размол томасшлака);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z297" w:id="276"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z297" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство по выплавке цветных металлов непосредственно из руд и концентратов (свинца, олова, меди, никеля);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z298" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z298" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство алюминия способом электролиза расплавленных солей алюминия (глинозема);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z299" w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z299" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство по выплавке спецчугунов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z300" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z300" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство ферросплавов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z301" w:id="280"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z301" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство по агломерированию руд черных и цветных металлов и пиритных огарков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z302" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z302" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство глинозема (окиси алюминия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z303" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z303" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство и утилизация ртути и приборов и изделий с ртутью (ртутных выпрямителей, термометров, ламп, приборы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z304" w:id="283"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z304" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) коксохимическое производство (коксогаз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z305" w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z305" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z306" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z306" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство по выплавке чугуна при общем объеме доменных печей от 500 м3 до 1500 м3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z307" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z307" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство черной металлургии с полным металлургическим циклом мощностью до 1 000 000 тонн в год чугуна и стали;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z308" w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z308" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство стали мартеновским, электроплавильным и конверторным способами с цехами по переработке отходов (размол томасшлака и прочее) при выпуске основной продукции в количестве до 1 000 000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z309" w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z309" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство магния (всеми способами, кроме хлоридного);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z310" w:id="289"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z310" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство чугунного фасонного литья в количестве более 100 000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z311" w:id="290"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z311" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство по выжигу кокса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z312" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z312" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство свинцовых аккумуляторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z313" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z313" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство воздушных судов, техническое обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z314" w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z314" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство автомобилей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z315" w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z315" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство стальных металлоконструкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z316" w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z316" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство вагонов с литейным и покрасочным цехами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z317" w:id="296"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z317" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство по вторичной переработке цветных металлов (в том числе меди, свинца, цинка) в количестве от 2000 до 3000 тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z318" w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z318" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z319" w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z319" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство по размолу томасшлака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z320" w:id="299"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z320" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство цветных металлов в количестве от 100 до 2000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z321" w:id="300"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z321" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство сурьмы пирометаллургическим и электролитическим способами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z322" w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z322" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство чугунного фасонного литья в количестве от 20 000 до 100 000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z323" w:id="302"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z323" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство цинка, меди, никеля, кобальта способом электролиза водных растворов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z324" w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z324" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство металлических электродов (с использованием марганца);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z325" w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z325" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство фасонного цветного литья под давлением мощностью 10000 тонн в год (9500 тонн литья под давлением из алюминиевых сплавов и 500 тонн литья из цинковых сплавов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z326" w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z326" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство люминофоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z327" w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z327" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) метизное производство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z328" w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z328" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство санитарно-технических изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z329" w:id="308"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z329" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предприятия мясомолочного машиностроения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z330" w:id="309"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z330" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство шахтной автоматики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z331" w:id="310"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z331" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) шрифтолитейные заводы (при возможных выбросах свинца);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z332" w:id="311"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z332" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство кабеля голого;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z333" w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z333" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство щелочных аккумуляторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z334" w:id="313"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z334" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство твердых сплавов и тугоплавких металлов при отсутствии цехов химической обработки руд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z335" w:id="314"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z335" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) судоремонтные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z336" w:id="315"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z336" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство по выплавке чугуна при общем объеме доменных печей менее 500 м3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z337" w:id="316"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z337" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство по вторичной переработке алюминия до 30000 тонн в год с использованием барабанных печей для плавки алюминия и роторных печей для плавки алюминиевой стружки и алюминиевых шлаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z338" w:id="317"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z338" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z339" w:id="318"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z339" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство по обогащению металлов без горячей обработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z340" w:id="319"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z340" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство кабеля освинцованного или с резиновой изоляцией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z341" w:id="320"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z341" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство чугунного фасонного литья в количестве от 10 000 до 20 000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z342" w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z342" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства по вторичной переработке цветных металлов (в том числе меди, свинца, цинка) в количестве до 1000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z343" w:id="322"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z343" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство тяжелых прессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z344" w:id="323"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z344" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство машин и приборов электротехнической промышленности (в том числе динамомашин, конденсаторов, трансформаторов, прожекторов) при наличии небольших литейных и других горячих цехов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z345" w:id="324"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z345" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство приборов для электрической промышленности (в том числе электроламп, фонарей) при отсутствии литейных цехов и без применения ртути;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z346" w:id="325"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z346" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) объекты по ремонту дорожных машин, автомобилей, кузовов, подвижного состава железнодорожного транспорта и метрополитена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z347" w:id="326"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z347" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство координатно-расточных станков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z348" w:id="327"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z348" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство металлообрабатывающей промышленности с чугунным, стальным (в количестве до 10 000 тонн в год) и цветным (в количестве до 100 тонн в год) литьем без литейных цехов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z349" w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z349" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство металлических электродов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z350" w:id="329"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z350" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шрифтолитейные заводы (без выбросов свинца);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z351" w:id="330"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z351" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) полиграфические производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z352" w:id="331"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z352" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) фабрики офсетной печати;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z353" w:id="332"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z353" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) типографии с применением свинца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z354" w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z354" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) машиностроительные производства с металлообработкой, покраской без литья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z355" w:id="334"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z355" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство по сборке локомотивов и электровозов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z356" w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z356" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z357" w:id="336"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z357" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство котлов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z358" w:id="337"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z358" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект пневмоавтоматики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z359" w:id="338"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z359" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объект металлоштамп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z360" w:id="339"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z360" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объект сельхоздеталь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z361" w:id="340"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z361" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) механические мастерские;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z362" w:id="341"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z362" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) типографии без применения свинца (офсетный, компьютерный набор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z363" w:id="342"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z363" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 3. Добыча руд, нерудных ископаемых, природного газа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z364" w:id="343"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z364" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z365" w:id="344"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z365" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) карьеры нерудных стройматериалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z366" w:id="345"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z366" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) горно-обогатительные комбинаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z367" w:id="346"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z367" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производства по добыче нефти при выбросе сероводорода от 0,5 до 1 тонн в сутки, а также с высоким содержанием летучих углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z368" w:id="347"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z368" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства по добыче природного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z369" w:id="348"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z369" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производства по добыче полиметаллических (свинцовых, ртутных, мышьяковых, бериллиевых, марганцевых) руд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z370" w:id="349"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z370" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производства по добыче горных пород VIII-XI категории открытой разработкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z371" w:id="350"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z371" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производства по добыче асбеста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z372" w:id="351"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z372" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производства по добыче железных руд и горных пород открытой разработкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z373" w:id="352"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z373" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производства по добыче гипса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z374" w:id="353"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z374" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производства по добыче металлоидов открытым способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z375" w:id="354"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z375" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) отвалы, хвостохранилища и шламонакопители при добыче цветных металлов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z376" w:id="355"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z376" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) угольные разрезы, производства по добыче каменного, бурого и других углей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z377" w:id="356"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z377" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z378" w:id="357"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z378" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для предприятий по добыче углеводородного сырья при высоком содержании сероводорода и меркаптанов в нефти и попутном газе в 3,0 % и более размер СЗЗ предусмотреть не менее 5000 м; при 20,0 % и более размер СЗЗ – не менее 8000 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z379" w:id="358"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z379" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z380" w:id="359"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z380" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гидрошахты и обогатительные фабрики с мокрым процессом обогащения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z381" w:id="360"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z381" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отвалы и шламонакопители при добыче железа и угля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z382" w:id="361"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z382" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производства по добыче нефти при выбросе сероводорода до 0,5 тонны в сутки с малым содержанием летучих углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z383" w:id="362"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z383" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства по добыче фосфоритов, апатитов, колчеданов (без химической обработки), железной руды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z384" w:id="363"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z384" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производства по добыче руд металлов и металлоидов шахтным способом, за исключением свинцовых руд, ртути, мышьяка и марганца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z385" w:id="364"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z385" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производства по добыче горных пород VI-VII категории доломитов, магнезитов, гудронов асфальта открытой разработкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z386" w:id="365"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z386" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производства по добыче горючих сланцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z387" w:id="366"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z387" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производства по добыче торфа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z388" w:id="367"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство брикета из мелкого торфа и угля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z389" w:id="368"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z389" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство по добыче каменной поваренной соли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z390" w:id="369"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z390" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шахтные терриконы без мероприятий по подавлению самовозгорания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z391" w:id="370"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z391" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производства (карьеры) по добыче мрамора, гравия, песка, глины открытой разработкой с использованием взрывчатых веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z392" w:id="371"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z392" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z393" w:id="372"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z393" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства (карьеры) по добыче карбоната калия открытой разработкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z394" w:id="373"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z394" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 4. Строительная промышленность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z395" w:id="374"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z395" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Класс 1 – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z396" w:id="375"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z396" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство цемента (в том числе портланд - шлакопортланд - пуццоланового цемента), а также местных цементов (в том числе глинитцемента, романцемента, гипсошлакового, фосфорно-шлакового);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z397" w:id="376"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z397" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство магнезита, доломита и шамота с обжигом в шахтных, вращающихся и других печах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z398" w:id="377"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z398" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство асбеста и изделий из него;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z399" w:id="378"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z399" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство асфальтобетона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z400" w:id="379"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z400" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z401" w:id="380"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z401" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство извести (известковые заводы с шахтными и вращающимися печами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z402" w:id="381"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z402" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство художественного стекла, литья и хрусталя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z403" w:id="382"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z403" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство стеклянной и базальтовой ваты и шлаковой шерсти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z404" w:id="383"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z404" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство щебенки, гравия и песка, обогащение кварцевого песка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z405" w:id="384"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z405" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство толя и рубероида;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z406" w:id="385"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z406" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство ферритов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z407" w:id="386"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z407" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство строительных полимерных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z408" w:id="387"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z408" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство кирпича (красного, силикатного, керамических и огнеупорных изделий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z409" w:id="388"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z409" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) пересыпка сыпучих грузов (уголь, руда) крановым способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z410" w:id="389"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z410" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) домостроительный комбинат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z411" w:id="390"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z411" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство железобетонных изделий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z412" w:id="391"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z412" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z413" w:id="392"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z413" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство искусственных заполнителей (в том числе керамзита);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z414" w:id="393"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z414" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство искусственных камней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z415" w:id="394"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z415" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) склады цементов и других пылящих строительных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z416" w:id="395"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z416" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство строительных материалов из отходов тепловых электроцентралей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z417" w:id="396"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z417" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство бетонных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z418" w:id="397"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z418" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство фарфоровых и фаянсовых изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z419" w:id="398"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z419" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) камнелитейные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z420" w:id="399"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z420" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производства по обработке естественных камней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z421" w:id="400"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z421" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство гипсовых изделий, производство гипса (алебастра), мела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z422" w:id="401"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z422" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство фибролита, камышита, соломита, дифферента и других;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z423" w:id="402"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z423" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство строительных деталей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z424" w:id="403"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z424" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) битумные установки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z425" w:id="404"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z425" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производства по добыче камня не взрывным способом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z426" w:id="405"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z426" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z427" w:id="406"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z427" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство глиняных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z428" w:id="407"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z428" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стеклодувное, зеркальное производство, шлифовка и травка стекол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z429" w:id="408"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z429" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) механическая обработка мрамора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z430" w:id="409"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z430" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установка по производству бетона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z431" w:id="410"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z431" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) карьеры, предприятия по добыче гравия, песка, глины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z432" w:id="411"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z432" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 5. Обработка древесины</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z433" w:id="412"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z433" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z434" w:id="413"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z434" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лесохимические производства (производство по химической переработке дерева и получение древесного угля).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z435" w:id="414"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z435" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z436" w:id="415"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z436" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство по консервированию дерева (пропиткой);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z437" w:id="416"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z437" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство по производству шпал и их пропитке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z438" w:id="417"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z438" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство изделий из древесной шерсти: древесно-стружечных плит, древесно-волокнистых плит с использованием в качестве связующих синтетических смол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z439" w:id="418"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z439" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство древесного угля (углетомильные печи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z440" w:id="419"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z440" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z441" w:id="420"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z441" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство хвойно-витаминной муки, хлорофилло-каротиновой пасты хвойного экстракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z442" w:id="421"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z442" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство древесной шерсти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z443" w:id="422"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z443" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство лесопильное, фанерное и деталей деревянных стандартных зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z444" w:id="423"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z444" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) судостроительные верфи для изготовления деревянных судов (катеров, лодок);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z445" w:id="424"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z445" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) деревообрабатывающее производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z446" w:id="425"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z446" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z447" w:id="426"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z447" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство обозное;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z448" w:id="427"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z448" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство бондарных изделий из готовой клепки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z449" w:id="428"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z449" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство рогожно-ткацкое;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z450" w:id="429"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z450" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства по консервированию древесины солевыми и водными растворами (без солей мышьяка), суперобмазкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z451" w:id="430"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z451" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) судостроительные верфи для изготовления деревянных судов (катеров, лодок);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z452" w:id="431"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z452" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сборка мебели с лакировкой и окраской.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z453" w:id="432"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z453" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z454" w:id="433"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z454" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сборка мебели из готовых изделий без лакирования и окраски.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z455" w:id="434"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z455" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объекты столярно-плотничные, мебельные паркетные, ящичные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z456" w:id="435"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z456" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 6. Текстильные промышленные объекты и производства легкой промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z457" w:id="436"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z457" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z458" w:id="437"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z458" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объекты по первичной обработке хлопка с устройством цехов по обработке семян ртутно-органическими препаратами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z459" w:id="438"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z459" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство искусственной кожи и пленочных материалов, клеенки, пласткожи с применением летучих растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z460" w:id="439"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z460" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты по химической пропитке и обработке тканей сероуглеродом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z461" w:id="440"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z461" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z462" w:id="441"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z462" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объекты по непрерывной пропитке тканей и бумаги масляными, масляно-асфальтовыми, бакелитовыми и другими лаками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z463" w:id="442"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z463" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объекты по пропитке и обработке тканей (дерматина, гранитоля) химическими веществами, за исключением сероуглерода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z464" w:id="443"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z464" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство поливинилхлоридных односторонних армированных пленок, пленок из совмещенных полимеров, резин для низа обуви, регенератора с применением растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z465" w:id="444"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z465" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прядильно-ткацкое производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z466" w:id="445"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z466" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z467" w:id="446"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z467" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства по первичной обработке растительного волокна (льна, конопли, хлопка, кендыря);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z468" w:id="447"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z468" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отбельные и красильно-аппретурные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z469" w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z469" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство пряжи и тканей из шерсти, хлопка, льна, а также в смеси с синтетическими и искусственными волокнами при наличии красильных и отбельных цехов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z470" w:id="449"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z470" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство галантерейно-кожевенного картона с отделкой полимерами с применением органических растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z471" w:id="450"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z471" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пункты по приему хлопка-сырца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z472" w:id="451"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z472" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производства спортивных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z473" w:id="452"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z473" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ситценабивное производство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z474" w:id="453"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z474" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство фурнитуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z475" w:id="454"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z475" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство обуви с капроновым и другим литьем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z476" w:id="455"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z476" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z477" w:id="456"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z477" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства котонинные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z478" w:id="457"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z478" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объекты коконоразварочные и шелкоразмоточные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z479" w:id="458"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z479" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производства меланжевые;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z480" w:id="459"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z480" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства пенько-джутокрутильные, канатные, шпагатные, веревочные и по обработке концов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z481" w:id="460"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z481" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство искусственного каракуля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z482" w:id="461"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z482" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство обуви;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z483" w:id="462"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z483" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство пряжи и тканей из хлопка, льна, шерсти при отсутствии красильных и отбельных цехов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z484" w:id="463"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z484" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производства трикотажные и кружевные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z485" w:id="464"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z485" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шелкоткацкие производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z486" w:id="465"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z486" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) швейное производство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z487" w:id="466"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z487" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство ковров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z488" w:id="467"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z488" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство обувных картонов на кожевенном и кожевенно- целлюлозном волокне без применения растворителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z489" w:id="468"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z489" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) шпульно-катушечное производство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z490" w:id="469"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z490" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство обоев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z491" w:id="470"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z491" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) чулочное производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z492" w:id="471"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z492" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z493" w:id="472"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z493" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объекты по мелкосерийному выпуску обуви из готовых материалов с использованием водорастворимых клеев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z494" w:id="473"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z494" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 7. Обработка животных продуктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z495" w:id="474"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z495" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z496" w:id="475"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z496" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства клееварочные, изготавливающие клей из остатков кожи, полевой и свалочной кости и других животных отходов и отбросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z497" w:id="476"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z497" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство технического желатина из кости, мездры, остатков кожи и других животных отходов и отбросов с хранением их на складе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z498" w:id="477"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z498" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты по переработке павших животных, рыбы, их частей и других животных отходов и отбросов (превращение в жиры, корм для животных, удобрения и так далее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z499" w:id="478"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z499" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства костеобжигательные и костемольные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z500" w:id="479"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z500" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z501" w:id="480"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z501" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства салотопенные (производство технического сала);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z502" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z502" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) центральные склады по сбору утильсырья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z503" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z503" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z504" w:id="483"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z504" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства по обработке сырых меховых шкур животных и крашению (овчинно-шубные, овчинно-дубильные, меховые), производство замши, сафьяна, лайки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z505" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z505" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производства по обработке сырых кож животных: кожевенно- сыромятные, кожевенно-дубильные с переработкой отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z506" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z506" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты по мойке шерсти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z507" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z507" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) склады временного хранения мокросоленых и необработанных кож;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z508" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z508" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство желатина высшего сорта из свежих не загнивших костей с минимальным сроком хранения на специально устроенных складах с охлаждением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z509" w:id="488"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z509" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производства по обработке волоса, щетины, пуха, пера, рогов и копыт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z510" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z510" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство скелетов и наглядных пособий из трупов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z511" w:id="490"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z511" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) комбикормовые заводы (производство кормов для животных из пищевых отходов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z512" w:id="491"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z512" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство валяльное и кошмо-войлочное;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z513" w:id="492"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z513" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство лакированных кож;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z514" w:id="493"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z514" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производства кишечно-струнные и кетгутовые;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z515" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z515" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) склады мокросоленых кож (до 200 штук) для временного хранения (без обработки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z516" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z516" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z517" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z517" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство изделий из выделанной кожи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z518" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z518" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство щеток из щетины и волоса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z519" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z519" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) валяльные мастерские.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z520" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z520" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 8. Промышленные объекты и производства по переработке (обработке) пищевой продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z521" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z521" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z522" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z522" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мясоперерабатывающее предприятие (крупного и мелкого рогатого скота), мясокомбинаты и мясохладобойни, включая базы для предубойного содержания скота в пределах до трехсуточного запаса скотсырья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z523" w:id="502"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z523" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объекты по вытапливанию жира из морских животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z524" w:id="503"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z524" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты кишечно-моечные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13068,330 +13216,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="504"/>
+    <w:bookmarkStart w:name="z527" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z528" w:id="505"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z528" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производства свеклосахарные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z529" w:id="506"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z529" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рыбные промыслы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z530" w:id="507"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z530" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мельницы, крупорушки более 2 тонн в час, зернообдирочные предприятия и комбикормовые заводы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z531" w:id="508"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z531" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производства по варке товарного, солода и приготовлению дрожжей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z532" w:id="509"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z532" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство альбумина, декстрина, глюкозы, патоки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z533" w:id="510"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z533" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z534" w:id="511"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z534" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) элеваторы, хлебоприемные пункты (приҰмка, взвешивание, сушка, очистка и отгрузку зерна);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z535" w:id="512"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z535" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производства кофеобжарочные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z536" w:id="513"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z536" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство олеомаргарина и маргарина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z537" w:id="514"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z537" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство пищевого спирта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z538" w:id="515"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z538" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мясо, птице-, рыбокоптильные производства (с утильцехами и с процессами холодного, горячего копчения и вяления), а также производство колбасных изделий с коптильными цехами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z539" w:id="516"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z539" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) свеклосахарные заводы без хранилища жома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z540" w:id="517"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z540" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кукурузно-крахмальные, кукурузно-паточные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13420,130 +13568,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="518"/>
+    <w:bookmarkStart w:name="z542" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство крахмала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z543" w:id="519"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z543" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производства табачно-махорочные (табачно-ферментационные, табачные и сигаретно-махорочные фабрики);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z544" w:id="520"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z544" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство первичного виноделия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z545" w:id="521"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z545" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производства по розливу природных минеральных вод с выделением пахучих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkEnd w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сыродельные производства (с процессами копчения и вяления).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13580,250 +13728,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="522"/>
+    <w:bookmarkStart w:name="z546" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z547" w:id="523"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z547" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство столового уксуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z548" w:id="524"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z548" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство пива с солодовнями, кваса и безалкогольных напитков, кроме производства на основе концентратов и эссенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z549" w:id="525"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z549" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чаеразвесочные фабрики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z550" w:id="526"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z550" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заводы спиртоводочные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z551" w:id="527"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z551" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) маслобойные производства (растительные масла);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z552" w:id="528"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z552" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) консервные производства, в том числе производства виноградного, фруктовых, овощных и ягодных соков и по переработке овощей, фруктов и ягод (сушка, засолка, маринование и квашение) производительностью свыше 2т/сут., за исключением всех видов мясо-, рыбо-, и птицепроизводств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z553" w:id="529"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z553" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сахарорафинадные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z554" w:id="530"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z554" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство коньячного спирта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z555" w:id="531"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z555" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство макарон производительностью 1,0 и более тонн в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13852,150 +14000,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z557" w:id="532"/>
+    <w:bookmarkStart w:name="z557" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство по переработке мяса, птицы, рыбы, колбасных изделий, производства мясных консервов и консервов из птицы и рыбы, по переработке молока, в т.ч. маслодельные (животные масла) и сыродельные производства производительностью от 3,0 т. в сутки (без копчения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z558" w:id="533"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z558" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) хлебозаводы и хлебопекарные производства, производительностью 3,0 и более тонн в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z559" w:id="534"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z559" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производства кондитерских изделий производительностью 2,5 и более тонн в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z560" w:id="535"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z560" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производства пищевые, заготовочные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z561" w:id="536"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z561" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) промышленные установки для низкотемпературного хранения пищевой продукции емкостью 600 тонн и более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14078,70 +14226,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z564" w:id="537"/>
+    <w:bookmarkStart w:name="z564" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) мельницы, крупорушки производительностью от 0,5 до 2 тонн в час.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkEnd w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14160,90 +14308,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="538"/>
+    <w:bookmarkStart w:name="z565" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z566" w:id="539"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z566" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство по переработке мяса, птицы, рыбы, колбасных изделий, производства мясных консервов и консервов из птицы и рыбы, по переработке молока, в т.ч. маслодельные (животные масла) и сыродельные производства, производительностью от 0,3 до 3,0 т. в сутки (без копчения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkEnd w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14272,70 +14420,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="540"/>
+    <w:bookmarkStart w:name="z568" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство хлеба и хлебобулочных изделий производительностью от 0,3 до 3,0 тонны в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkEnd w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14364,190 +14512,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="541"/>
+    <w:bookmarkStart w:name="z570" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производства кондитерских изделий производительностью от 0,3 до 2,5 тонны в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z571" w:id="542"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z571" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство макаронных изделий производительностью от 0,3 до 1,0 тонны в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z572" w:id="543"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z572" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) промышленные установки для низкотемпературного хранения пищевой продукции емкостью до 600 тонн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z573" w:id="544"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z573" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство пива (без солодовен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z574" w:id="545"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z574" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство безалкогольных напитков на основе концентратов и эссенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z575" w:id="546"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z575" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство майонезов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z576" w:id="547"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z576" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) объекты по розливу пищевой уксусной кислоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14692,566 +14840,566 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z578" w:id="548"/>
+    <w:bookmarkStart w:name="z578" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 9. Микробиологическая промышленность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z579" w:id="549"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z579" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z580" w:id="550"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z580" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство белково-витаминных концентратов (далее – БВК) из углеводородов (парафинов нефти, этанола, метанола, природного газа). При существующей технологии и неполной герметизации (выброс аэрозолей БВК, дрожжевых клеток, наличие сильных неприятных запахов) СЗЗ не менее 3000;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z581" w:id="551"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z581" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство кормового бацитрацина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z582" w:id="552"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z582" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство пектинов из растительного сырья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z583" w:id="553"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z583" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z584" w:id="554"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z584" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство кормовых дрожжей, фурфурола и спирта из древесины и сельскохозяйственных отходов методом гидролиза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z585" w:id="555"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z585" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство пищевых дрожжей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z586" w:id="556"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z586" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство кормовых аминокислот методом микробиологического синтеза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z587" w:id="557"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z587" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство биопрепаратов (в том числе трихограмм) для защиты сельскохозяйственных растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z588" w:id="558"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z588" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство средств защиты растений методом микробиологического синтеза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z589" w:id="559"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z589" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство антибиотиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z590" w:id="560"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z590" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство ферментов различного назначения с поверхностным способом культивирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z591" w:id="561"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z591" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) объекты, использующие в производстве микроорганизмы 1-2 группы патогенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z592" w:id="562"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z592" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z593" w:id="563"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z593" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство кормовых дрожжей из отходов древесины и сельского хозяйства (подсолнечной лузги, соломы, кукурузных кочерыжек) без производства фурфурола;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z594" w:id="564"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z594" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство кормовых антибиотиков, в том числе биологическим путем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z595" w:id="565"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z595" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство ферментов различного назначения с глубинным способом культивирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z596" w:id="566"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z596" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство вакцин и сывороток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z597" w:id="567"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z597" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 10. Сельскохозяйственные объекты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z842" w:id="568"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z842" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z843" w:id="569"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z843" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хозяйства по выращиванию свиней от 100 до 5000 голов и выше;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z844" w:id="570"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z844" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) хозяйства по выращиванию птицы более 400000 кур-несушек и более 3000000 бройлеров в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z845" w:id="571"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z845" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйства по выращиванию и откорму крупного рогатого скота более 5000 голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z846" w:id="572"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z846" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) открытые хранилища навоза и помета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z847" w:id="573"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z847" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ 500 и более тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15270,410 +15418,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="574"/>
+    <w:bookmarkStart w:name="z604" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z605" w:id="575"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z605" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хозяйство по выращиванию и откорму крупного рогатого скота от 1200 до 5000 коров и 6000 скотомест для молодняка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z606" w:id="576"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z606" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фермы звероводческие (в том числе норки, лисы) 100 и более голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z607" w:id="577"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z607" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйство по выращиванию птицы от 100000 до 400000 кур-несушек и от 1000000 до 3000000 бройлеров в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z608" w:id="578"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z608" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) открытые хранилища биологически обработанной жидкой фракции навоза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z609" w:id="579"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z609" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) закрытые хранилища навоза и помета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z610" w:id="580"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z610" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производства по обработке и протравливанию семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z611" w:id="581"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z611" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) склады сжиженного аммиака.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z848" w:id="582"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z848" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z849" w:id="583"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z849" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хозяйство по выращиванию и откорму крупного рогатого скота до 1200 голов (всех специализаций), фермы коневодческие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z850" w:id="584"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z850" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) хозяйства с содержанием животных (свинарники, зверофермы) от 50 до 100 голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z851" w:id="585"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z851" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйство по выращиванию и откорму овец от 3000 до 5000 голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z852" w:id="586"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z852" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) хозяйство по выращиванию птицы до 100000 кур-несушек и до 1000000 бройлеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z853" w:id="587"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z853" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) площадки для буртования помета и навоза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z854" w:id="588"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z854" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ 50 и более тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z855" w:id="589"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z855" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обработка сельскохозяйственных угодий пестицидами с применением тракторов от границ поля до населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z856" w:id="590"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z856" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кролиководческие фермы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z857" w:id="591"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z857" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) объекты по реализации сельскохозяйственных животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15692,270 +15840,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z858" w:id="592"/>
+    <w:bookmarkStart w:name="z858" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z859" w:id="593"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z859" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тепличные и парниковые хозяйства, предприятия по выращиванию грибов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z860" w:id="594"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z860" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ до 50 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z861" w:id="595"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z861" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) склады сухих минеральных удобрений, химических средств защиты растений (зона устанавливается и до предприятий по хранению и переработке пищевой продукции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z862" w:id="596"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z862" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мелиоративные объекты с использованием животноводческих стоков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z863" w:id="597"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z863" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цехи по приготовлению кормов, включая использование пищевых отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z864" w:id="598"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z864" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) гаражи и парки по ремонту, техническому обслуживанию и хранению грузовых автомобилей и сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z865" w:id="599"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z865" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) хозяйства с содержанием животных (свинарники, коровники, птичники, конюшни, зверофермы) до 50 голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z866" w:id="600"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z866" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) склады горюче-смазочных материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z867" w:id="601"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z867" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для складов горюче-смазочных материалов вместимостью до 100 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> размеры СЗЗ определяются на основе расчетов в каждом конкретном случае при обязательном увеличении размеров не менее чем в 3 раза, установленных по расчету, но не менее 50 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkEnd w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15994,70 +16142,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="602"/>
+    <w:bookmarkStart w:name="z632" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хранилища и склады фруктов, овощей, картофеля, зерна, ягод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkEnd w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) материальные склады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16128,310 +16276,310 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 11. Сооружения санитарно-технические, транспортной инфраструктуры, установки и объекты коммунального назначения, торговли и оказания услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z868" w:id="603"/>
+    <w:bookmarkStart w:name="z868" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z869" w:id="604"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z869" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поля ассенизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z870" w:id="605"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z870" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поля запахивания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z871" w:id="606"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z871" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сливные станции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z872" w:id="607"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z872" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) скотомогильники с захоронением в ямах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z873" w:id="608"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z873" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утильзаводы для ликвидации трупов животных и конфискатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z874" w:id="609"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z874" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) крематории, при количестве печей более 1 (одной);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z875" w:id="610"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z875" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) станции и пункты очистки и промывки вагонов после перевозки скота (дезопромывочные станции и пункты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z876" w:id="611"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z876" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участки компостирования твердых отбросов и нечистот населенного пункта (центральные);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z877" w:id="612"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z877" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ранее захороненные сибиреязвенные скотомогильники, скотомогильники с захоронением в ямах, с биологическими камерами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z903" w:id="613"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z903" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) полигоны по размещению, обезвреживанию, захоронению токсичных отходов производства и потребления 1 и 2 классов опасности и полигоны твердых коммунальных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z904" w:id="614"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z904" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мусоро(отходо)сжигательные, мусоро(отходо)сортировочные и мусоро(отходо)перерабатывающие объекты мощностью 40000 и более тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z878" w:id="615"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z878" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Размеры СЗЗ для сибиреязвенных скотомогильников и скотомогильников с неустановленной причиной падежа животных определяются согласно нормативным размерам СЗЗ, без разработки проекта СЗЗ. Ввиду биологического риска сокращение СЗЗ допускается на основании научных исследований в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkEnd w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16470,310 +16618,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z649" w:id="616"/>
+    <w:bookmarkStart w:name="z649" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z650" w:id="617"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z650" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) центральные базы по сбору утильсырья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z651" w:id="618"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z651" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участки для парников и теплиц с использованием отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z652" w:id="619"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z652" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) компостирование отходов без навоза и фекалий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z653" w:id="620"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z653" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мусоро(отходо)сжигательные, мусоро(отходо)сортировочные и мусоро(отходо)перерабатывающие объекты мощностью до 40000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z654" w:id="621"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z654" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объекты по сжиганию медицинских отходов от 120 и более килограмм в час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z655" w:id="622"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z655" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) полигоны по размещению, обезвреживанию, захоронению токсичных отходов производства и потребления 3 и 4 классов опасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z656" w:id="623"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z656" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) крематории без подготовительных и обрядовых процессов с 1 (одной) однокамерной печью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z657" w:id="624"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z657" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z658" w:id="625"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z658" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базы районного назначения для сбора утильсырья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z659" w:id="626"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z659" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) механизированные транспортные парки по очистке города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z660" w:id="627"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z660" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) склады временного хранения утильсырья без его переработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z661" w:id="628"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z661" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объекты по обслуживанию грузовых автомобилей с количеством постов 10 и более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16802,90 +16950,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z663" w:id="629"/>
+    <w:bookmarkStart w:name="z663" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) таможенные терминалы, оптовые рынки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z664" w:id="630"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z664" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объекты по сжиганию медицинских отходов до 120 килограмм в час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16904,110 +17052,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z665" w:id="631"/>
+    <w:bookmarkStart w:name="z665" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z666" w:id="632"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z666" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объекты по обслуживанию грузовых автомобилей с количеством постов не более 10, таксомоторный парк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z667" w:id="633"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z667" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автобусные, троллейбусные и трамвайные парки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkEnd w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17036,150 +17184,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z669" w:id="634"/>
+    <w:bookmarkStart w:name="z669" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) химчистки производительностью более 160 килограмм в смену;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z670" w:id="635"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z670" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ветлечебницы с содержанием животных, виварии, питомники, кинологические центры, пункты передержки животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z671" w:id="636"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z671" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объекты (автозаправочные станции, автогазозаправочные станции и другие установки по заправке) для заправки автомобильных транспортных средств всеми видами моторного топлива (жидким и газовым моторным топливом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z672" w:id="637"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z672" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) стоянки (парки) грузового междугородного автотранспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z673" w:id="638"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z673" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мойки грузовых автомобилей портального типа (размещаются в границах производственных и коммунально-складских зон, на магистралях на въезде в город, на территории автотранспортных предприятий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17198,246 +17346,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z674" w:id="639"/>
+    <w:bookmarkStart w:name="z674" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z675" w:id="640"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z675" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разворотно-отстойные площадки общественного транспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z676" w:id="641"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z676" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стационарные торговые объекты, имеющие торговую площадь 1000 и более квадратный метр (м2): отдельно стоящие торговые объекты, мелкооптовые торговые рынки, торговые рынки продовольственных и промышленных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z677" w:id="642"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z677" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Для торговых объектов, занимающих меньшие торговые площади, размер СЗЗ устанавливается при надлежащем обосновании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z678" w:id="643"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z678" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прачечные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z679" w:id="644"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z679" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) химчистки мощностью не более 160 килограмм в смену.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z680" w:id="645"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z680" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 12. Канализационные очистные сооружения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 12 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="646"/>
+    <w:bookmarkStart w:name="z681" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Минимальные размеры СЗЗ для канализационных очистных сооружений устанавливаются в соответствии с таблицей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkEnd w:id="649"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19769,388 +19917,388 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. От очистных сооружений и насосных станций производственного водоотведения, не расположенных на территории промышленных объектов, как при самостоятельной очистке и перекачке производственных сточных вод, так и при совместной их очистке с хозяйственно-бытовыми размер СЗЗ следует принимать такими же, как для производств, от которых поступают сточные воды, но не менее указанных в таблице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Размер СЗЗ от снеготаялок и снегосплавных пунктов до жилой территории следует принимать 100 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z692" w:id="647"/>
+    <w:bookmarkStart w:name="z692" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 13. Склады, причалы и места перегрузки и хранения грузов, производства фумигации грузов, судов, железнодорожного транспорта, газовой дезинфекции, дератизации и дезинсекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z693" w:id="648"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z693" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z694" w:id="649"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z694" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цемента и других пылящих грузов при грузообороте 150 000 и более тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z695" w:id="650"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z695" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: В 1 группу – I, II и III класса не входят транспортно-технологические схемы с применением складских элеваторов и пневмотранспортных или других установок, исключающих вынос пыли грузов, указанных в I группе (I, II и III классов), во внешнюю среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z696" w:id="651"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z696" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) места перегрузки и хранения жидких химических грузов и сжиженных природных (нефтяных) газов (в том числе соединения метана, пропан, бутан) объемом от 1000 м3, производственных соединений галогенов, серы, азота, аммиака, углеводородов (в том числе метанол, бензол, толуол), спиртов, альдегидов и других соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z697" w:id="652"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z697" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зачетные и промывочно-пропарочные станции, дезинфекционно- промывочные объекты, пункты зачистки судов, цистерн, приемно-очистные сооружения, служащие для приема балластных и промывочно- нефтесодержащих вод со специализированных плавеборщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z698" w:id="653"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z698" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) причалы и места производства фумигации грузов и судов, газовой дезинфекции, дератизации и дезинсекции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z879" w:id="654"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z879" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z880" w:id="655"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z880" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цементов и других пылящих грузов при грузообороте до 150000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z881" w:id="656"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z881" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) открытые склады и места перегрузки угля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z882" w:id="657"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z882" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) открытые склады и места перегрузки минеральных удобрений, асбеста, извести, руд (кроме радиоактивных) и других минералов (в том числе серы, серного колчедана, гипса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z883" w:id="658"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z883" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) места перегрузки и хранения сырой нефти, битума, мазута и других вязких нефтепродуктов и химических грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z884" w:id="659"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z884" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) открытые и закрытые склады и места перегрузки пека и пекосодержащих грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z885" w:id="660"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z885" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) места хранения и перегрузки деревянных шпал, пропитанных антисептиками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z886" w:id="661"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z886" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) санитарно-карантинные станции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z887" w:id="662"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z887" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) места перегрузки и хранения сжиженного природного (нефтяного) газа (в том числе соединения метана, пропана, бутана) объемом от 250 до 1000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkEnd w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20169,668 +20317,668 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z708" w:id="663"/>
+    <w:bookmarkStart w:name="z708" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z709" w:id="664"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z709" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) открытые склады и места разгрузки и погрузки пылящих грузов (апатитного концентрата, фосфоритной муки, цемента) при грузообороте до 5000 тонн в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z710" w:id="665"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z710" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) закрытые склады, места перегрузки и хранения затаренного химического груза (удобрений, органических растворителей, кислот и других веществ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z711" w:id="666"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z711" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) открытые наземные склады и открытые места отгрузки магнезита, доломита и других пылящих грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z712" w:id="667"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z712" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) склады пылящих и жидких грузов (аммиачной воды, удобрений, кальцинированной соды, лакокрасочных материалов и так далее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z713" w:id="668"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z713" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) открытые наземные склады и места разгрузки сухого песка, гравия, камня и другие минерально-строительных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z714" w:id="669"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z714" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) склады и участки перегрузки шрота, жмыха, копры и другой пылящей растительной продукции открытым способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z715" w:id="670"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z715" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) склады, перегрузка и хранение утильсырья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z716" w:id="671"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z716" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) склады, перегрузка и хранение мокросоленых необработанных кож (200 и более штук) и другого сырья животного происхождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z717" w:id="672"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z717" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) участки постоянной перегрузки скота, животных и птиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z718" w:id="673"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z718" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) склады и перегрузка рыбы, рыбной продукции и продукции китобойного промысла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z719" w:id="674"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z719" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) места перегрузки и хранения сжиженного природного (нефтяного) газа объемом от 100 до 250 м3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z720" w:id="675"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z720" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Класс IV – СЗЗ 100 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z721" w:id="676"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z721" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) склады и перегрузка кожсырья (в том числе мокросоленых кож до 200 штук);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z722" w:id="677"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z722" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) склады и открытые места разгрузки зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z723" w:id="678"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z723" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) склады и открытые места разгрузки поваренной соли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z724" w:id="679"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z724" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) склады и открытые места разгрузки шерсти, волоса, щетины и другой аналогичной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z725" w:id="680"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z725" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) места транспортировки, перегрузки и хранения апатитового концентрата фосфоритной муки, цемента и других пылящих грузов, перевозимых навалом с применением складских элеваторов и пневмотранспортных или других установок и хранилищ, исключающих вынос пыли во внешнюю среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z726" w:id="681"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z726" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) места перегрузки и хранения сжиженного природного (нефтяного) газа объемом от 50 до 100 м3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z727" w:id="682"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z727" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Класс V – СЗЗ 50 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z728" w:id="683"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z728" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) открытые склады и перегрузка увлажненных минерально-строительных материалов (в том числе песка, гравия, щебня, камней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z729" w:id="684"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z729" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участки хранения и перегрузки прессованного жмыха, сена, соломы, табачно-махорочных изделий и другие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z730" w:id="685"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z730" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) склады, перегрузка пищевой продукции (мясной, молочной, кондитерской), овощей, фруктов, напитков и другие пищевой продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z731" w:id="686"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z731" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участки хранения и налива пищевых грузов (вино, масло, соки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z732" w:id="687"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z732" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участки разгрузки и погрузки рефрижераторных судов и вагонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z733" w:id="688"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z733" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) речные причалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z734" w:id="689"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z734" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) места перегрузки и хранения сжиженного природного (няфтяного) газа объемом до 50 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z735" w:id="690"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z735" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 14. Производство электрической и тепловой энергии при сжигании минерального топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z888" w:id="691"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z888" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Класс I – СЗЗ 1000 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z889" w:id="692"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z889" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тепловые электрические станции (далее – ТЭС), эквивалентной электрической мощности в 600 мегаватт/час (далее – МВт/ч) и выше, использующие в качестве топлива уголь и мазут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20849,110 +20997,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z890" w:id="693"/>
+    <w:bookmarkStart w:name="z890" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z891" w:id="694"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z891" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ТЭС эквивалентной электрической мощности в 600 МВт/ч и выше, работающие на газовом и газо-мазутном топливе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z892" w:id="695"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z892" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тепловые электроцентрали (далее – ТЭЦ) и районные котельные тепловой мощностью 200 гигакаллорий/час (далее – Гкал/ч) и выше, работающие на угольном и мазутном топливе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20971,250 +21119,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="696"/>
+    <w:bookmarkStart w:name="z893" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z894" w:id="697"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z894" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ТЭЦ и районные котельные тепловой мощностью 200 Гкал/ч и выше, работающие на газовом и газомазутном топливе (последний – как резервный), относятся к объектам третьего класса с размером 300 м.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z895" w:id="698"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z895" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) минимальный размер СЗЗ от золоотвалы ТЭС и ТЭЦ составляет не менее 300 м с посадкой деревьев и кустарников по периметру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z896" w:id="699"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z896" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z897" w:id="700"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z897" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При установлении минимальной величины СЗЗ от всех типов котельных тепловой мощностью менее 200 Гкал/ч, работающих на твердом, жидком и газообразном топливе, необходимо определение расчетной концентрации над поверхностью земли, а в условиях многоэтажной жилой застройки также определение вертикального распределения концентраций, с учетом рельефа местности и застройки, а также акустических расчетов. При максимальных разовых и среднесуточных концентрациях загрязняющих веществ от отдельно стоящих котельных на твердом и жидком топливе не превышающих ПДК для населения СЗЗ 50 м. Для отдельно стоящих котельных на газовом топливе размер СЗЗ устанавливается на основании расчетных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z898" w:id="701"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z898" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По расчету рассеивания загрязняющих веществ и воздействия физических факторов допускается размещение автономных малометражных котлов и печей в встроено-пристроенных, встроенных, пристроенных, объектах, многоэтажных жилых домах, отдельно стоящих зданиях (лечебно-профилактические и оздоровительные организации, объекты образования, дошкольные организации, сельские клубы, магазины и другие объекты общего пользования), при условии не превышения ПДК загрязняющих веществ от котлов и печей в расчетных точках, определяемых в жилых и общественных помещениях, придомовых территориях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z899" w:id="702"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z899" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При наличии жилых домов повышенной этажности в зоне максимального загрязнения от котельных, высота дымовой трубы предусматривается, как минимум, на 1,5 м выше конька крыши самого высокого жилого дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z900" w:id="703"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z900" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Расчет рассеивания дымовых газов от объектов теплоэнергетики проводится с учетом эффекта суммации, в том числе диоксида серы и оксидов азота, золы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z901" w:id="704"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z901" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Насосные станции горячего водоснабжения относятся к объектам V класса с санитарным разрывом не менее 50 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z902" w:id="705"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z902" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эквивалентная электрическая мощность – суммарная установленная электрическая и тепловая мощность, выраженная в мегаваттах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21394,92 +21542,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z752" w:id="706"/>
+    <w:bookmarkStart w:name="z752" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от открытых стоянок (паркингов), гаражей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>моек автомобилей, объектов по ремонту и (или) технического обслуживания (СТО)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для легковых автомобилей до объектов застройки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21521,70 +21669,70 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z916" w:id="707"/>
+          <w:bookmarkStart w:name="z916" w:id="710"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="707"/>
+          <w:bookmarkEnd w:id="710"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24150,68 +24298,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z766" w:id="708"/>
+    <w:bookmarkStart w:name="z766" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы для подземных и наземных магистральных газопроводов, не содержащих сероводород</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkEnd w:id="711"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -26370,68 +26518,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z768" w:id="709"/>
+    <w:bookmarkStart w:name="z768" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от трубопроводов для сжиженных углеводородных газов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkEnd w:id="712"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27221,70 +27369,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z769" w:id="710"/>
+    <w:bookmarkStart w:name="z769" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: прохождение газопровода через жилую застройку не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkEnd w:id="713"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27415,68 +27563,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z771" w:id="711"/>
+    <w:bookmarkStart w:name="z771" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от магистральных трубопроводов для транспортирования нефти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkEnd w:id="714"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29362,68 +29510,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z773" w:id="712"/>
+    <w:bookmarkStart w:name="z773" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от компрессорных станций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkEnd w:id="715"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -31414,64 +31562,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z774" w:id="713"/>
+      <w:bookmarkStart w:name="z774" w:id="716"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Санитарные разрывы устанавливаются от здания компрессорного цеха.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -31606,68 +31754,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z776" w:id="714"/>
+    <w:bookmarkStart w:name="z776" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от нефтеперекачивающих станций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="717"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32648,64 +32796,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z777" w:id="715"/>
+      <w:bookmarkStart w:name="z777" w:id="718"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Величина санитарных разрывов для нефтехранилищ уточняется в каждом конкретном случае на основе расчетов и реальных характеристик загрязнения атмосферного воздуха углеводородами прилегающих территорий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32857,68 +33005,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z779" w:id="716"/>
+    <w:bookmarkStart w:name="z779" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от убойных пунктов и убойных площадок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="719"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33611,64 +33759,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z780" w:id="717"/>
+      <w:bookmarkStart w:name="z780" w:id="720"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При убойных пунктах и убойных площадках допускается предубойное содержание скота не более суточного запаса.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -33803,68 +33951,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z782" w:id="718"/>
+    <w:bookmarkStart w:name="z782" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к составу проекта санитарно-защитной зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkEnd w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35871,55 +36019,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36245,31 +36393,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>