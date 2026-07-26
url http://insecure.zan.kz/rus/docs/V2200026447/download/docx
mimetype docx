--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72ee667" w14:textId="72ee667">
+    <w:p w14:paraId="314f970" w14:textId="314f970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1440,231 +1440,369 @@
         <w:t>
       2. В настоящих Санитарных правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) среда обитания человека (далее – среда обитания) – совокупность природных, антропогенных и социальных факторов среды (природной и искусственной), определяющих условия жизнедеятельности человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      2) установленная (окончательная) санитарно-защитная зона – территория СЗЗ, определяемая на основании результатов годичного цикла натурных исследований и измерений для подтверждения расчетной (предварительной) СЗЗ;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключен приказом и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санитарно-защитная зона – территория, отделяющая зоны специального назначения, а также промышленные организации и другие производственные, коммунальные и складские объекты в населенном пункте от близлежащих селитебных территорий, зданий и сооружений жилищно-гражданского назначения в целях ослабления воздействия на них неблагоприятных факторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3) расчетная (предварительная) санитарно-защитная зона (далее – предварительная (расчетная) СЗЗ) – территория СЗЗ, определяемая на основании проекта с расчетами рассеивания загрязнения атмосферного воздуха, физического (шум, вибрация, неионизирующие излучения) и (или) радиационного воздействия на здоровье человека;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка риска – обоснование вероятности проникновения и распространения возбудителей или переносчиков инфекционных и паразитарных заболеваний, а также негативного воздействия факторов среды обитания на состояние здоровья населения и связанных с этим потенциальных медико-биологических и экономических последствий (далее – оценка риска для жизни и здоровья населения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4) санитарно-защитная зона – территория, отделяющая зоны специального назначения, а также промышленные организации и другие производственные, коммунальные и складские объекты в населенном пункте от близлежащих селитебных территорий, зданий и сооружений жилищно-гражданского назначения в целях ослабления воздействия на них неблагоприятных факторов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Санитарно-эпидемиологические требования к санитарно-защитным зонам объектов, являющихся объектами воздействия на среду обитания и здоровье человека</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5) оценка риска – обоснование вероятности проникновения и распространения возбудителей или переносчиков инфекционных и паразитарных заболеваний, а также негативного воздействия факторов среды обитания на состояние здоровья населения и связанных с этим потенциальных медико-биологических и экономических последствий (далее – оценка риска для жизни и здоровья населения).</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Санитарно-эпидемиологические требования к СЗЗ объектов, являющихся объектами воздействия на среду обитания и здоровье человека включают в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требования к установлению СЗЗ и санитарных разрывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требования к проектированию СЗЗ и санитарных разрывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования к режиму территории СЗЗ и санитарных разрывов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1674,1011 +1812,1089 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. СЗЗ устанавливается вокруг объектов, являющихся объектами (источниками) воздействия на среду обитания и здоровье человека, с целью обеспечения безопасности населения, размер которой обеспечивает уменьшение воздействия загрязнения на атмосферный воздух (химического, биологического, физического) до значений, установленных гигиеническими нормативами, утверждаемых согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 113)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения (далее – гигиенические нормативы), а для объектов I и II класса опасности – как до значений, установленных гигиеническими нормативами, так и до величин приемлемого риска для здоровья населения. По своему функциональному назначению СЗЗ является защитным барьером, обеспечивающим уровень безопасности населения при эксплуатации объекта в штатном режиме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Объектами (источниками) воздействия на среду обитания и здоровье человека являются объекты из приложения 1 к настоящим Санитарным правилам либо объекты, для которых уровни создаваемого загрязнения за пределами территории (промышленной площадки) объекта превышают 0,1 предельно-допустимую концентрацию (далее – ПДК) и (или) предельно-допустимый уровень (далее – ПДУ) или вклад в загрязнение жилых зон превышает 0,1 ПДК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Минимальные размеры СЗЗ объектов устанавливаются в соответствии с приложением 1 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...77 lines deleted...]
-      5. Объектами (источниками) воздействия на среду обитания и здоровье человека являются объекты из приложения 1 к настоящим Санитарным правилам либо объекты, для которых уровни создаваемого загрязнения за пределами территории (промышленной площадки) объекта превышают 0,1 предельно-допустимую концентрацию (далее – ПДК) и (или) предельно-допустимый уровень (далее – ПДУ) или вклад в загрязнение жилых зон превышает 0,1 ПДК.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зависимости от класса опасности объектов, в соответствии с приложением 1 к настоящим Санитарным правилам предусмотрены следующие размеры СЗЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Минимальные размеры СЗЗ объектов устанавливаются в соответствии с приложением 1 к настоящим Санитарным правилам.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты I класса опасности от 1000 метров (далее – м) и более;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      В зависимости от класса опасности объектов, в соответствии с приложением 1 к настоящим Санитарным правилам предусмотрены следующие размеры СЗЗ:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты II класса опасности от 500 м до 999 м;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      1) объекты I класса опасности от 1000 метров (далее – м) и более;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты III класса опасности от 300 м до 499 м;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      2) объекты II класса опасности от 500 м до 999 м;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объекты IV класса опасности от 100 м до 299 м;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      3) объекты III класса опасности от 300 м до 499 м;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объекты V класса опасности от 50 м до 99 м.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для объектов, не включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам, минимальный размер СЗЗ устанавливается в каждом конкретном случае (в том числе при выборе земельного участка), с расчетами ожидаемого загрязнения атмосферного воздуха (с учетом фоновых концентраций загрязняющих веществ в атмосферном воздухе (далее – фоновая концентрация)), уровней физического воздействия и оценкой риска для жизни и здоровья населения (для объектов I и II класса опасности), а также изучения аналогов отрицательных и положительных эффектов воздействия на среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К фоновой концентрации относится концентрация загрязняющего вещества в единице объема атмосферного воздуха, рассчитываемая по данным наблюдений за состоянием атмосферного воздуха конкретной территории и обусловленная влиянием всех источников выбросов на данной территории, включая трансграничное загрязнение атмосферного воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. СЗЗ обосновывается проектом СЗЗ, с расчетами ожидаемого загрязнения атмосферного воздуха (с учетом фоновых концентраций) и уровней физического воздействия на атмосферный воздух и подтверждается результатами натурных исследований и измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      К фоновой концентрации относится концентрация загрязняющего вещества в единице объема атмосферного воздуха, рассчитываемая по данным наблюдений за состоянием атмосферного воздуха конкретной территории и обусловленная влиянием всех источников выбросов на данной территории, включая трансграничное загрязнение атмосферного воздуха.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты СЗЗ разрабатываются для объектов, являющихся объектами (источниками) воздействия на среду обитания и здоровье человека для обоснования размеров СЗЗ, в диапазонах, указанных в пункте 6 настоящих Санитарных правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      8. СЗЗ обосновывается проектом СЗЗ, с расчетами ожидаемого загрязнения атмосферного воздуха (с учетом фоновых концентраций) и уровней физического воздействия на атмосферный воздух и подтверждается результатами натурных исследований и измерений.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размеры СЗЗ для новых, проектируемых и действующих объектов устанавливаются согласно приложению 1 к настоящим Санитарным правилам, с разработкой проектной документации по установлению СЗЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      Проекты СЗЗ разрабатываются для объектов, являющихся объектами (источниками) воздействия на среду обитания и здоровье человека для обоснования размеров СЗЗ, в диапазонах, указанных в пункте 6 настоящих Санитарных правил.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для действующих объектов ввиду исторически сложившейся застройки допускается уменьшение размеров СЗЗ, в соответствии с пунктом 26 настоящих Санитарных правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размеры СЗЗ для объектов, не включенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Санитарным правилам устанавливаются расчетным методом, на основании проектной документации, с расчетами рассеивания загрязнения атмосферного воздуха и уровней физического воздействия на атмосферный воздух (шум, вибрация, ЭМП) и оценкой риска для жизни и здоровья населения (для объектов I и II класса опасности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При документально подтвержденном отсутствии вредного влияния на здоровье населения допускается устанавливать СЗЗ расчетным методом для новых производств (в рамках инвестиционных проектов, реализуемых в соответствии с Предпринимательским кодексом Республики Казахстан), расположенных на действующих промышленных площадках, при условии соблюдения гигиенических нормативов на границе СЗЗ, с учетом новых или изменения параметров существующих источников загрязнения атмосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЗЗ для действующих объектов определяется на основании проектной документации, годичного цикла натурных исследований для подтверждения расчетных параметров (ежеквартально по приоритетным показателям, в зависимости от специфики производственной деятельности на соответствие по среднесуточным и максимально-разовым концентрациям) и уровням физического воздействия (шум, вибрация, ЭМП, при наличии источника) на границе СЗЗ объекта и за его пределами (ежеквартально) в течении года, с получением санитарно-эпидемиологического заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С даты ввода объекта в эксплуатацию, хозяйствующий субъект соответствующего объекта обеспечивает проведение годичного цикла исследований (измерений) атмосферного воздуха, уровней физического и (или) биологического воздействия на атмосферный воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z921" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. На основании экспертного заключения вневедомственной экспертизы проекта строительства заказчиком передаются координаты об установленных размерах СЗЗ (по восьми румбам в системе координат) в местный исполнительный орган для нанесения данных на государственном геопортале Национальной инфраструктуры пространственных данных, в соответствии с законодательством Республики Казахстан в сфере геодезии, картографии и пространственных данных (далее – Геопортал).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Санитарным правилам, с разработкой проектной документации по установлению СЗЗ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании санитарно-эпидемиологического заключения на проектную документацию по установлению СЗЗ для действующих объектов или ее изменения разработчиком проекта координаты об установленных размерах СЗЗ (по восьми румбам в системе координат) передаются в местный исполнительный орган для нанесения данных на Геопортале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы в течение пяти рабочих дней после получения координат обеспечивают формирование, сбор, хранение и актуализацию пространственных данных об установленных и измененных СЗЗ на Геопортале для последующего опубликования на публичной кадастровой карте единого государственного кадастра недвижимости и внесения в государственный земельный кадастр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 9-1 в соответствии с приказом и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проект СЗЗ и оценка риска для жизни и здоровья населения разрабатывается и утверждается специализированными организациями и согласовывается с заказчиком. Выполнение мероприятий, включая качество, достоверность и полноту разработанного проекта обеспечивает заказчик и разработчик проектной документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для действующих объектов ввиду исторически сложившейся застройки допускается уменьшение размеров СЗЗ, в соответствии с пунктом 26 настоящих Санитарных правил, без установления предварительных (расчетных) размеров СЗЗ.</w:t>
-[...111 lines deleted...]
-      С даты ввода объекта в эксплуатацию, хозяйствующий субъект соответствующего объекта обеспечивает проведение годичного цикла исследований (измерений) атмосферного воздуха, уровней физического и (или) биологического воздействия на атмосферный воздух для подтверждения предварительного (расчетного) СЗЗ.</w:t>
+      Для проектов, указанных в части четвертой пункта 9 настоящих Санитарных правил, проект СЗЗ в части оценки риска для жизни и здоровья населения согласовывается с научной организацией в области здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Приказ Министра здравоохранения РК от 31.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции Приказ Министра здравоохранения РК от 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      10. Проект СЗЗ и оценка риска для жизни и здоровья населения разрабатывается и утверждается специализированными организациями и согласовывается с заказчиком. Выполнение мероприятий, включая качество, достоверность и полноту разработанного проекта обеспечивает заказчик и разработчик проектной документации.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Критерием для определения размера СЗЗ является одновременное соблюдение следующих условий: не превышение на ее внешней границе и за ее пределами концентрации загрязняющих веществ ПДК по максимально разовым и среднесуточным показателям или ориентировочный безопасный уровень воздействия (далее – ОБУВ) для атмосферного воздуха населенных мест и (или) ПДУ физического воздействия, а также результаты оценки риска для жизни и здоровья населения (для объектов I и II класса опасности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции Приказ Министра здравоохранения РК от 31.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 174</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      11. Критерием для определения размера СЗЗ является одновременное соблюдение следующих условий: не превышение на ее внешней границе и за ее пределами концентрации загрязняющих веществ ПДК по максимально разовым и среднесуточным показателям или ориентировочный безопасный уровень воздействия (далее – ОБУВ) для атмосферного воздуха населенных мест и (или) ПДУ физического воздействия, а также результаты оценки риска для жизни и здоровья населения (для объектов I и II класса опасности).</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Объекты, являющиеся источниками воздействия на среду обитания и здоровье человека, отделяются СЗЗ от производственного объекта до жилой застройки, ландшафтно-рекреационных зон, площадей (зон) отдыха, территорий курортов, санаториев, домов отдыха, стационарных лечебно-профилактических и оздоровительных организаций, спортивных организаций, детских площадок, образовательных и детских организаций, территорий садоводческих товариществ и коттеджной застройки, коллективных или индивидуальных дачных и садово-огородных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      12. Объекты, являющиеся источниками воздействия на среду обитания и здоровье человека, отделяются СЗЗ от производственного объекта до жилой застройки, ландшафтно-рекреационных зон, площадей (зон) отдыха, территорий курортов, санаториев, домов отдыха, стационарных лечебно-профилактических и оздоровительных организаций, спортивных организаций, детских площадок, образовательных и детских организаций, территорий садоводческих товариществ и коттеджной застройки, коллективных или индивидуальных дачных и садово-огородных участков.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для автомагистралей, линий железнодорожного транспорта, наземных участков метрополитена, а также вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли устанавливается расстояние от объекта, которое имеет режим СЗЗ и обеспечивающее снижение от химического, биологического и физического воздействия до значений установленных гигиеническими нормативами (далее – санитарный разрыв).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Для автомагистралей, линий железнодорожного транспорта, наземных участков метрополитена, а также вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли устанавливается расстояние от объекта, которое имеет режим СЗЗ и обеспечивающее снижение от химического, биологического и физического воздействия до значений установленных гигиеническими нормативами (далее – санитарный разрыв).</w:t>
+    <w:bookmarkStart w:name="z917" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Величина санитарных разрывов устанавливается в каждом конкретном случае на основании расчетов рассеивания выбросов загрязняющих веществ в атмосферный воздух и уровней физического воздействия (шума, вибрации, ЭМП и другие физические факторы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z917" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z918" w:id="48"/>
+    <w:bookmarkStart w:name="z918" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При установлении санитарного разрыва, в том числе для объектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2693,2507 +2909,2649 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Санитарных правил не требуется разработка проекта обоснования санитарного разрыва, за исключением санитарных разрывов на приаэродромной территории вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов (санитарный разрыв устанавливается в соответствии с требованиями, указанными в пункте 9 настоящих Санитарных правил).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для открытых стоянок легковых автомобилей (паркингов), гаражей, моек легковых автомобилей, объектов по ремонту и (или) техническому обслуживанию легковых автомобилей; объектов воздушных линий электропередач (далее – ВЛЭ); подземных и наземных магистральных газопроводов, не содержащих сероводород; трубопроводов для сжиженных углеводородных газов; магистральных трубопроводов для транспортирования нефти; компрессорных и нефтеперекачивающих станций; убойных пунктов и убойных площадок создаются минимальные санитарные разрывы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Минимальные санитарные разрывы от открытых стоянок (паркингов), гаражей, моек автомобилей, объектов по ремонту и (или) технического обслуживания для легковых автомобилей до объектов застройки, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Минимальные санитарные разрывы для подземных и наземных магистральных газопроводов, не содержащих сероводород, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Минимальные санитарные разрывы от трубопроводов для сжиженных углеводородных газов, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Минимальные санитарные разрывы от магистральных трубопроводов для транспортирования нефти, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Минимальные санитарные разрывы от компрессорных станций, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Минимальные санитарные разрывы от нефтеперекачивающих станций, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Минимальные санитарные разрывы от убойных пунктов и убойных площадок, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Объекты социальной инфраструктуры, встроенные в жилые комплексы (мойки легковых автомобилей с количеством постов до 5 включительно; химчистки и прачечные производительностью не более 75 килограмм в смену, паркинги) не требует разработки проекта и организации СЗЗ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      22. Объекты социальной инфраструктуры, встроенные в жилые комплексы (мойки легковых автомобилей с количеством постов до 5 включительно; химчистки и прачечные производительностью не более 75 килограмм в смену, паркинги) не требует разработки проекта и организации СЗЗ.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Размер санитарных разрывов от населенного пункта до сельскохозяйственных полей, обрабатываемых пестицидами авиационным способом, составляет не менее 2000 м.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      23. Размер санитарных разрывов от населенного пункта до сельскохозяйственных полей, обрабатываемых пестицидами авиационным способом, составляет не менее 2000 м.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Вокруг аэропортов, аэродромов, вертодромов в каждом конкретном случае на основании расчетов рассеивания загрязнения атмосферного воздуха и уровней физического воздействия на атмосферный воздух (шум, вибрация, ЭМП и другие физические факторы), а также на основании результатов натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) устанавливается специальная территория с особым режимом использования (СЗЗ от производственных объектов и санитарный разрыв на приаэродромной территории вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли), размер которой обеспечивает уменьшение воздействия загрязнения на атмосферный воздух (химического, биологического, физического) до значений, установленных гигиеническими нормативами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      24. Вокруг аэропортов, аэродромов, вертодромов в каждом конкретном случае на основании расчетов рассеивания загрязнения атмосферного воздуха и уровней физического воздействия на атмосферный воздух (шум, вибрация, ЭМП и другие физические факторы), а также на основании результатов натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) устанавливается специальная территория с особым режимом использования (СЗЗ от производственных объектов и санитарный разрыв на приаэродромной территории вдоль стандартных маршрутов полета в зоне взлета и посадки воздушных судов, запусков космических аппаратов от проекции на поверхность земли), размер которой обеспечивает уменьшение воздействия загрязнения на атмосферный воздух (химического, биологического, физического) до значений, установленных гигиеническими нормативами.</w:t>
+    <w:bookmarkStart w:name="z919" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполнение мероприятий, включая организацию и проведение расчетов, натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) обеспечивают собственники аэродромов и вертодромов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z919" w:id="60"/>
-[...15 lines deleted...]
-      Выполнение мероприятий, включая организацию и проведение расчетов, натурных исследований и измерений, оценки риска для жизни и здоровья населения (для объектов I и II класса опасности) обеспечивают собственники аэродромов и вертодромов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z920" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. В границах санитарного разрыва на приаэродромной территории не допускается размещение объектов, не предназначенных для организации и обслуживания воздушного движения и воздушных перевозок, обслуживания пассажиров и воздушных судов, а также объектов, не относящихся к инфраструктуре аэропорта, за исключением существующей жилой и общественной застройки при условии разработки и реализации в проектной документации обоснованных мероприятий по защите населения от химического и/или физического воздействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 24-1 в соответствии с приказом и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z920" w:id="61"/>
-[...15 lines deleted...]
-      24-1. В границах санитарного разрыва на приаэродромной территории не допускается размещение объектов, не предназначенных для организации и обслуживания воздушного движения и воздушных перевозок, обслуживания пассажиров и воздушных судов, а также объектов, не относящихся к инфраструктуре аэропорта, за исключением существующей жилой и общественной застройки при условии разработки и реализации в проектной документации обоснованных мероприятий по защите населения от химического и/или физического воздействия.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Натурные исследования загрязняющих веществ в атмосферном воздухе и измерений уровня физического воздействия на атмосферный воздух на территории СЗЗ, санитарных разрывов и на их границе, а также в селитебной (жилой) зоне осуществляются производственными лабораториями, организациями в сфере санитарно-эпидемиологического благополучия населения и (или) иными лабораториями, аккредитованными в соответствии с законодательством Республики Казахстан об аккредитации в области оценки соответствии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Изменение (увеличение, уменьшение) размеров СЗЗ для действующих объектов осуществляется путем получения санитарно-эпидемиологического заключения на проект СЗЗ, разработанного согласно требованиям к составу проекта СЗЗ определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам и на основании:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z823" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объективных доказательств достижения уровня химического, биологического загрязнения атмосферного воздуха на атмосферный воздух до ПДК на границе СЗЗ и за ее пределами по материалам систематических лабораторных наблюдений в течении года на соответствие показателей по среднесуточным и максимально-разовым концентрациям (не менее пятидесяти дней исследований на каждый ингредиент в отдельной точке) по приоритетным показателям, в зависимости от специфики производственной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z823" w:id="64"/>
-[...15 lines deleted...]
-      1) объективных доказательств достижения уровня химического, биологического загрязнения атмосферного воздуха на атмосферный воздух до ПДК на границе СЗЗ и за ее пределами по материалам систематических лабораторных наблюдений в течении года на соответствие показателей по среднесуточным и максимально-разовым концентрациям (не менее пятидесяти дней исследований на каждый ингредиент в отдельной точке) по приоритетным показателям, в зависимости от специфики производственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z824" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объективных доказательств достижения уровня физического воздействия соблюдения уровней физического воздействия до ПДУ (шум, вибрация, ЭМП) по материалам лабораторных наблюдений на границе СЗЗ объекта и за его пределами на ежеквартальной основе в течении года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z824" w:id="65"/>
-[...15 lines deleted...]
-      2) объективных доказательств достижения уровня физического воздействия соблюдения уровней физического воздействия до ПДУ (шум, вибрация, ЭМП) по материалам лабораторных наблюдений на границе СЗЗ объекта и за его пределами на ежеквартальной основе в течении года;</w:t>
+    <w:bookmarkStart w:name="z825" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для объектов I и II классов опасности проведение оценки риска для жизни и здоровья населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z825" w:id="66"/>
-[...15 lines deleted...]
-      3) для объектов I и II классов опасности проведение оценки риска для жизни и здоровья населения;</w:t>
+    <w:bookmarkStart w:name="z826" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учета фоновых концентраций на соответствующей административно-территориальной единице (при наличии автоматизированных станций мониторинга атмосферного воздуха в данной местности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z826" w:id="67"/>
-[...15 lines deleted...]
-      4) учета фоновых концентраций на соответствующей административно-территориальной единице (при наличии автоматизированных станций мониторинга атмосферного воздуха в данной местности);</w:t>
+    <w:bookmarkStart w:name="z827" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) изменения состава и перепрофилирования объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z827" w:id="68"/>
-[...15 lines deleted...]
-      5) изменения состава и перепрофилирования объектов;</w:t>
+    <w:bookmarkStart w:name="z828" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использования наилучших доступных техник, внедрения передовых технологических решений, эффективных очистных сооружений и других, направленных на сокращение уровней воздействия на среду обитания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z828" w:id="69"/>
-[...15 lines deleted...]
-      6) использования наилучших доступных техник, внедрения передовых технологических решений, эффективных очистных сооружений и других, направленных на сокращение уровней воздействия на среду обитания.</w:t>
+    <w:bookmarkStart w:name="z829" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действующим объектом, подлежащим изменению СЗЗ является объект, функционирующий более 1 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z829" w:id="70"/>
-[...15 lines deleted...]
-      Действующим объектом, подлежащим изменению СЗЗ является объект, функционирующий более 1 года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Временное сокращение объема производства не является основанием для изменения, установленного размера СЗЗ для максимальной проектной или фактически достигнутой мощности объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...77 lines deleted...]
-      27. Временное сокращение объема производства не является основанием для изменения, установленного размера СЗЗ для максимальной проектной или фактически достигнутой мощности объекта.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Размер СЗЗ действующих объектов увеличивается по сравнению с установленным, при невозможности обеспечения техническими и технологическими средствами на границе СЗЗ нормативных уровней по любому фактору воздействия, полученному расчетным путем и (или) по результатам натурных исследований, измерений физических факторов. Оценка ситуации осуществляется по среднегодовым значениям измеренного параметра за последние три года эксплуатации объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. СЗЗ для действующих объектов I и II классов опасности, для объектов, не включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Санитарным правилам, в том числе с новыми, недостаточно изученными технологиями, не имеющими аналогов в стране и за рубежом устанавливается Главными государственными санитарными врачами на соответствующих территориях и транспорте (области, города республиканского значения, столицы) или его заместителями, а также должностными лицами структурных подразделений Министерства обороны Республики Казахстан, органов национальной безопасности и внутренних дел, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения (далее – должностные лица, осуществляющие деятельность в сфере санитарно-эпидемиологического благополучия населения).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЗЗ для действующих объектов III, IV и V классов опасности устанавливается Главными государственными санитарными врачами на соответствующих территориях и транспорте (района и города) или его заместителями, а также должностными лицами, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЗЗ для проектируемых объектов устанавливается экспертами, аттестованными в порядке, установленном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности в составе комплексной вневедомственной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Изменение размеров СЗЗ для действующих объектов I, II, III, IV и V класса опасности осуществляется Главными государственными санитарными врачами на соответствующих территориях и транспорте (области, города республиканского значения, столицы) или его заместителями, а также должностными лицами, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      30. Изменение размеров СЗЗ для действующих объектов I, II, III, IV и V класса опасности осуществляется Главными государственными санитарными врачами на соответствующих территориях и транспорте (области, города республиканского значения, столицы) или его заместителями, а также должностными лицами, осуществляющими деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Размеры СЗЗ для объектов, являющихся источниками факторов физического воздействия на население, устанавливаются на основании акустических расчетов с учетом места расположения источников и характера создаваемого ими шума, вибрации, ЭМП и других физических факторов. Для установления размеров СЗЗ расчетные параметры подтверждаются натурными измерениями факторов физического воздействия на атмосферный воздух.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Размеры СЗЗ определяются в соответствии с действующими гигиеническими нормативами ПДУ шума, вибрации, электромагнитных излучений, инфразвука, рассеянного лазерного излучения и других физических факторов на внешней границе СЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В целях защиты населения от воздействия электрического поля, создаваемого ВЛЭ устанавливается санитарный разрыв вдоль трассы высоковольтной линии, за пределами которого напряженность электрического поля не превышает 1 киловольт на метр (кВ/м).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z831" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для вновь проектируемых ВЛЭ, а также зданий и сооружений принимаются границы санитарных разрывов вдоль трассы ВЛЭ с горизонтальным расположением проводов и без средств снижения напряженности электрического поля по обе стороны от нее на следующих расстояниях от проекции на землю крайних фазных проводов в направлении, перпендикулярном к ВЛЭ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z832" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 25 м – для ВЛЭ напряжением 220 киловольт (далее – кВ) включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z833" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 30 м – для ВЛЭ напряжением 500 кВ включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z834" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 40 м – для ВЛЭ напряжением 750 кВ включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z835" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 55 м – для ВЛЭ напряжением 1150 кВ включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...155 lines deleted...]
-      4) 55 м – для ВЛЭ напряжением 1150 кВ включительно.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В границах санитарных разрывов ВЛЭ не допускается размещение жилых и общественных зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Установление и изменение размера СЗЗ в местах размещения передающих радиотехнических объектов проводится в соответствии с санитарно-эпидемиологическими требованиями к радиотехническим объектам, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 113)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Санитарно-эпидемиологические требования к проектированию санитарно-защитных зон</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Проектирование СЗЗ осуществляется на всех этапах разработки предпроектной и проектной документации (градостроительной документации, проектов строительства, реконструкции или технического перевооружения действующего объекта и (или) группы объектов, объединенных в территориальный промышленный комплекс (промышленный узел)). Проектирование и обоснование размеров СЗЗ осуществляется хозяйствующим субъектом соответствующих объектов в соответствии с требованиями, изложенными в настоящих Санитарных правилах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обоснование размера СЗЗ является подтверждением размера СЗЗ, определяемого на полную проектную мощность объекта для работы в штатном режиме, наиболее неблагоприятных условий рассеивания выбросов, изучения аналогов отрицательных и положительных эффектов воздействия на среду обитания и здоровье человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 18</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">37. Исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В проект СЗЗ включаются материалы в соответствии с требованиями к составу проекта СЗЗ приведенных приложением 9 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Границы СЗЗ устанавливаются от крайних источников химического, биологического и (или) физического воздействия. При отсутствии информации о точном месторасположении источников воздействия при выборе земельного участка граница СЗЗ устанавливается от границы земельного участка, до ее внешней границы в заданном направлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границой СЗЗ является линия, ограничивающая территорию СЗЗ, за пределами которой вредное химическое, биологическое и физическое воздействие объекта не превышает значений установленных гигиеническими нормативами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В зависимости от характеристики выбросов для объекта, по которым ведущим для установления СЗЗ фактором является химическое загрязнение атмосферного воздуха, размер СЗЗ устанавливается от источника выбросов загрязняющих веществ и (или) от границы территории (промышленной площадки) объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От границы территории (промышленной площадки) объекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) от организованных и неорганизованных источников при наличии технологического оборудования на открытых площадках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае организации производства с источниками, рассредоточенными по территории (промышленной площадки) объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии наземных и низких источников, холодных выбросов средней высоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От источников выбросов: при наличии высоких, средних источников нагретых выбросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Для действующих объектов, являющихся источниками загрязнения среды обитания, допускается проведение реконструкции или перепрофилирование производств, при условии снижения всех видов воздействия на среду обитания до ПДК с учетом эффекта суммарного действия вредных веществ, при химическом и биологическом воздействии и ПДУ при воздействии физических факторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В случае несовпадения размера СЗЗ и полученной на основании оценки риска для жизни и здоровья населения (для объектов I и II класса опасности), натурных исследований и измерений химического, биологического и физического воздействия на атмосферный воздух, решение по размеру СЗЗ принимается по варианту, обеспечивающему наибольшую безопасность для жизни и здоровья населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Для групп объектов одного субъекта, объединенных в территориальный промышленный комплекс (промышленный узел), устанавливается единый размер СЗЗ от границы территории (промышленной площадки) объекта с учетом суммарных выбросов загрязняющих веществ в атмосферный воздух и физического воздействия объектов, входящих в территориальный промышленный комплекс (промышленный узел). Оценка риска для жизни и здоровья населения проводится для групп объектов, в состав которых входят объекты I и II классов опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для объектов, входящих в состав территориального промышленного комплекса (промышленного узла), допускается устанавливать размер СЗЗ индивидуально для каждого объекта, а размер СЗЗ всей территории (промышленной площадки) объекта (субъекта) принимается по максимальному размеру СЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Реконструкция, техническое перевооружение объектов проводится при наличии проектов СЗЗ с расчетами ожидаемого загрязнения атмосферного воздуха, физического воздействия на атмосферный воздух и оценки риска для жизни и здоровья населения (для объектов I и II класса опасности). После окончания реконструкции и ввода объекта в эксплуатацию расчетные параметры подтверждаются результатами натурных исследований и измерений физических факторов воздействия на атмосферный воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Обязательным условием современного промышленного проектирования является внедрение передовых ресурсосберегающих, безотходных и малоотходных технологических решений, позволяющих максимально сократить или избежать поступлений вредных химических или биологических компонентов выбросов в атмосферный воздух, почву и водоемы, предотвратить или снизить воздействие физических факторов до гигиенических нормативов и ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Разрабатываемые в проектах строительства и реконструкции вновь применяемые технологические и технические решения обосновываются результатами опытно-промышленных испытаний, при проектировании производств на основе новых технологий данными опытно-экспериментальных производств, материалами зарубежного опыта по созданию подобного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Санитарно-эпидемиологические требования к проектированию санитарно-защитных зон</w:t>
-[...411 lines deleted...]
-      45. Обязательным условием современного промышленного проектирования является внедрение передовых ресурсосберегающих, безотходных и малоотходных технологических решений, позволяющих максимально сократить или избежать поступлений вредных химических или биологических компонентов выбросов в атмосферный воздух, почву и водоемы, предотвратить или снизить воздействие физических факторов до гигиенических нормативов и ниже.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Санитарно-эпидемиологические требования к режиму территории санитарно-защитной зоны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 2 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В границах СЗЗ объекта (в том числе территории объекта, от которого устанавливается СЗЗ) размещаются здания и сооружения для обслуживания работников объекта и для обеспечения его деятельности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нежилые помещения для дежурного аварийного персонала, помещения для пребывания работающих по вахтовому методу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пожарные депо, бани, прачечные, объекты торговли и общественного питания, гаражи, площадки и сооружения для хранения общественного и индивидуального транспорта, автозаправочные станции, общественные и административные здания, конструкторские бюро, учебные заведения, поликлиники, научно-исследовательские лаборатории, спортивно-оздоровительные сооружения закрытого типа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      1) нежилые помещения для дежурного аварийного персонала, помещения для пребывания работающих по вахтовому методу;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местные и транзитные коммуникации, линии электропередач, электроподстанции, нефте- и газопроводы, артезианские скважины для технического водоснабжения, водоохлаждающие сооружения для подготовки технической воды, насосные станции водоотведений, сооружения оборотного водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      2) пожарные депо, бани, прачечные, объекты торговли и общественного питания, гаражи, площадки и сооружения для хранения общественного и индивидуального транспорта, автозаправочные станции, общественные и административные здания, конструкторские бюро, учебные заведения, поликлиники, научно-исследовательские лаборатории, спортивно-оздоровительные сооружения закрытого типа;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при обосновании размещаются сельскохозяйственные угодья для выращивания технических культур, неиспользуемых в качестве продуктов питания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      3) местные и транзитные коммуникации, линии электропередач, электроподстанции, нефте- и газопроводы, артезианские скважины для технического водоснабжения, водоохлаждающие сооружения для подготовки технической воды, насосные станции водоотведений, сооружения оборотного водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. В границах СЗЗ объектов (в том числе территории объекта, от которого устанавливается СЗЗ) размещаются здания и сооружения для обслуживания работников объекта и для обеспечения его деятельности, указанные в пункте 47 настоящих Санитарных правил, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      4) при обосновании размещаются сельскохозяйственные угодья для выращивания технических культур, неиспользуемых в качестве продуктов питания.</w:t>
+    <w:bookmarkStart w:name="z837" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жилые здания, включая вновь строящуюся жилую застройку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...15 lines deleted...]
-      48. В границах СЗЗ объектов (в том числе территории объекта, от которого устанавливается СЗЗ) размещаются здания и сооружения для обслуживания работников объекта и для обеспечения его деятельности, указанные в пункте 47 настоящих Санитарных правил, за исключением:</w:t>
+    <w:bookmarkStart w:name="z838" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ландшафтно-рекреационные зоны, площадки (зоны) отдыха, территории курортов, санаториев и домов отдыха;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z837" w:id="111"/>
-[...15 lines deleted...]
-      1) жилые здания, включая вновь строящуюся жилую застройку;</w:t>
+    <w:bookmarkStart w:name="z839" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создаваемые и организующиеся территории садоводческих товариществ и коттеджной застройки, коллективных или индивидуальных дачных и садово-огородных участков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z838" w:id="112"/>
-[...15 lines deleted...]
-      2) ландшафтно-рекреационные зоны, площадки (зоны) отдыха, территории курортов, санаториев и домов отдыха;</w:t>
+    <w:bookmarkStart w:name="z840" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спортивные сооружения, детские площадки, образовательные и детские организации, лечебно-профилактические и оздоровительные организации общего пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z839" w:id="113"/>
-[...15 lines deleted...]
-      3) создаваемые и организующиеся территории садоводческих товариществ и коттеджной застройки, коллективных или индивидуальных дачных и садово-огородных участков;</w:t>
+    <w:bookmarkStart w:name="z841" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объекты по выращиванию сельскохозяйственных культур, используемых в качестве продуктов питания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z840" w:id="114"/>
-[...15 lines deleted...]
-      4) спортивные сооружения, детские площадки, образовательные и детские организации, лечебно-профилактические и оздоровительные организации общего пользования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. В границах СЗЗ и на территории объектов других отраслей промышленности допускается размещение объектов по производству лекарственных средств и (или) лекарственных форм, объектов пищевых отраслей промышленности, складов сырья и полупродуктов для фармацевтических объектов, оптовых складов продовольственного сырья и пищевых продуктов, комплексов водопроводных сооружений для подготовки и хранения питьевой воды при условии отсутствия взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z841" w:id="115"/>
-[...15 lines deleted...]
-      5) объекты по выращиванию сельскохозяйственных культур, используемых в качестве продуктов питания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50. Исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. В границах СЗЗ объектов пищевых отраслей промышленности, оптовых складов продовольственного сырья и пищевой продукции, производства лекарственных веществ, лекарственных средств и (или) лекарственных форм, складов сырья и полупродуктов для фармацевтических объектов допускается размещение новых профильных, однотипных объектов, при исключении взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...77 lines deleted...]
-      49. В границах СЗЗ и на территории объектов других отраслей промышленности размещаются объекты по производству лекарственных средств и (или) лекарственных форм, склады сырья и полупродуктов для фармацевтических объектов, объектов пищевых отраслей промышленности, оптовых складов продовольственного сырья и пищевых продуктов, комплексов водопроводных сооружений для подготовки и хранения питьевой воды при отсутствии при исключении взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Автомагистраль, расположенная в границах СЗЗ объекта или прилегающая к СЗЗ не включается в ее размер, а выбросы автомагистрали учитываются в фоновом загрязнении при обосновании размера СЗЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...131 lines deleted...]
-      51. В границах СЗЗ объектов пищевых отраслей промышленности, оптовых складов продовольственного сырья и пищевой продукции, производства лекарственных веществ, лекарственных средств и (или) лекарственных форм, складов сырья и полупродуктов для фармацевтических объектов допускается размещение новых профильных, однотипных объектов, при исключении взаимного негативного воздействия на продукцию, среду обитания и здоровье человека.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. СЗЗ или какая-либо ее часть не используется как резервная территория объекта для расширения жилой зоны, размещения коллективных или индивидуальных дачных и садово-огородных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
-[...15 lines deleted...]
-      52. Автомагистраль, расположенная в границах СЗЗ объекта или прилегающая к СЗЗ не включается в ее размер, а выбросы автомагистрали учитываются в фоновом загрязнении при обосновании размера СЗЗ.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Часть СЗЗ рассматривается как резервная территория объекта для расширения производственной зоны при условии наличия проекта обоснования соблюдения ПДК и (или) ПДУ на внешней границе существующей СЗЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5324,12268 +5682,12340 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные размеры санитарно-защитных зон объектов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 1. Химические объекты и производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Класс I – СЗЗ 1000 метров (далее – м):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство связанного азота (аммиака, азотной кислоты, азотнотуковых и других удобрений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комбинаты по производству аммиака, азотосодержащих соединений (мочевина, тиомочевина, гидразин и его производные и другие), азотно- туковых, фосфатных, концентрированных минеральных удобрений, азотной кислоты и другие требуют расширенной СЗЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство продуктов и полупродуктов анилино-красочной промышленности бензольного н эфирного ряда – анилина, нитробензола, нитроанилина, алкилбензола, нитрохлорбензола, фенола, ацетона, хлорбензола и другие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство полупродуктов нафталенового и антраценового рядов – бетанафтола, аш-кислоты, фенилперикислоты, перикислоты, антрахинона, фталиевого ангидрида и другие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство целлюлозы и полуцеллюлозы по кислому сульфитному и бисулъфитному или моносульфитному способам на основе сжигания серы или других серосодержащих материалов, а также производство целлюлозы по сульфатному способу (сульфат-целлюлозы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство хлора электролитическим путем, полу продуктов и продуктов на основе хлора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство редких металлов методом хлорирования (в том числе титаномагниевые, магниевые);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство искусственных и синтетических волокон (вискозного, капронового, лавсана, нитрона и целлофана);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство диметилтерефталата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство капролактама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство сероуглерода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство продуктов и полупродуктов для синтетических полимерных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство мышьяка и его соединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство по переработке нефти, попутного нефтяного и природного газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При переработке углеводородного сырья с содержанием соединений серы выше 1% (весовых) СЗЗ обоснованно увеличивают;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство пикриновой кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство фтора, фтористого водорода, полупродуктов и продуктов на их основе (органических, неорганических);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство по переработке горючих сланцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство сажи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство фосфора (желтого, красного) и фосфорорганических соединений (в том числе тиофоса, карбофоса, меркаптофоса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство суперфосфатных удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство карбида кальция, ацетилена из карбида кальция и производных на основе ацетилена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство искусственного и синтетического каучука;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство синильной кислоты, органических полупродуктов и продуктов на ее основе (в том числе ацетонциангидрина, этиленциан-гидрина, эфиров метакриловой и акриловой кислот, диизоцианатов); производство цианистых солеи (в том числе калия, натрия, меди), цианплава, дицианамида, цианамида кальция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство ацетилена из углеводородных газов и продуктов на его основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство синтетических химико-фармацевтических и лекарственных препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) производство синтетических жирных кислот, высших жирных спиртов прямым окислением кислородом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство меркаптанов, централизованные установки одорирования газа меркаптанами, склады одоранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство хрома, хромового ангидрида и солеи на их основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство сложных эфиров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) производство фенолформальдегидных, полиэфирных, эпоксидных и других искусственных смол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) производство метионина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство карбонилов металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) производство битума и других продуктов из остатков перегона каменноугольного дегтя, нефти, хвои (гудрона, полугудрона и прочие);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) производство бериллия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) производство синтетических спиртов (бутилового, пропилового, изопропилового, амилового);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) производство по гидрометаллургии вольфрама, молибдена, кобальта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) производство кормовых аминокислот (кормового лизина, премиксов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) производство пестицидов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) производство боеприпасов, взрывчатых веществ, склады и полигоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) производство алифатических аминов (в том числе моно-ди-три-метиламины, диэтил-триэтиламины) и продуктов на их основе (в том числе симазина);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) отвалы, хвостохранилища и шламонакопители химических производств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство брома, полупродуктов и продуктов на его основе (органических, неорганических);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство газов (светильного, водяного, генераторного, нефтяного);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) станции подземной газификации угля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство органических растворителей и масел (в том числе бензола, толуола, ксилола, нафтола, крезола, антрацена, фенантрена, акридина, карбозола);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объекты по переработке каменного угля и продуктов на его основе (в том числе каменноугольного пека, смол);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объекты по химической переработке торфа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство серной кислоты, олеума, сернистого газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство соляной кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство синтетического этилового спирта по сернокислотному способу или способу прямой гидратации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство фосгена и продуктов на его основе (в том числе парофоров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство кислот: аминоэнантовой, аминоундекановой, аминопеларгоновой, тиодивалериановой, изофталевой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство нитрита натрия, тионилхлорида, углеаммонийных солеи, аммония углекислого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство диметилформамида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство этиловой жидкости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство катализаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство сернистых органических красителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство калийных солей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство искусственной кожи с применением летучих органических растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство кубовых красителей всех классов азотолов и азоаминов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z204" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство окиси этилена, окиси пропилена, полиэтилена, полипропилена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство 3,3-ди(хлорметил)оксоциклобутана, поликарбоната, сополимеров этилена с пропиленом, полимеров высших полиолефинов на базе нефтяных попутных газов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z206" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство пластификаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z207" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство пластмасс на основе хлорвинила;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z208" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) пункты очистки, промывки и пропарки цистерн (при перевозке нефти и нефтепродуктов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) производство синтетических моющих средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство продуктов бытовой химии при наличии производства исходных продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство бора и его соединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z212" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство парафина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) производство дегтя, жидких и летучих погонов из древесины, метилового спирта, уксусной кислоты, скипидара, терпетинных масел, ацетона, креозота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z214" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) производство уксусной кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство ацетилцеллюлозы с сырьевыми производствами уксусной кислоты и уксусного ангидрида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z216" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) гидролизное производство на основе переработки растительного сырья пентозансоединениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z217" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) производство изоактилового спирта, масляного альдегида, масляной кислоты, винилтолуола, пенопласта, поливинилтолуола, полиформальдегида, регенерации органических кислот (в том числе уксусной, масляной), метилпирролидона, поливинилпирролидона, пен-таэритрита, уротропина, формальдегида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z218" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) производство капроновой и лавсановой ткани.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z219" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z220" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство ниобия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z221" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство тантала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z222" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство кальцинированной соды по аммиачному способу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z223" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство аммиачной, калиевой, натриевой, кальциевой селитры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z224" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство химических реактивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z225" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство пластических масс из эфиров целлюлозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство корунда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z227" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство бария и его соединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z228" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство ультрамарина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z229" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство кормовых дрожжей и фурфурола из древесины и сельскохозяйственных отходов методом гидролиза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z230" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство никотина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z231" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство синтетической камфары изомеризационным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z232" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство меламина и циануровой кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z233" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство поликарбонатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z234" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство минеральных солей, за исключением солей мышьяка, фосфора, хрома, свинца и ртути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство пластмасс (карболита);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z236" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство фенолформальдегидных прессматериалов, прессованных и намоточных изделий из бумаги, тканей на основе фенолформальдегидных смол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z237" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство искусственных минеральных красок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z238" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) объекты по регенерации резины и каучука;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство по изготовлению шин, резинотехнических изделий, эбонита, клееной обуви, а также резиновых смесей для них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) техническая переработка шин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) химическая переработка руд редких металлов для получения солей сурьмы, висмута, лития и другие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z242" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство угольных изделий для электропромышленности (в том числе щетки, электроугли);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство по вулканизации резины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) производство и базисные склады аммиачной воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z245" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство ацетальдегида парофазным способом (без применения металлической ртути);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z246" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство полистирола и сополимеров стирола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z247" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство кремнийорганических лаков, жидкостей и смол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z248" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) газораспределительные станции магистральных газопроводов с одоризационными установками от меркаптана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z249" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) производство себациновой кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z250" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство винилацетата и продуктов на его основе (полвинилацетата, поливинилацетатной эмульсии, поливинилового спирта, винифлекса и прочие);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z251" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) производство лаков (масляного, спиртового, типографского, изолирующего, для резиновой промышленности и прочие);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z252" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) производство ванилина и сахарина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z253" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) производство сжатых и сжиженных продуктов разделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z254" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) производство технического саломаса (с получением водорода неэлектролитическим способом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z255" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) производство парфюмерии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z256" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) производство искусственной кожи на основе поливинилхлоридных и других смол без применения летучих органических растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z257" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) производство эпихлоргидрина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z258" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) производство сжатого азота, кислорода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z259" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) производство кормовых дрожжей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z260" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) производство по переработке нефтепродуктов на установках с паровым испарением и производительностью не более 0,5 тонн в час по перерабатываемому сырью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z261" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для установок по переработке малосернистой и сернистой нефти мощностью до 100000 тонн нефти в год, использующих систему индукционного нагрева для прямой перегонки товарной нефти в бензин, дизельное топливо и мазут, следует выполнить расчет концентраций в атмосферном воздухе вредных веществ. Размещение этих установок среди жилой застройки и переработка на них высокосернистой нефти не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z262" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) производство синтетических смол производительностью до 400 000 тонн в год в натуральном исчислении и формалина на окисном катализаторе до 200 000 тонн в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z263" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z264" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство тукосмесей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z265" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство по переработке фторопластов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство бумаги из готовой целлюлозы и тряпья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z267" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство глицерина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z268" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производства галалита и других белковых пластиков (в том числе аминопласты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z269" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство эмалей на конденсационных смолах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z270" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство мыла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z271" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производства солеваренные и солеразмольные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z272" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство фармацевтических солей калия (хлористого, сернокислого, поташа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z273" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство минеральных естественных (мела, охры и другие) красок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z274" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство дубильного экстракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z275" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заводы полиграфических красок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z276" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство фотохимическое (фотобумаги, фотопластинок, фото- и кинопленки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z277" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство товаров бытовой химии из готовых исходных продуктов и склады их хранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z278" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство олифы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z279" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство стекловолокна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z280" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство медицинского стекла (без применения ртути);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z281" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производства по переработке пластмасс (литье, экструзия, прессование, вакуум-формование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z282" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство полиуретанов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z283" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z284" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство готовых лекарственных форм (без изготовления составляющих);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z285" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство бумаги из макулатуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z286" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство изделий из пластмасс и синтетических смол (механическая обработка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z287" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство углекислоты и "сухого льда";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z288" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство искусственного жемчуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z289" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство спичек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z290" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 1. Химические объекты и производства</w:t>
-[...2959 lines deleted...]
-      5) производство искусственного жемчуга;</w:t>
+        <w:t xml:space="preserve"> Раздел 2. Металлургические, машиностроительные и металлообрабатывающие объекты и производства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z289" w:id="271"/>
-[...15 lines deleted...]
-      6) производство спичек.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Класс I – СЗЗ 1000 метр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z290" w:id="272"/>
+    <w:bookmarkStart w:name="z292" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства черной металлургии с полным металлургическим циклом более 1000000 тонн в год чугуна и стали;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z293" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Большие мощности требуют дополнительного обоснования необходимой сверхнормативной минимальной СЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z294" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство по вторичной переработке цветных металлов (меди, свинца, цинка) в количестве более 3000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z295" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство по выплавке чугуна непосредственно из руд и концентратов при общем объеме доменных печей до 1500 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z296" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство стали мартеновским и конверторным способами с цехами по переработке отходов (в том числе размол томасшлака);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z297" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство по выплавке цветных металлов непосредственно из руд и концентратов (свинца, олова, меди, никеля);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z298" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство алюминия способом электролиза расплавленных солей алюминия (глинозема);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z299" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство по выплавке спецчугунов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z300" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство ферросплавов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z301" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство по агломерированию руд черных и цветных металлов и пиритных огарков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z302" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство глинозема (окиси алюминия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z303" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство и утилизация ртути и приборов и изделий с ртутью (ртутных выпрямителей, термометров, ламп, приборы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z304" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) коксохимическое производство (коксогаз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z305" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z306" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство по выплавке чугуна при общем объеме доменных печей от 500 м3 до 1500 м3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z307" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство черной металлургии с полным металлургическим циклом мощностью до 1 000 000 тонн в год чугуна и стали;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z308" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство стали мартеновским, электроплавильным и конверторным способами с цехами по переработке отходов (размол томасшлака и прочее) при выпуске основной продукции в количестве до 1 000 000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z309" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство магния (всеми способами, кроме хлоридного);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z310" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство чугунного фасонного литья в количестве более 100 000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z311" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство по выжигу кокса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z312" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство свинцовых аккумуляторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z313" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство воздушных судов, техническое обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z314" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство автомобилей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z315" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство стальных металлоконструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z316" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство вагонов с литейным и покрасочным цехами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z317" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство по вторичной переработке цветных металлов (в том числе меди, свинца, цинка) в количестве от 2000 до 3000 тонн в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z318" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z319" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство по размолу томасшлака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z320" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство цветных металлов в количестве от 100 до 2000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z321" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство сурьмы пирометаллургическим и электролитическим способами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z322" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство чугунного фасонного литья в количестве от 20 000 до 100 000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z323" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство цинка, меди, никеля, кобальта способом электролиза водных растворов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z324" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство металлических электродов (с использованием марганца);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z325" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство фасонного цветного литья под давлением мощностью 10000 тонн в год (9500 тонн литья под давлением из алюминиевых сплавов и 500 тонн литья из цинковых сплавов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z326" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство люминофоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z327" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) метизное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z328" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство санитарно-технических изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z329" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) предприятия мясомолочного машиностроения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z330" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство шахтной автоматики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z331" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шрифтолитейные заводы (при возможных выбросах свинца);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z332" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство кабеля голого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z333" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство щелочных аккумуляторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z334" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство твердых сплавов и тугоплавких металлов при отсутствии цехов химической обработки руд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z335" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) судоремонтные производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z336" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство по выплавке чугуна при общем объеме доменных печей менее 500 м3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z337" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство по вторичной переработке алюминия до 30000 тонн в год с использованием барабанных печей для плавки алюминия и роторных печей для плавки алюминиевой стружки и алюминиевых шлаков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z338" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z339" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство по обогащению металлов без горячей обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z340" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство кабеля освинцованного или с резиновой изоляцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z341" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство чугунного фасонного литья в количестве от 10 000 до 20 000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z342" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства по вторичной переработке цветных металлов (в том числе меди, свинца, цинка) в количестве до 1000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z343" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство тяжелых прессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z344" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство машин и приборов электротехнической промышленности (в том числе динамомашин, конденсаторов, трансформаторов, прожекторов) при наличии небольших литейных и других горячих цехов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z345" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство приборов для электрической промышленности (в том числе электроламп, фонарей) при отсутствии литейных цехов и без применения ртути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z346" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) объекты по ремонту дорожных машин, автомобилей, кузовов, подвижного состава железнодорожного транспорта и метрополитена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z347" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство координатно-расточных станков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z348" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство металлообрабатывающей промышленности с чугунным, стальным (в количестве до 10 000 тонн в год) и цветным (в количестве до 100 тонн в год) литьем без литейных цехов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z349" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство металлических электродов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z350" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шрифтолитейные заводы (без выбросов свинца);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z351" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) полиграфические производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z352" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) фабрики офсетной печати;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z353" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) типографии с применением свинца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z354" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) машиностроительные производства с металлообработкой, покраской без литья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z355" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство по сборке локомотивов и электровозов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z356" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z357" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство котлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z358" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект пневмоавтоматики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z359" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объект металлоштамп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z360" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объект сельхоздеталь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z361" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) механические мастерские;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z362" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) типографии без применения свинца (офсетный, компьютерный набор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z363" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 2. Металлургические, машиностроительные и металлообрабатывающие объекты и производства</w:t>
-[...99 lines deleted...]
-      3) производство по выплавке чугуна непосредственно из руд и концентратов при общем объеме доменных печей до 1500 м</w:t>
+        <w:t xml:space="preserve"> Раздел 3. Добыча руд, нерудных ископаемых, природного газа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z364" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z365" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) карьеры нерудных стройматериалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z366" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) горно-обогатительные комбинаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z367" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производства по добыче нефти при выбросе сероводорода от 0,5 до 1 тонн в сутки, а также с высоким содержанием летучих углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z368" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства по добыче природного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z369" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производства по добыче полиметаллических (свинцовых, ртутных, мышьяковых, бериллиевых, марганцевых) руд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z370" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производства по добыче горных пород VIII-XI категории открытой разработкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z371" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производства по добыче асбеста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z372" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производства по добыче железных руд и горных пород открытой разработкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z373" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производства по добыче гипса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z374" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производства по добыче металлоидов открытым способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z375" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) отвалы, хвостохранилища и шламонакопители при добыче цветных металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z376" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) угольные разрезы, производства по добыче каменного, бурого и других углей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z377" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z378" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для предприятий по добыче углеводородного сырья при высоком содержании сероводорода и меркаптанов в нефти и попутном газе в 3,0 % и более размер СЗЗ предусмотреть не менее 5000 м; при 20,0 % и более размер СЗЗ – не менее 8000 м.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z379" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z380" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гидрошахты и обогатительные фабрики с мокрым процессом обогащения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z381" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отвалы и шламонакопители при добыче железа и угля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z382" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производства по добыче нефти при выбросе сероводорода до 0,5 тонны в сутки с малым содержанием летучих углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z383" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства по добыче фосфоритов, апатитов, колчеданов (без химической обработки), железной руды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z384" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производства по добыче руд металлов и металлоидов шахтным способом, за исключением свинцовых руд, ртути, мышьяка и марганца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z385" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производства по добыче горных пород VI-VII категории доломитов, магнезитов, гудронов асфальта открытой разработкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z386" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производства по добыче горючих сланцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z387" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производства по добыче торфа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z388" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство брикета из мелкого торфа и угля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z389" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство по добыче каменной поваренной соли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z390" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) шахтные терриконы без мероприятий по подавлению самовозгорания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z391" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производства (карьеры) по добыче мрамора, гравия, песка, глины открытой разработкой с использованием взрывчатых веществ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z392" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z393" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства (карьеры) по добыче карбоната калия открытой разработкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z394" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 4. Строительная промышленность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z395" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Класс 1 – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z396" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство цемента (в том числе портланд - шлакопортланд - пуццоланового цемента), а также местных цементов (в том числе глинитцемента, романцемента, гипсошлакового, фосфорно-шлакового);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z397" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство магнезита, доломита и шамота с обжигом в шахтных, вращающихся и других печах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z398" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство асбеста и изделий из него;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z399" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство асфальтобетона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z400" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z401" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство извести (известковые заводы с шахтными и вращающимися печами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z402" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство художественного стекла, литья и хрусталя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z403" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство стеклянной и базальтовой ваты и шлаковой шерсти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z404" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство щебенки, гравия и песка, обогащение кварцевого песка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z405" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство толя и рубероида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z406" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство ферритов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z407" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство строительных полимерных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z408" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство кирпича (красного, силикатного, керамических и огнеупорных изделий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z409" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пересыпка сыпучих грузов (уголь, руда) крановым способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z410" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) домостроительный комбинат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z411" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство железобетонных изделий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z412" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z413" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство искусственных заполнителей (в том числе керамзита);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z414" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство искусственных камней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z415" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) склады цементов и других пылящих строительных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z416" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство строительных материалов из отходов тепловых электроцентралей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z417" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство бетонных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z418" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство фарфоровых и фаянсовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z419" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) камнелитейные производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z420" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производства по обработке естественных камней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z421" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство гипсовых изделий, производство гипса (алебастра), мела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z422" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство фибролита, камышита, соломита, дифферента и других;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z423" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство строительных деталей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z424" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) битумные установки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z425" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производства по добыче камня не взрывным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z426" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z427" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство глиняных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z428" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стеклодувное, зеркальное производство, шлифовка и травка стекол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z429" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) механическая обработка мрамора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z430" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) установка по производству бетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z431" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) карьеры, предприятия по добыче гравия, песка, глины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z432" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 5. Обработка древесины</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z433" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z434" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лесохимические производства (производство по химической переработке дерева и получение древесного угля).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z435" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z436" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство по консервированию дерева (пропиткой);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z437" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство по производству шпал и их пропитке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z438" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство изделий из древесной шерсти: древесно-стружечных плит, древесно-волокнистых плит с использованием в качестве связующих синтетических смол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z439" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство древесного угля (углетомильные печи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z440" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z441" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство хвойно-витаминной муки, хлорофилло-каротиновой пасты хвойного экстракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z442" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство древесной шерсти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z443" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство лесопильное, фанерное и деталей деревянных стандартных зданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z444" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судостроительные верфи для изготовления деревянных судов (катеров, лодок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z445" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деревообрабатывающее производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z446" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z447" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство обозное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z448" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство бондарных изделий из готовой клепки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z449" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство рогожно-ткацкое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z450" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства по консервированию древесины солевыми и водными растворами (без солей мышьяка), суперобмазкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z451" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) судостроительные верфи для изготовления деревянных судов (катеров, лодок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z452" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сборка мебели с лакировкой и окраской.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z453" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z454" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сборка мебели из готовых изделий без лакирования и окраски.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z455" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты столярно-плотничные, мебельные паркетные, ящичные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z456" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 6. Текстильные промышленные объекты и производства легкой промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z457" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z458" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты по первичной обработке хлопка с устройством цехов по обработке семян ртутно-органическими препаратами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z459" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство искусственной кожи и пленочных материалов, клеенки, пласткожи с применением летучих растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z460" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты по химической пропитке и обработке тканей сероуглеродом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z461" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z462" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты по непрерывной пропитке тканей и бумаги масляными, масляно-асфальтовыми, бакелитовыми и другими лаками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z463" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты по пропитке и обработке тканей (дерматина, гранитоля) химическими веществами, за исключением сероуглерода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z464" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство поливинилхлоридных односторонних армированных пленок, пленок из совмещенных полимеров, резин для низа обуви, регенератора с применением растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z465" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прядильно-ткацкое производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z466" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z467" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства по первичной обработке растительного волокна (льна, конопли, хлопка, кендыря);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z468" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отбельные и красильно-аппретурные производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z469" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство пряжи и тканей из шерсти, хлопка, льна, а также в смеси с синтетическими и искусственными волокнами при наличии красильных и отбельных цехов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z470" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство галантерейно-кожевенного картона с отделкой полимерами с применением органических растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z471" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пункты по приему хлопка-сырца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z472" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производства спортивных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z473" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ситценабивное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z474" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство фурнитуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z475" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство обуви с капроновым и другим литьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z476" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z477" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства котонинные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z478" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты коконоразварочные и шелкоразмоточные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z479" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производства меланжевые;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z480" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства пенько-джутокрутильные, канатные, шпагатные, веревочные и по обработке концов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z481" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство искусственного каракуля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z482" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство обуви;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z483" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство пряжи и тканей из хлопка, льна, шерсти при отсутствии красильных и отбельных цехов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z484" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производства трикотажные и кружевные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z485" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) шелкоткацкие производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z486" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) швейное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z487" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство ковров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z488" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство обувных картонов на кожевенном и кожевенно- целлюлозном волокне без применения растворителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z489" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шпульно-катушечное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z490" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство обоев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z491" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) чулочное производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z492" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z493" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты по мелкосерийному выпуску обуви из готовых материалов с использованием водорастворимых клеев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z494" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 7. Обработка животных продуктов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z495" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z496" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства клееварочные, изготавливающие клей из остатков кожи, полевой и свалочной кости и других животных отходов и отбросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z497" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство технического желатина из кости, мездры, остатков кожи и других животных отходов и отбросов с хранением их на складе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z498" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты по переработке павших животных, рыбы, их частей и других животных отходов и отбросов (превращение в жиры, корм для животных, удобрения и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z499" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства костеобжигательные и костемольные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z500" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z501" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства салотопенные (производство технического сала);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z502" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центральные склады по сбору утильсырья.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z503" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z504" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства по обработке сырых меховых шкур животных и крашению (овчинно-шубные, овчинно-дубильные, меховые), производство замши, сафьяна, лайки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z505" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производства по обработке сырых кож животных: кожевенно- сыромятные, кожевенно-дубильные с переработкой отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z506" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты по мойке шерсти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z507" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) склады временного хранения мокросоленых и необработанных кож;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z508" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство желатина высшего сорта из свежих не загнивших костей с минимальным сроком хранения на специально устроенных складах с охлаждением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z509" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производства по обработке волоса, щетины, пуха, пера, рогов и копыт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z510" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство скелетов и наглядных пособий из трупов животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z511" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) комбикормовые заводы (производство кормов для животных из пищевых отходов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z512" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство валяльное и кошмо-войлочное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z513" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство лакированных кож;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z514" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производства кишечно-струнные и кетгутовые;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z515" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) склады мокросоленых кож (до 200 штук) для временного хранения (без обработки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z516" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z517" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство изделий из выделанной кожи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z518" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство щеток из щетины и волоса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z519" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) валяльные мастерские.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z520" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 8. Промышленные объекты и производства по переработке (обработке) пищевой продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z521" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z522" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мясоперерабатывающее предприятие (крупного и мелкого рогатого скота), мясокомбинаты и мясохладобойни, включая базы для предубойного содержания скота в пределах до трехсуточного запаса скотсырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z523" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты по вытапливанию жира из морских животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z524" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты кишечно-моечные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменениями, внесенными приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z528" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производства свеклосахарные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z529" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рыбные промыслы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z530" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мельницы, крупорушки более 2 тонн в час, зернообдирочные предприятия и комбикормовые заводы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z531" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производства по варке товарного, солода и приготовлению дрожжей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z532" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство альбумина, декстрина, глюкозы, патоки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z533" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z534" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) элеваторы, хлебоприемные пункты (приҰмка, взвешивание, сушка, очистка и отгрузку зерна);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z535" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производства кофеобжарочные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z536" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство олеомаргарина и маргарина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z537" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство пищевого спирта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z538" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мясо, птице-, рыбокоптильные производства (с утильцехами и с процессами холодного, горячего копчения и вяления), а также производство колбасных изделий с коптильными цехами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z539" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) свеклосахарные заводы без хранилища жома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z540" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кукурузно-крахмальные, кукурузно-паточные производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z542" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство крахмала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z543" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производства табачно-махорочные (табачно-ферментационные, табачные и сигаретно-махорочные фабрики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z544" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство первичного виноделия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z545" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производства по розливу природных минеральных вод с выделением пахучих веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сыродельные производства (с процессами копчения и вяления).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменениями, внесенными приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z547" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство столового уксуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z548" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство пива с солодовнями, кваса и безалкогольных напитков, кроме производства на основе концентратов и эссенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z549" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) чаеразвесочные фабрики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z550" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заводы спиртоводочные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z551" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) маслобойные производства (растительные масла);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z552" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) консервные производства, в том числе производства виноградного, фруктовых, овощных и ягодных соков и по переработке овощей, фруктов и ягод (сушка, засолка, маринование и квашение) производительностью свыше 2т/сут., за исключением всех видов мясо-, рыбо-, и птицепроизводств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z553" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сахарорафинадные производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z554" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство коньячного спирта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z555" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство макарон производительностью 1,0 и более тонн в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z557" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство по переработке мяса, птицы, рыбы, колбасных изделий, производства мясных консервов и консервов из птицы и рыбы, по переработке молока, в т.ч. маслодельные (животные масла) и сыродельные производства производительностью от 3,0 т. в сутки (без копчения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z558" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) хлебозаводы и хлебопекарные производства, производительностью 3,0 и более тонн в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z559" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производства кондитерских изделий производительностью 2,5 и более тонн в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z560" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производства пищевые, заготовочные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z561" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) промышленные установки для низкотемпературного хранения пищевой продукции емкостью 600 тонн и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мельницы, крупорушки производительностью от 0,5 до 2 тонн в час.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 с изменениями, внесенными приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z565" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z566" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство по переработке мяса, птицы, рыбы, колбасных изделий, производства мясных консервов и консервов из птицы и рыбы, по переработке молока, в т.ч. маслодельные (животные масла) и сыродельные производства, производительностью от 0,3 до 3,0 т. в сутки (без копчения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z568" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство хлеба и хлебобулочных изделий производительностью от 0,3 до 3,0 тонны в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z570" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производства кондитерских изделий производительностью от 0,3 до 2,5 тонны в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z571" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство макаронных изделий производительностью от 0,3 до 1,0 тонны в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z572" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) промышленные установки для низкотемпературного хранения пищевой продукции емкостью до 600 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z573" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство пива (без солодовен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z574" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство безалкогольных напитков на основе концентратов и эссенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z575" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство майонезов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z576" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) объекты по розливу пищевой уксусной кислоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство бутилированной воды (упакованной питьевой воды) от 4000 литров в сутки - ста тысяч декалитров в год), в том числе, расфасованной в Ұмкости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) консервные производства, в том числе производства виноградного, фруктовых, овощных и ягодных соков и по переработке овощей, фруктов и ягод (сушка, засолка, маринование и квашение) производительностью от 0,3т/сут до 2т/сут. (включительно), за исключением всех видов мясо-, рыбо-, и птицепроизводств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мельницы, крупорушки, производительностью до 0,5 т./час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменениями, внесенными приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z578" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 9. Микробиологическая промышленность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z579" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z580" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство белково-витаминных концентратов (далее – БВК) из углеводородов (парафинов нефти, этанола, метанола, природного газа). При существующей технологии и неполной герметизации (выброс аэрозолей БВК, дрожжевых клеток, наличие сильных неприятных запахов) СЗЗ не менее 3000;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z581" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство кормового бацитрацина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z582" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство пектинов из растительного сырья.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z583" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z584" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство кормовых дрожжей, фурфурола и спирта из древесины и сельскохозяйственных отходов методом гидролиза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z585" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство пищевых дрожжей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z586" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство кормовых аминокислот методом микробиологического синтеза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z587" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство биопрепаратов (в том числе трихограмм) для защиты сельскохозяйственных растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z588" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство средств защиты растений методом микробиологического синтеза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z589" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство антибиотиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z590" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство ферментов различного назначения с поверхностным способом культивирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z591" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) объекты, использующие в производстве микроорганизмы 1-2 группы патогенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z592" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z593" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство кормовых дрожжей из отходов древесины и сельского хозяйства (подсолнечной лузги, соломы, кукурузных кочерыжек) без производства фурфурола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z594" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство кормовых антибиотиков, в том числе биологическим путем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z595" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство ферментов различного назначения с глубинным способом культивирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z596" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство вакцин и сывороток.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z597" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 10. Сельскохозяйственные объекты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z842" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z843" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хозяйства по выращиванию свиней от 100 до 5000 голов и выше;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z844" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хозяйства по выращиванию птицы более 400000 кур-несушек и более 3000000 бройлеров в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z845" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хозяйства по выращиванию и откорму крупного рогатого скота более 5000 голов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z846" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) открытые хранилища навоза и помета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z847" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ 500 и более тонн в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z604" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z605" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хозяйство по выращиванию и откорму крупного рогатого скота от 1200 до 5000 коров и 6000 скотомест для молодняка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z606" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фермы звероводческие (в том числе норки, лисы) 100 и более голов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z607" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хозяйство по выращиванию птицы от 100000 до 400000 кур-несушек и от 1000000 до 3000000 бройлеров в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z608" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) открытые хранилища биологически обработанной жидкой фракции навоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z609" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) закрытые хранилища навоза и помета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z610" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производства по обработке и протравливанию семян;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z611" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) склады сжиженного аммиака.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z848" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z849" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хозяйство по выращиванию и откорму крупного рогатого скота до 1200 голов (всех специализаций), фермы коневодческие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z850" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хозяйства с содержанием животных (свинарники, зверофермы) от 50 до 100 голов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z851" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хозяйство по выращиванию и откорму овец от 3000 до 5000 голов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z852" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) хозяйство по выращиванию птицы до 100000 кур-несушек и до 1000000 бройлеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z853" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) площадки для буртования помета и навоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z854" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ 50 и более тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z855" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обработка сельскохозяйственных угодий пестицидами с применением тракторов от границ поля до населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z856" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кролиководческие фермы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z857" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) объекты по реализации сельскохозяйственных животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z858" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z859" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тепличные и парниковые хозяйства, предприятия по выращиванию грибов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z860" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) склады для хранения минеральных удобрений, пестицидов, сильнодействующих ядовитых веществ до 50 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z861" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) склады сухих минеральных удобрений, химических средств защиты растений (зона устанавливается и до предприятий по хранению и переработке пищевой продукции);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z862" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мелиоративные объекты с использованием животноводческих стоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z863" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цехи по приготовлению кормов, включая использование пищевых отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z864" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) гаражи и парки по ремонту, техническому обслуживанию и хранению грузовых автомобилей и сельскохозяйственной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z865" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хозяйства с содержанием животных (свинарники, коровники, птичники, конюшни, зверофермы) до 50 голов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z866" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) склады горюче-смазочных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z867" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: для складов горюче-смазочных материалов вместимостью до 100 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1343 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="345"/>
+        <w:t xml:space="preserve"> размеры СЗЗ определяются на основе расчетов в каждом конкретном случае при обязательном увеличении размеров не менее чем в 3 раза, установленных по расчету, но не менее 50 м.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z632" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хранилища и склады фруктов, овощей, картофеля, зерна, ягод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) материальные склады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инкубатории птицеводческих предприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 3. Добыча руд, нерудных ископаемых, природного газа</w:t>
-[...603 lines deleted...]
-    <w:bookmarkStart w:name="z394" w:id="376"/>
+        <w:t xml:space="preserve"> Раздел 11. Сооружения санитарно-технические, транспортной инфраструктуры, установки и объекты коммунального назначения, торговли и оказания услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z868" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z869" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поля ассенизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z870" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поля запахивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом и.о. Министра здравоохранения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z872" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) скотомогильники с захоронением в ямах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z873" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утильзаводы для ликвидации трупов животных и конфискатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z874" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) крематории, при количестве печей более 1 (одной);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z875" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) станции и пункты очистки и промывки вагонов после перевозки скота (дезопромывочные станции и пункты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z876" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участки компостирования твердых отбросов и нечистот населенного пункта (центральные);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z877" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ранее захороненные сибиреязвенные скотомогильники, скотомогильники с захоронением в ямах, с биологическими камерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z903" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) полигоны по размещению, обезвреживанию, захоронению токсичных отходов производства и потребления 1 и 2 классов опасности и полигоны твердых коммунальных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z904" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мусоро(отходо)сжигательные, мусоро(отходо)сортировочные и мусоро(отходо)перерабатывающие объекты мощностью 40000 и более тонн в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z878" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Размеры СЗЗ для сибиреязвенных скотомогильников и скотомогильников с неустановленной причиной падежа животных определяются согласно нормативным размерам СЗЗ, без разработки проекта СЗЗ. Ввиду биологического риска сокращение СЗЗ допускается на основании научных исследований в области биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z649" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z650" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) центральные базы по сбору утильсырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z651" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участки для парников и теплиц с использованием отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z652" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) компостирование отходов без навоза и фекалий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z653" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мусоро(отходо)сжигательные, мусоро(отходо)сортировочные и мусоро(отходо)перерабатывающие объекты мощностью до 40000 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z654" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объекты по сжиганию медицинских отходов от 120 и более килограмм в час;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z655" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) полигоны по размещению, обезвреживанию, захоронению токсичных отходов производства и потребления 3 и 4 классов опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z656" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) крематории без подготовительных и обрядовых процессов с 1 (одной) однокамерной печью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z657" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Класс III – СЗЗ 300 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z658" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базы районного назначения для сбора утильсырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z659" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) механизированные транспортные парки по очистке города;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z660" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) склады временного хранения утильсырья без его переработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z661" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объекты по обслуживанию грузовых автомобилей с количеством постов 10 и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен приказом Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z663" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) таможенные терминалы, оптовые рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z664" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) объекты по сжиганию медицинских отходов до 120 килограмм в час;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 с изменением, внесенным приказом Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z665" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z666" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты по обслуживанию грузовых автомобилей с количеством постов не более 10, таксомоторный парк;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z667" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автобусные, троллейбусные и трамвайные парки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z669" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) химчистки производительностью более 160 килограмм в смену;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z670" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ветлечебницы с содержанием животных, виварии, питомники, кинологические центры, пункты передержки животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z671" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объекты (автозаправочные станции, автогазозаправочные станции и другие установки по заправке) для заправки автомобильных транспортных средств всеми видами моторного топлива (жидким и газовым моторным топливом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z672" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) стоянки (парки) грузового междугородного автотранспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z673" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мойки грузовых автомобилей портального типа (размещаются в границах производственных и коммунально-складских зон, на магистралях на въезде в город, на территории автотранспортных предприятий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 с изменением, внесенным приказом Министра здравоохранения РК от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z675" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разворотно-отстойные площадки общественного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z676" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стационарные торговые объекты, имеющие торговую площадь 1000 и более квадратный метр (м2): отдельно стоящие торговые объекты, мелкооптовые торговые рынки, торговые рынки продовольственных и промышленных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z677" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Для торговых объектов, занимающих меньшие торговые площади, размер СЗЗ устанавливается при надлежащем обосновании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z678" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прачечные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z679" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) химчистки мощностью не более 160 килограмм в смену.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z680" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 4. Строительная промышленность</w:t>
-[...6971 lines deleted...]
-      Примечание: Для торговых объектов, занимающих меньшие торговые площади, размер СЗЗ устанавливается при надлежащем обосновании.</w:t>
+        <w:t xml:space="preserve"> Раздел 12. Канализационные очистные сооружения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z678" w:id="646"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 12 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="649"/>
+    <w:bookmarkStart w:name="z681" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Минимальные размеры СЗЗ для канализационных очистных сооружений устанавливаются в соответствии с таблицей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkEnd w:id="646"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19917,1452 +20347,1452 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. От очистных сооружений и насосных станций производственного водоотведения, не расположенных на территории промышленных объектов, как при самостоятельной очистке и перекачке производственных сточных вод, так и при совместной их очистке с хозяйственно-бытовыми размер СЗЗ следует принимать такими же, как для производств, от которых поступают сточные воды, но не менее указанных в таблице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Размер СЗЗ от снеготаялок и снегосплавных пунктов до жилой территории следует принимать 100 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z692" w:id="650"/>
+    <w:bookmarkStart w:name="z692" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 13. Склады, причалы и места перегрузки и хранения грузов, производства фумигации грузов, судов, железнодорожного транспорта, газовой дезинфекции, дератизации и дезинсекции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z693" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z694" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цемента и других пылящих грузов при грузообороте 150 000 и более тонн в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z695" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: В 1 группу – I, II и III класса не входят транспортно-технологические схемы с применением складских элеваторов и пневмотранспортных или других установок, исключающих вынос пыли грузов, указанных в I группе (I, II и III классов), во внешнюю среду;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z693" w:id="651"/>
-[...15 lines deleted...]
-      51. Класс I – СЗЗ 1000 м:</w:t>
+    <w:bookmarkStart w:name="z696" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) места перегрузки и хранения жидких химических грузов и сжиженных природных (нефтяных) газов (в том числе соединения метана, пропан, бутан) объемом от 1000 м3, производственных соединений галогенов, серы, азота, аммиака, углеводородов (в том числе метанол, бензол, толуол), спиртов, альдегидов и других соединений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z694" w:id="652"/>
-[...15 lines deleted...]
-      1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цемента и других пылящих грузов при грузообороте 150 000 и более тонн в год.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зачетные и промывочно-пропарочные станции, дезинфекционно- промывочные объекты, пункты зачистки судов, цистерн, приемно-очистные сооружения, служащие для приема балластных и промывочно- нефтесодержащих вод со специализированных плавеборщиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z695" w:id="653"/>
-[...15 lines deleted...]
-      Примечание: В 1 группу – I, II и III класса не входят транспортно-технологические схемы с применением складских элеваторов и пневмотранспортных или других установок, исключающих вынос пыли грузов, указанных в I группе (I, II и III классов), во внешнюю среду;</w:t>
+    <w:bookmarkStart w:name="z698" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) причалы и места производства фумигации грузов и судов, газовой дезинфекции, дератизации и дезинсекции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z696" w:id="654"/>
-[...15 lines deleted...]
-      2) места перегрузки и хранения жидких химических грузов и сжиженных природных (нефтяных) газов (в том числе соединения метана, пропан, бутан) объемом от 1000 м3, производственных соединений галогенов, серы, азота, аммиака, углеводородов (в том числе метанол, бензол, толуол), спиртов, альдегидов и других соединений;</w:t>
+    <w:bookmarkStart w:name="z879" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Класс II – СЗЗ 500 м:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z697" w:id="655"/>
-[...15 lines deleted...]
-      3) зачетные и промывочно-пропарочные станции, дезинфекционно- промывочные объекты, пункты зачистки судов, цистерн, приемно-очистные сооружения, служащие для приема балластных и промывочно- нефтесодержащих вод со специализированных плавеборщиков;</w:t>
+    <w:bookmarkStart w:name="z880" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цементов и других пылящих грузов при грузообороте до 150000 тонн в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z698" w:id="656"/>
-[...15 lines deleted...]
-      4) причалы и места производства фумигации грузов и судов, газовой дезинфекции, дератизации и дезинсекции.</w:t>
+    <w:bookmarkStart w:name="z881" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) открытые склады и места перегрузки угля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z879" w:id="657"/>
-[...15 lines deleted...]
-      52. Класс II – СЗЗ 500 м:</w:t>
+    <w:bookmarkStart w:name="z882" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) открытые склады и места перегрузки минеральных удобрений, асбеста, извести, руд (кроме радиоактивных) и других минералов (в том числе серы, серного колчедана, гипса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z880" w:id="658"/>
-[...15 lines deleted...]
-      1) открытые склады и места разгрузки апатитного концентрата, фосфоритной муки, цементов и других пылящих грузов при грузообороте до 150000 тонн в год;</w:t>
+    <w:bookmarkStart w:name="z883" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) места перегрузки и хранения сырой нефти, битума, мазута и других вязких нефтепродуктов и химических грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z881" w:id="659"/>
-[...15 lines deleted...]
-      2) открытые склады и места перегрузки угля;</w:t>
+    <w:bookmarkStart w:name="z884" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) открытые и закрытые склады и места перегрузки пека и пекосодержащих грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z882" w:id="660"/>
-[...15 lines deleted...]
-      3) открытые склады и места перегрузки минеральных удобрений, асбеста, извести, руд (кроме радиоактивных) и других минералов (в том числе серы, серного колчедана, гипса);</w:t>
+    <w:bookmarkStart w:name="z885" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) места хранения и перегрузки деревянных шпал, пропитанных антисептиками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z883" w:id="661"/>
-[...15 lines deleted...]
-      4) места перегрузки и хранения сырой нефти, битума, мазута и других вязких нефтепродуктов и химических грузов;</w:t>
+    <w:bookmarkStart w:name="z886" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) санитарно-карантинные станции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z884" w:id="662"/>
-[...15 lines deleted...]
-      5) открытые и закрытые склады и места перегрузки пека и пекосодержащих грузов;</w:t>
+    <w:bookmarkStart w:name="z887" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) места перегрузки и хранения сжиженного природного (нефтяного) газа (в том числе соединения метана, пропана, бутана) объемом от 250 до 1000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z885" w:id="663"/>
-[...15 lines deleted...]
-      6) места хранения и перегрузки деревянных шпал, пропитанных антисептиками;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z708" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z886" w:id="664"/>
-[...15 lines deleted...]
-      7) санитарно-карантинные станции;</w:t>
+    <w:bookmarkStart w:name="z709" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытые склады и места разгрузки и погрузки пылящих грузов (апатитного концентрата, фосфоритной муки, цемента) при грузообороте до 5000 тонн в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z887" w:id="665"/>
-[...15 lines deleted...]
-      8) места перегрузки и хранения сжиженного природного (нефтяного) газа (в том числе соединения метана, пропана, бутана) объемом от 250 до 1000 м</w:t>
+    <w:bookmarkStart w:name="z710" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) закрытые склады, места перегрузки и хранения затаренного химического груза (удобрений, органических растворителей, кислот и других веществ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z711" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) открытые наземные склады и открытые места отгрузки магнезита, доломита и других пылящих грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z712" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) склады пылящих и жидких грузов (аммиачной воды, удобрений, кальцинированной соды, лакокрасочных материалов и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z713" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) открытые наземные склады и места разгрузки сухого песка, гравия, камня и другие минерально-строительных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z714" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) склады и участки перегрузки шрота, жмыха, копры и другой пылящей растительной продукции открытым способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z715" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) склады, перегрузка и хранение утильсырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z716" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) склады, перегрузка и хранение мокросоленых необработанных кож (200 и более штук) и другого сырья животного происхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z717" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участки постоянной перегрузки скота, животных и птиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z718" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) склады и перегрузка рыбы, рыбной продукции и продукции китобойного промысла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z719" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) места перегрузки и хранения сжиженного природного (нефтяного) газа объемом от 100 до 250 м3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z720" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Класс IV – СЗЗ 100 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z721" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) склады и перегрузка кожсырья (в том числе мокросоленых кож до 200 штук);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z722" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) склады и открытые места разгрузки зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z723" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) склады и открытые места разгрузки поваренной соли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z724" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) склады и открытые места разгрузки шерсти, волоса, щетины и другой аналогичной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z725" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) места транспортировки, перегрузки и хранения апатитового концентрата фосфоритной муки, цемента и других пылящих грузов, перевозимых навалом с применением складских элеваторов и пневмотранспортных или других установок и хранилищ, исключающих вынос пыли во внешнюю среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z726" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) места перегрузки и хранения сжиженного природного (нефтяного) газа объемом от 50 до 100 м3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z727" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Класс V – СЗЗ 50 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z728" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытые склады и перегрузка увлажненных минерально-строительных материалов (в том числе песка, гравия, щебня, камней);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z729" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участки хранения и перегрузки прессованного жмыха, сена, соломы, табачно-махорочных изделий и другие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z730" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) склады, перегрузка пищевой продукции (мясной, молочной, кондитерской), овощей, фруктов, напитков и другие пищевой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z731" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участки хранения и налива пищевых грузов (вино, масло, соки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z732" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участки разгрузки и погрузки рефрижераторных судов и вагонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z733" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) речные причалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z734" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) места перегрузки и хранения сжиженного природного (няфтяного) газа объемом до 50 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z735" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 14. Производство электрической и тепловой энергии при сжигании минерального топлива</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z888" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Класс I – СЗЗ 1000 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z889" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тепловые электрические станции (далее – ТЭС), эквивалентной электрической мощности в 600 мегаватт/час (далее – МВт/ч) и выше, использующие в качестве топлива уголь и мазут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z708" w:id="666"/>
-[...559 lines deleted...]
-    <w:bookmarkStart w:name="z735" w:id="693"/>
+    <w:bookmarkStart w:name="z890" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Класс II – СЗЗ 500 м:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z891" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ТЭС эквивалентной электрической мощности в 600 МВт/ч и выше, работающие на газовом и газо-мазутном топливе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z892" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тепловые электроцентрали (далее – ТЭЦ) и районные котельные тепловой мощностью 200 гигакаллорий/час (далее – Гкал/ч) и выше, работающие на угольном и мазутном топливе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 56 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции приказа и.о. Министра здравоохранения РК от 04.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z890" w:id="696"/>
-[...15 lines deleted...]
-      57. Класс II – СЗЗ 500 м:</w:t>
+    <w:bookmarkStart w:name="z893" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Класс III – СЗЗ 300 м:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z891" w:id="697"/>
-[...15 lines deleted...]
-      1) ТЭС эквивалентной электрической мощности в 600 МВт/ч и выше, работающие на газовом и газо-мазутном топливе;</w:t>
+    <w:bookmarkStart w:name="z894" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ТЭЦ и районные котельные тепловой мощностью 200 Гкал/ч и выше, работающие на газовом и газомазутном топливе (последний – как резервный), относятся к объектам третьего класса с размером 300 м.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z892" w:id="698"/>
-[...15 lines deleted...]
-      2) тепловые электроцентрали (далее – ТЭЦ) и районные котельные тепловой мощностью 200 гигакаллорий/час (далее – Гкал/ч) и выше, работающие на угольном и мазутном топливе;</w:t>
+    <w:bookmarkStart w:name="z895" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный размер СЗЗ от золоотвалы ТЭС и ТЭЦ составляет не менее 300 м с посадкой деревьев и кустарников по периметру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:p>
-[...77 lines deleted...]
-      58. Класс III – СЗЗ 300 м:</w:t>
+    <w:bookmarkStart w:name="z896" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z894" w:id="700"/>
-[...15 lines deleted...]
-      1) ТЭЦ и районные котельные тепловой мощностью 200 Гкал/ч и выше, работающие на газовом и газомазутном топливе (последний – как резервный), относятся к объектам третьего класса с размером 300 м.;</w:t>
+    <w:bookmarkStart w:name="z897" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При установлении минимальной величины СЗЗ от всех типов котельных тепловой мощностью менее 200 Гкал/ч, работающих на твердом, жидком и газообразном топливе, необходимо определение расчетной концентрации над поверхностью земли, а в условиях многоэтажной жилой застройки также определение вертикального распределения концентраций, с учетом рельефа местности и застройки, а также акустических расчетов. При максимальных разовых и среднесуточных концентрациях загрязняющих веществ от отдельно стоящих котельных на твердом и жидком топливе не превышающих ПДК для населения СЗЗ 50 м. Для отдельно стоящих котельных на газовом топливе размер СЗЗ устанавливается на основании расчетных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z895" w:id="701"/>
-[...15 lines deleted...]
-      2) минимальный размер СЗЗ от золоотвалы ТЭС и ТЭЦ составляет не менее 300 м с посадкой деревьев и кустарников по периметру.</w:t>
+    <w:bookmarkStart w:name="z898" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По расчету рассеивания загрязняющих веществ и воздействия физических факторов допускается размещение автономных малометражных котлов и печей в встроено-пристроенных, встроенных, пристроенных, объектах, многоэтажных жилых домах, отдельно стоящих зданиях (лечебно-профилактические и оздоровительные организации, объекты образования, дошкольные организации, сельские клубы, магазины и другие объекты общего пользования), при условии не превышения ПДК загрязняющих веществ от котлов и печей в расчетных точках, определяемых в жилых и общественных помещениях, придомовых территориях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z896" w:id="702"/>
-[...15 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z899" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При наличии жилых домов повышенной этажности в зоне максимального загрязнения от котельных, высота дымовой трубы предусматривается, как минимум, на 1,5 м выше конька крыши самого высокого жилого дома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z897" w:id="703"/>
-[...15 lines deleted...]
-      1. При установлении минимальной величины СЗЗ от всех типов котельных тепловой мощностью менее 200 Гкал/ч, работающих на твердом, жидком и газообразном топливе, необходимо определение расчетной концентрации над поверхностью земли, а в условиях многоэтажной жилой застройки также определение вертикального распределения концентраций, с учетом рельефа местности и застройки, а также акустических расчетов. При максимальных разовых и среднесуточных концентрациях загрязняющих веществ от отдельно стоящих котельных на твердом и жидком топливе не превышающих ПДК для населения СЗЗ 50 м. Для отдельно стоящих котельных на газовом топливе размер СЗЗ устанавливается на основании расчетных данных.</w:t>
+    <w:bookmarkStart w:name="z900" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Расчет рассеивания дымовых газов от объектов теплоэнергетики проводится с учетом эффекта суммации, в том числе диоксида серы и оксидов азота, золы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z898" w:id="704"/>
-[...15 lines deleted...]
-      2. По расчету рассеивания загрязняющих веществ и воздействия физических факторов допускается размещение автономных малометражных котлов и печей в встроено-пристроенных, встроенных, пристроенных, объектах, многоэтажных жилых домах, отдельно стоящих зданиях (лечебно-профилактические и оздоровительные организации, объекты образования, дошкольные организации, сельские клубы, магазины и другие объекты общего пользования), при условии не превышения ПДК загрязняющих веществ от котлов и печей в расчетных точках, определяемых в жилых и общественных помещениях, придомовых территориях.</w:t>
+    <w:bookmarkStart w:name="z901" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Насосные станции горячего водоснабжения относятся к объектам V класса с санитарным разрывом не менее 50 м.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z899" w:id="705"/>
-[...15 lines deleted...]
-      3. При наличии жилых домов повышенной этажности в зоне максимального загрязнения от котельных, высота дымовой трубы предусматривается, как минимум, на 1,5 м выше конька крыши самого высокого жилого дома.</w:t>
+    <w:bookmarkStart w:name="z902" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Эквивалентная электрическая мощность – суммарная установленная электрическая и тепловая мощность, выраженная в мегаваттах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z900" w:id="706"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21542,92 +21972,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z752" w:id="709"/>
+    <w:bookmarkStart w:name="z752" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от открытых стоянок (паркингов), гаражей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>моек автомобилей, объектов по ремонту и (или) технического обслуживания (СТО)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для легковых автомобилей до объектов застройки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkEnd w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21669,70 +22099,70 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z916" w:id="710"/>
+          <w:bookmarkStart w:name="z916" w:id="707"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="710"/>
+          <w:bookmarkEnd w:id="707"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24298,68 +24728,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z766" w:id="711"/>
+    <w:bookmarkStart w:name="z766" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы для подземных и наземных магистральных газопроводов, не содержащих сероводород</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkEnd w:id="708"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -26518,68 +26948,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z768" w:id="712"/>
+    <w:bookmarkStart w:name="z768" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от трубопроводов для сжиженных углеводородных газов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkEnd w:id="709"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27369,70 +27799,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z769" w:id="713"/>
+    <w:bookmarkStart w:name="z769" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: прохождение газопровода через жилую застройку не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkEnd w:id="710"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27563,68 +27993,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z771" w:id="714"/>
+    <w:bookmarkStart w:name="z771" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от магистральных трубопроводов для транспортирования нефти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="711"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29510,68 +29940,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на среду обитания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z773" w:id="715"/>
+    <w:bookmarkStart w:name="z773" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от компрессорных станций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="712"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -31562,64 +31992,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z774" w:id="716"/>
+      <w:bookmarkStart w:name="z774" w:id="713"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Санитарные разрывы устанавливаются от здания компрессорного цеха.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -31754,68 +32184,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z776" w:id="717"/>
+    <w:bookmarkStart w:name="z776" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от нефтеперекачивающих станций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="714"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32796,64 +33226,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z777" w:id="718"/>
+      <w:bookmarkStart w:name="z777" w:id="715"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkEnd w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Величина санитарных разрывов для нефтехранилищ уточняется в каждом конкретном случае на основе расчетов и реальных характеристик загрязнения атмосферного воздуха углеводородами прилегающих территорий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33005,68 +33435,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z779" w:id="719"/>
+    <w:bookmarkStart w:name="z779" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные санитарные разрывы от убойных пунктов и убойных площадок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33759,64 +34189,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z780" w:id="720"/>
+      <w:bookmarkStart w:name="z780" w:id="717"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkEnd w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При убойных пунктах и убойных площадках допускается предубойное содержание скота не более суточного запаса.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -33951,68 +34381,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектами воздействия на среду</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обитания и здоровье человека"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z782" w:id="721"/>
+    <w:bookmarkStart w:name="z782" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к составу проекта санитарно-защитной зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkEnd w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 – в редакции приказа Министра здравоохранения РК от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36019,55 +36449,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36393,31 +36823,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>