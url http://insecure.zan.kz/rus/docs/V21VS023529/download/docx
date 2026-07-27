--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7d9a3a" w14:textId="e7d9a3a">
+    <w:p w14:paraId="5f321cb" w14:textId="5f321cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -745,62 +745,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение в редакции постановления акимата Шемонаихинского района Восточно-Казахстанской области от 19.03.2024 </w:t>
+        <w:t>
+      Сноска. Приложение в редакции постановления акимата Шемонаихинского района Восточно-Казахстанской области от 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -825,51 +825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-    №</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1053,51 +1053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Информационный стенд на территории, прилегающей к зданию кафе "Атамекен", улица Серікқазы Бекбосынова, 11 (по согласованию)</w:t>
+Информационный стенд на территории, прилегающей к зданию кафе "Атамекен", улица Серікқазы Бекбосынова, 7 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1143,51 +1143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Информационный стенд на территории, прилегающей к зданию товарищества с ограниченной ответственностью "Аптека № 10", улица Астафьева, 63 (по согласованию)</w:t>
+Информационный стенд на территории, прилегающей к зданию товарищества с ограниченной ответственностью "Аптека № 10", улица Астафьева, 63 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1681,51 +1681,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Ново-Ильинская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Центральная, 92 (по согласованию)</w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Ново-Ильинская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Центральная, 96 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1896,172 +1896,195 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Первомайский комплекс "Общеобразовательная средняя школа-детский сад имени Д.М. Карбышева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области, улица Металлургов, 5 (по согласованию) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию государственного учреждения "Аппарат акима поселка Первомайский Шемонаихинского района Восточно-Казахстанской области", улица Маяковского, 27</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Усть-Таловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-поселок Усть-Таловка</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Березовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию магазина "Центральный", улица Южная, 8 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2094,446 +2117,464 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Березовка</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию магазина "Центральный", улица Южная, 8 (по согласованию)</w:t>
+село Половинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию воинской части № 5511, улица Достық, 8 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию воинской части № 6699, улица Достық, 8 (по согласованию)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усть-Таловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию магазина "Одежда и обувь для всех", улица Абай, 12 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию магазина "Одежда и обувь для всех", улица Абай, 12 (по согласованию)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Общеобразовательная средняя школа имени И.М. Астафьева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 3 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Общеобразовательная средняя школа имени И.М. Астафьева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 3 (по согласованию)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вавилонский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Вавилонский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Камышинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию дома культуры товарищества с ограниченной ответственностью "Камышинское 2", улица Дружбы, 2 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2566,87 +2607,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Камышинка</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию дома культуры товарищества с ограниченной ответственностью "Камышинское 2", улица Дружбы, 2 (по согласованию)</w:t>
+село Кенюхово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" Управления здравоохранения Восточно-Казахстанской области, улица Советская, 36 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2679,87 +2720,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кенюхово</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" Управления здравоохранения Восточно-Казахстанской области, улица Советская, 36 (по согласованию)</w:t>
+село Пруггерово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Пруггеровская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 25 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2792,488 +2833,488 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Пруггерово</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Пруггеровская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 25 (по согласованию)</w:t>
+село Сугатовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Ленина, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Ленина, 3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верх-Убинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Верх-Убинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Верх-Уба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию государственного учреждения "Аппарат акима Верх-Убинского сельского округа Шемонаихинского района Восточно-Казахстанской области", переулок Совхозный, 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию государственного учреждения "Аппарат акима Верх-Убинского сельского округа Шемонаихинского района Восточно-Казахстанской области", переулок Совхозный, 21</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Верх-Убинское лесное хозяйство" Управления природных ресурсов и регулирования природопользования Восточно-Казахстанской области", улица Кирова, 42 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Верх-Убинское лесное хозяйство" Управления природных ресурсов и регулирования природопользования Восточно-Казахстанской области", улица Кирова, 42 (по согласованию)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волчанский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Волчанский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Большая Речка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Большереченская общеобразовательная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 20 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3306,356 +3347,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Большая Речка</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Большереченская общеобразовательная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Школьная, 20 (по согласованию)</w:t>
+село Волчанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Победы, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Победы, 10</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдрихинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Выдрихинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+селоВыдриха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к административному зданию товарищества с ограниченной ответственностью "Выдрихинское", улица Центральная, 72 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-Информационный стенд на территории, прилегающей к административному зданию товарищества с ограниченной ответственностью "Выдрихинское", улица Центральная, 72 (по согласованию)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Санаторий "Уба" Управления координации занятости и социальных программ Восточно-Казахстанской области", улица Центральная, 65 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3701,183 +3719,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Санаторий "Уба" Управления координации занятости и социальных программ Восточно-Казахстанской области", улица Центральная, 65 (по согласованию)</w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Выдрихинский комплекс "Общеобразовательная средняя школа-детский сад имени А.С. Иванова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области, улица А.С. Иванова, 2 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Выдрихинский комплекс "Общеобразовательная средняя школа – детский сад имени А.С. Иванова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области, улица А.С. Иванова, 2 (по согласованию)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зевакинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Зевакинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Зевакино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Халықтық, 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3910,242 +3951,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Зевакино</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Халықтық, 61</w:t>
+село Убинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Школьная, 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Школьная, 22</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменевский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Каменевский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Коневка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию товарищества с ограниченной ответственностью "Коневское", улица Молодежная, 2 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4178,87 +4219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Коневка</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию товарищества с ограниченной ответственностью "Коневское", улица Молодежная, 2 (по согласованию)</w:t>
+село Рассыпное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области, улица Школьная, 9 (по согласованию) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4291,242 +4332,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Рассыпное</w:t>
-[...35 lines deleted...]
-Информационный стенд, расположенный по улице Казахстанская, 3</w:t>
+село Рулиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Центральная, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию коммунального государственного казенного предприятия "Дом культуры акимата Шемонаихинского района", улица Центральная, 63</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Октябрьский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Луговое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию КГУ "Октябрьская основная средняя школа" отдела образования Шемонаихинского района управления образования Восточно-Казахстанской области", улица Школьная, 3 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4559,396 +4600,301 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Луговое</w:t>
-[...35 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию отделения № 2 коммандитного товарищества "Хамзин С. и Компания", улица Школьная, 1а (по согласованию)</w:t>
+село Октябрьское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию дома культуры коммандитного товарищества "Хамзин С. и Компания", улица В. Зубко, 2 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Информационный стенд на территории, прилегающей к зданию дома культуры коммандитного товарищества "Хамзин С. и Компания", улица В. Зубко, 2 (по согласованию)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Разинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красная Шемонаиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационный стенд на территории, прилегающей к зданию коммунального государственного учреждения "Основная средняя школа имени Ыбырая Алтынсарина" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области", улица Новосельская, 12 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
-            </w:r>
-[...111 lines deleted...]
-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5052,55 +4998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5426,31 +5372,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>