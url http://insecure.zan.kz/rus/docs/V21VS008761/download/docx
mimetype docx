--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f06fb9b" w14:textId="f06fb9b">
+    <w:p w14:paraId="1ae0b92" w14:textId="1ae0b92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,173 +788,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к решению </w:t>
+              <w:t xml:space="preserve">Приложение к решению акима </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">акима Шемонаихинского района </w:t>
+              <w:t xml:space="preserve">Шемонаихинского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "30" апреля 2025 года № 4</w:t>
+              <w:t>от "30" апреля 2021 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы избирательных участков по Шемонаихинскому району</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции решения акима Шемонаихинского района Восточно-Казахстанской области от 27.08.2025 </w:t>
+      Сноска. Приложение в редакции решения акима Шемонаихинского района Восточно-Казахстанской области от 02.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1082 (закрытый)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Половинка, улица Достық, 8, республиканское государственное учреждение "Воинская часть № 5511" Национальной гвардии Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Половинка, улица Достық, 8, республиканское государственное учреждение "Воинская часть № 5511" Национальной гвардии Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: Республиканское государственное учреждение "Воинская часть № 5511" Национальной гвардии Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
@@ -967,130 +967,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1083</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: город Шемонаиха, улица Путейская, 16/1, коммунальное государственное учреждение "Общеобразовательная средняя школа № 4 имени Шакарима" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: город Шемонаиха, улица Путейская, 16/1, коммунальное государственное учреждение "Общеобразовательная средняя школа № 4 имени Шакарима" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Абая, дома 1, 2, 3, 4, 5, 6, 8, 8а, 9, 10, 11, 12, 13, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 48, 49, 50, 51, 53, 55, 57; улица Автомобильная, дома 1, 1а, 1б, 3, 5, 5а, 6, 7, 8, 9; улица Бабушкина, дома 3, 4, 5, 6, 7, 8, 10; улица Баумана, дома 3, 4, 5, 6, 7, 8, 10; улица Вокзальная, дома 1, 2, 3, 4, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 16, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88, 89, 89а, 90, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 111, 112, 113, 114, 116, 118, 119, 120, 121, 122, 124, 126, 127, 128, 130, 132, 134; улица Гребенщикова, дома 9, 12, 14, 14а, 17; улица Гоголя, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Міржақып Дулатұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24; улица Джамбула, дома 3, 4, 5, 8, 10, 12; переулок Железнодорожный, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Заводская, дома 2, 4, 6, 8, 8/1; улица Загородная, дома 1, 1а, 2, 3, 4, 4а, 5, 7, 9; улица Западная, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57; улица Заслонова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 24, 26; улица 2-ая Западная, дома 4, 6, 7, 8, 9, 10, 12; улица Калинина, дома 1а, 2а, 2б, 2в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 20, 22, 23, 24, 25, 27, 27а, 29, 29а, 29б, 35, 37, 39, 41; улица Лазо, дома 1, 1а, 1б, 1в, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35; улица Лермонтова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 42, 44, 46, 48, 50, 52; улица 2-ая Лермонтова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Нахимова, дома 1, 2, 3, 4, 5, 6, 8, 9, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 48, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70; улица Панфилова, дома 1, 2, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 47, 49, 51а, 53, 55, 57, 59, 61, 63, 65, 67; улица Первомайская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36; улица Путейская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67; улица Совхозная, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30; улица Станционная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68; улица Строительная, дома 1, 2, 2а, 2в, 4, 5, 6, 7, 9, 11, 13, 15, 23, 25, 27, 29, 28, 31, 33; улица имени Серікқазы Бекбосынова, дома 2, 2а, 4, 6, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44; улица Тимирязева, дома 1, 2, 3, 4, 5, 6, 7, 9, 10, 13; переулок Мұхтар Әуэзов, дома 2а, 2б, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 14, 16, 18; улица Ахмет Байтұрсынұлы, дома 1, 2, 2а, 3, 4, 4а, 5, 5а, 6, 8, 10, 12, 14, 16, 18, 20, 20а, 22, 24, 26; улица Убинская, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81; улица Шапағат, дома 2, 2а, 4, 6, 8, 10, 12; улица Юбилейная, дома 1, 1а, 1в, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица 2-ая Западная, дома 4, 6, 7, 8, 9, 10, 12; улица 2-ая Лермонтова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Абая, дома 1, 2, 3, 4, 5, 6, 8, 8а, 9, 10, 11, 12, 13, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 48, 49, 50, 51, 53, 55, 57; улица Автомобильная, дома 1, 1а, 1б, 3, 5, 5а, 6, 7, 8, 9; улица Ахмет Байтұрсынұлы, дома 1, 2, 2а, 3, 4, 4а, 5, 5а, 6, 8, 10, 12, 14, 16, 18, 20, 20а, 22, 24, 26; улица Бабушкина, дома 3, 4, 5, 6, 7, 8, 10; улица Баумана, дома 3, 4, 5, 6, 7, 8, 10; улица Вокзальная, дома 1, 2, 3, 4, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 16, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88, 89, 89а, 90, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 111, 112, 113, 114, 116, 118, 119, 120, 121, 122, 124, 126, 127, 128, 130, 132, 134; улица Гребенщикова, дома 9, 12, 14, 14а, 17; улица Гоголя, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Міржақып Дулатұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24; улица Джамбула, дома 3, 4, 5, 8, 10, 12; переулок Железнодорожный, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Заводская, дома 2, 4, 6, 8, 8/1; улица Загородная, дома 1, 1а, 2, 3, 4, 4а, 5, 7, 9; улица Западная, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57; улица Заслонова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 24, 26; улица Калинина, дома 1а, 2а, 2б, 2в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 20, 22, 23, 24, 25, 27, 27а, 29, 29а, 29б, 35, 37, 39, 41; улица Лазо, дома 1, 1а, 1б, 1в, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35; улица Лермонтова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 42, 44, 46, 48, 50, 52; переулок Мұхтар Әуэзов, дома 2а, 2б, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 14, 16, 18; улица Нахимова, дома 1, 2, 3, 4, 5, 6, 8, 9, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 48, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70; улица Панфилова, дома 1, 2, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 47, 49, 51а, 53, 55, 57, 59, 61, 63, 65, 67; улица Первомайская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36; улица Путейская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67; улица Совхозная, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30; улица Станционная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68; улица Строительная, дома 1, 2, 2а, 2в, 4, 5, 6, 7, 9, 11, 13, 15, 23, 25, 27, 29, 28, 31, 33; улица имени Серікқазы Бекбосынова, дома 2, 2а, 4, 6, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44; улица Тимирязева, дома 1, 2, 3, 4, 5, 6, 7, 9, 10, 13; улица Убинская, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81; улица Шапағат, дома 2, 2а, 4, 6, 8, 10, 12; улица Юбилейная, дома 1, 1а, 1в, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1086</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: город Шемонаиха, улица имени Александра Капорина, 44, коммунальное государственное учреждение "Общеобразовательная средняя школа-гимназия № 1 имени Н.А. Островского" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: город Шемонаиха, улица имени Александра Капорина, 44, коммунальное государственное учреждение "Общеобразовательная средняя школа-гимназия № 1 имени Н.А. Островского" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Алматинская, дома 3, 4, 5, 6, 9, 10, 16; переулок Алмазный, дом 4; улица Болашақ, дома 3, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96а, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 116, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 133, 135, 159, 161, 163; улица Бажова, дома 2, 4; улица Белинского, дома 3, 4, 5, 7, 11, 13, 15; улица Бастау, дома 39, 41, 43, 44, 45, 46, 47, 53, 55; улица Вербицкого, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 70, 72, 74, 80, 82; улица Вишневая, дома 1, 21; улица Вокзальная, дома 129, 131, 133, 135, 135а, 136, 137, 137а, 137/8, 138, 140, 141а, 142, 144, 145, 146, 147, 148, 150, 151, 152, 154, 155, 156, 157, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 180, 184, 185, 191, 193, 195; переулок Встречный, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; улица Горького, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26; улица Гайдара, дома 1, 3, 4, 5, 6, 7, 8; улица Герцена, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 23, 25, 27; улица Геологическая, дома 18, 19, 20, 21, 22, 23; переулок Горный, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; переулок Гранитный, дома 4, 5, 6, 7, 8; переулок Дорожный, дома 1, 3, 4, 5, 6, 9, 11, 12, 13, 14, 15, 16, 18, 20; улица Дачная, дома 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Деповская, дома 1, 3, 4, 5, 6, 7, 9, 11; улица Декабристов, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36, 38, 40, 42, 44, 46; улица Заречная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26; переулок Зеленый дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 19, 21, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 38, 39, 40, 41, 42; улица Иртышская, дома 5, 7, 9, 11, 14, 16, 17, 18, 20; улица Казахстанская, дома 1, 1а, 1б, 1в, 1г, 1д, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 36, 38, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 59, 60, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96; улица имени Александра Капорина, дома 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 19, 21, 22, 23, 25, 27, 30, 32, 34, 34/а, 47, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 92, 96, 98, 100, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 123а, 125; переулок Кирпичный, дома 1, 2, 3, 4, 5, 6, 6а, 6б, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 15а, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 27/1, 28, 29, 29а, 29б, 33, 35, 37; улица Мерей, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 17, 19, 20, 21, 22, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; улица Мичурина, дома 3, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22; улица Некрасова, дома 16, 22; улица Набережная, дома 1, 2, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 54, 56, 58; улица Низкое Местечко, дома 3, 5, 7, 9, 11, 13, 15; улица Новая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16; улица Новосельская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; улица Өркен, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; улица Павлова, дома 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; переулок Партизанский, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Разина, дома 3, 4, 5, 6, 7, 8, 10, 12, 14; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; улица Репина, дома 1, 2, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 20, 22; улица Әлия Молдағұлова, дома 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 57, 59; улица Сопочная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 32, 34; улица Солнечная, дома 1, 2, 2а, 2б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/а, 14/б, 16, 18, 20, 22; улица Теректі, дома 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41; улица Сәкен Сейфуллин, дома 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46; улица Целинная, дома 1, 3, 4, 5, 6, 7, 8, 9, 11; улица Чкалова, дома 1, 2, 3, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 49/А, 50, 51, 52, 53, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106, 108, 110, 112, 114, 118, 120, 122, 126, 128, 130, 132, 140; улица Л. Чайкиной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Шевченко, дома 1, 2, 3, 5, 7, 9, 11, 13; улица Школьная, дома 1, 2, 2а, 4, 5, 7, 9, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41а; улица Щорса, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20; улица Экспедиционная, дома 1, 3, 5.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Әлия Молдағұлова, дома 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 57, 59; улица Алматинская, дома 3, 4, 5, 6, 9, 10, 16; переулок Алмазный, дом 4; улица Болашақ, дома 3, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96а, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 116, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 133, 135, 159, 161, 163; улица Бажова, дома 2, 4; улица Бастау, дома 39, 41, 43, 44, 45, 46, 47, 53, 55; улица Белинского, дома 3, 4, 5, 7, 11, 13, 15; улица Вербицкого, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 70, 72, 74, 80, 82; улица Вишневая, дома 1, 21; улица Вокзальная, дома 129, 131, 133, 135, 135а, 136, 137, 137а, 137/8, 138, 140, 141а, 142, 144, 145, 146, 147, 148, 150, 151, 152, 154, 155, 156, 157, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 180, 184, 185, 191, 193, 195; переулок Встречный, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; улица Горького, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26; улица Гайдара, дома 1, 3, 4, 5, 6, 7, 8; улица Герцена, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 23, 25, 27; улица Геологическая, дома 18, 19, 20, 21, 22, 23; переулок Горный, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; переулок Гранитный, дома 4, 5, 6, 7, 8; переулок Дорожный, дома 1, 3, 4, 5, 6, 9, 11, 12, 13, 14, 15, 16, 18, 20; улица Дачная, дома 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Деповская, дома 1, 3, 4, 5, 6, 7, 9, 11; улица Декабристов, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36, 38, 40, 42, 44, 46; улица Заречная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26; переулок Зеленый дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 19, 21, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 38, 39, 40, 41, 42; улица Иртышская, дома 5, 7, 9, 11, 14, 16, 17, 18, 20; улица Казахстанская, дома 1, 1а, 1б, 1в, 1г, 1д, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 36, 38, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 59, 60, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96; улица имени Александра Капорина, дома 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 19, 21, 22, 23, 25, 27, 30, 32, 34, 34/а, 47, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 92, 96, 98, 100, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 123а, 125; переулок Кирпичный, дома 1, 2, 3, 4, 5, 6, 6а, 6б, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 15а, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 27/1, 28, 29, 29а, 29б, 33, 35, 37; улица Мерей, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 17, 19, 20, 21, 22, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; улица Мичурина, дома 3, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22; улица Некрасова, дома 16, 22; улица Набережная, дома 1, 2, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 54, 56, 58; улица Низкое Местечко, дома 3, 5, 7, 9, 11, 13, 15; улица Новая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16; улица Новосельская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; улица Өркен, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; улица Павлова, дома 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; переулок Партизанский, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Разина, дома 3, 4, 5, 6, 7, 8, 10, 12, 14; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; улица Репина, дома 1, 2, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 20, 22; улица Сәкен Сейфуллин, дома 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46; улица Сопочная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 32, 34; улица Солнечная, дома 1, 2, 2а, 2б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/а, 14/б, 16, 18, 20, 22; улица Теректі, дома 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41; улица Целинная, дома 1, 3, 4, 5, 6, 7, 8, 9, 11; улица Чкалова, дома 1, 2, 3, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 49/А, 50, 51, 52, 53, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106, 108, 110, 112, 114, 118, 120, 122, 126, 128, 130, 132, 140; улица Л. Чайкиной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Шевченко, дома 1, 2, 3, 5, 7, 9, 11, 13; улица Школьная, дома 1, 2, 2а, 4, 5, 7, 9, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41а; улица Щорса, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20; улица Экспедиционная, дома 1, 3, 5; улица Яблоневая, дом 10. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1088</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1103,110 +1103,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Астафьева, 36, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Астафьева, дома 2, 3, 4, 6, 7, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29, 31, 33, 34, 40, 41, 42, 44, 46, 48, 49, 49а, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 80, 81, 82, 87, 88, 89, 90, 91, 92, 93, 95, 96, 98, 100, 102, 104, 106, 107, 108, 109, 110, 111, 112, 113, 114, 114/а, 116, 118, 120; улица Алтайская, дома 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109; улица Бастау, дома 1, 6, 8, 13, 14, 16, 18, 19, 20, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38; улица Бажова, дома 1, 3, 5, 10, 11, 16, 17, 19, 22, 24, 26, 28; улица Вокзальная, дома 201, 215, 217, 219, 221, 223, 223а, 227, 231, 231а, 233, 235, 237, 243; улица 8 Марта, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18; улица Горького, дома 21, 23, 25, 29, 30, 32, 36, 37, 38, 39, 40, 41, 42, 47, 48, 49, 50, 52, 55, 57, 58; улица Геологическая, дома 7, 8, 8а, 9, 10, 10а, 11, 12, 13, 15, 17; переулок Глухой, дома 3, 4, 5, 6, 8; переулок Заливной, дома 1, 2, 3, 4, 5; улица имени Анатолия Иванова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 32, 35, 36, 38, 39а, 40, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 59, 60, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 114а, 115, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 146, 153, 155, 169; улица Ыбырай Алтынсарин, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40; улица Креппа, дома 3, 4, 5, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23; улица Коммунальная, дома 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; улица Красина, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18; улица Крылова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94; улица Бауыржан Момышұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 21, 21/Б, 26, 27, 29, 30, 30а, 31, 32, 35, 36, 36/а, 37, 39, 48, 49, 50, 51, 52, 53; переулок Мирный, дома 3, 4, 5, 6, 7, 8, 9; улица Некрасова, дома 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Набережная, дома 63, 65, 69, 71, 73, 75, 77, 79, 81; переулок Паромный, дома 2, 4, 5, 7, 8, 10, 11, 12, 14, 16; улица Повстанческая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 31, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 54, 55, 56, 57, 58, 60, 62, 63, 63а, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 77, 78, 79, 80, 81, 81/а, 82, 83, 84, 85, 86, 88, 90, 91, 92, 94, 95, 96, 98, 100, 102, 103, 104, 105, 106, 107, 108, 110, 112, 113, 114, 114а, 115, 116, 117, 118, 120, 124, 126, 134, 136, 138, 144; улица Подгорная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57; переулок Речной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11; переулок Спортивный, дома 2, 3, 4, 5, 6, 7, 8, 13, 16; улица Әлия Молдағұлова, дома 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21; улица Суворова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23; улица Усвайского, дома 2, 3, 3а, 3/1, 6, 12, 13, 14, 15, 16, 17, 18, 38, 40, 42, 44, 46, 112; переулок Узкий, дом 2; улица Сәкен Сейфуллин, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Халықтық, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 28, 29, 30, 32, 34, 36, 38, 38а, 38б, 40, 40а, 40б, 42, 44, 45, 46, 48, 50, 52, 54, 54а, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; улица Чехова, дома 3, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Чкалова, дома 55, 57, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 148, 154, 156; улица Якутская, дома 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Астафьева, дома 2, 3, 4, 6, 7, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29, 31, 33, 34, 40, 41, 42, 44, 46, 48, 49, 49а, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 80, 81, 82, 87, 88, 89, 90, 91, 92, 93, 95, 96, 98, 100, 102, 104, 106, 107, 108, 109, 110, 111, 112, 113, 114, 114/а, 116, 118, 120; улица Алтайская, дома 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109; улица Бажова, дома 1, 3, 5, 10, 11, 16, 17, 19, 22, 24, 26, 28; улица Бастау, дома 1, 6, 8, 13, 14, 16, 18, 19, 20, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38; улица Вокзальная, дома 201, 215, 217, 219, 221, 223, 223а, 227, 231, 231а, 233, 235, 237, 243; улица 8 Марта, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18; улица Горького, дома 21, 23, 25, 29, 30, 32, 36, 37, 38, 39, 40, 41, 42, 47, 48, 49, 50, 52, 55, 57, 58; улица Геологическая, дома 7, 8, 8а, 9, 10, 10а, 11, 12, 13, 15, 17; переулок Глухой, дома 3, 4, 5, 6, 8; переулок Заливной, дома 1, 2, 3, 4, 5; улица имени Анатолия Иванова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 32, 35, 36, 38, 39а, 40, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 59, 60, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 114а, 115, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 146, 153, 155, 169; улица Ыбырай Алтынсарин, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40; улица Креппа, дома 3, 4, 5, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23; улица Коммунальная, дома 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; улица Красина, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18; улица Крылова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94; улица Бауыржан Момышұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 21, 21/Б, 26, 27, 29, 30, 30а, 31, 32, 35, 36, 36/а, 37, 39, 48, 49, 50, 51, 52, 53; переулок Мирный, дома 3, 4, 5, 6, 7, 8, 9; улица Некрасова, дома 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Набережная, дома 63, 65, 69, 71, 73, 75, 77, 79, 81; переулок Паромный, дома 2, 4, 5, 7, 8, 10, 11, 12, 14, 16; улица Повстанческая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 31, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 54, 55, 56, 57, 58, 60, 62, 63, 63а, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 77, 78, 79, 80, 81, 81/а, 82, 83, 84, 85, 86, 88, 90, 91, 92, 94, 95, 96, 98, 100, 102, 103, 104, 105, 106, 107, 108, 110, 112, 113, 114, 114а, 115, 116, 117, 118, 120, 124, 126, 134, 136, 138, 144; улица Подгорная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57; переулок Речной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11; переулок Спортивный, дома 2, 3, 4, 5, 6, 7, 8, 13, 16; улица Әлия Молдағұлова, дома 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21; улица Суворова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23; улица Усвайского, дома 2, 3, 3а, 3/1, 6, 12, 13, 14, 15, 16, 17, 18, 38, 40, 42, 44, 46, 112; переулок Узкий, дом 2; улица Сәкен Сейфуллин, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Халықтық, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 28, 29, 30, 32, 34, 36, 38, 38а, 38б, 40, 40а, 40б, 42, 44, 45, 46, 48, 50, 52, 54, 54а, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; улица Чехова, дома 3, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Чкалова, дома 55, 57, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 148, 154, 156; улица Якутская, дома 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1090</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: город Шемонаиха, улица Молодежная, 19, государственное учреждение "Отдел занятости и социальных программ Шемонаихинского района".</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: город Шемонаиха, улица Молодежная, 19, государственное учреждение "Отдел занятости и социальных программ Шемонаихинского района". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: переулок Березовский, дома 1, 4, 5, 6, 7, 8, 9, 10, 11, 14, 15, 19, 20, 21, 22, 23, 24, 25, 27, 29; переулок Береговой, дома 5, 6, 7, 8, 9, 10, 12; улица Вокзальная, дома 188, 190, 192, 194, 200, 202, 206, 210, 213, 214, 225, 239, 247; переулок Восточный, дома 1, 2, 3, 4, 6, 7, 8, 9, 11, 14, 16, 18, 20, 22, 22а, 22/б, 22в, 22е, 24, 26, 26/1; улица Горького, дома 17а, 59, 61, 62, 63, 64, 65, 66, 68, 69, 70, 72, 75, 77, 78, 79, 80, 81, 82, 83, 85, 88, 90, 91, 93, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 122, 124; улица Достоевского, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64; улица Дружбы, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 18а, 18б, 19, 20, 21, 22; улица Интернациональная, дома 4/А, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Коммунаров, дома 3, 5, 7; улица Луговая, дома 6, 12, 14, 15, 17, 18, 20, 22, 24, 26, 28, 32, 34, 36, 38; микрорайон № 4, дома 4, 10, 12; улица Бауыржан Момышұлы, дома 54, 55, 56, 58, 61, 63, 65, 67, 69, 71; улица Матросова, дома 2, 3, 8, 9, 10, 11, 13; улица Молодежная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 24, 26, 28, 30, 32; улица Набережная, дома 85, 87, 89, 91, 95, 97, 99, 101, 103, 105, 107, 111, 113, 116, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139а, 139б, 141, 141а, 143; переулок Острый, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18; переулок Трудовой, дома 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19; переулок Угловой, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23; улица Украинская, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; улица Ушанова, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 20, 22, 24, 26, 28, 30, 31, 34, 36, 37, 39, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 90; улица Чкалова, дома 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 115, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 160, 161, 162, 163, 163а, 164, 165, 165/а, 166, 168, 170, 172, 174, 176, 178, 180, 182, 186, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 220а, 222, 224, 226, 228, 230, 232, 234, 234а, 236, 236а, 240, 242; переулок С. Чекалина, дома 1, 2, 3, 4, 5, 6, 7, 9.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: переулок Березовский, дома 1, 4, 5, 6, 7, 8, 9, 10, 11, 14, 15, 19, 20, 21, 22, 23, 24, 25, 27, 29; переулок Береговой, дома 5, 6, 7, 8, 9, 10, 12; улица Вокзальная, дома 188, 190, 192, 194, 200, 202, 206, 210, 213, 214, 225, 239, 247; переулок Восточный, дома 1, 2, 3, 4, 6, 7, 8, 9, 11, 14, 16, 18, 20, 22, 22а, 22/б, 22в, 22е, 24, 26, 26/1; улица Горького, дома 17а, 59, 61, 62, 63, 64, 65, 66, 68, 69, 70, 72, 75, 77, 78, 79, 80, 81, 82, 83, 85, 88, 90, 91, 93, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 122, 124; улица Достоевского, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64; улица Дружбы, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 18а, 18б, 19, 20, 21, 22; улица Интернациональная, дома 4/А, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Коммунаров, дома 3, 5, 7; улица Луговая, дома 6, 12, 14, 15, 17, 18, 20, 22, 24, 26, 28, 32, 34, 36, 38; микрорайон № 4, дома 4, 10, 12; улица Бауыржан Момышұлы, дома 54, 55, 56, 58, 61, 63, 65, 67, 69, 71; улица Матросова, дома 2, 3, 8, 9, 10, 11, 13; улица Молодежная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 24, 26, 28, 30, 32; улица Набережная, дома 85, 87, 89, 91, 95, 97, 99, 101, 103, 105, 107, 111, 113, 116, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139а, 139б, 141, 141а, 143; переулок Острый, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18; переулок Трудовой, дома 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19; переулок Угловой, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23; улица Украинская, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; улица Ушанова, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 20, 22, 24, 26, 28, 30, 31, 34, 36, 37, 39, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 90; улица Чкалова, дома 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 115, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 160, 161, 162, 163, 163а, 164, 165, 165/а, 166, 168, 170, 172, 174, 176, 178, 180, 182, 186, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 220а, 222, 224, 226, 228, 230, 232, 234, 234а, 236, 236а, 240, 242; переулок С. Чекалина, дома 1, 2, 3, 4, 5, 6, 7, 9. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1091</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1220,51 +1220,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Аврора, 2, коммунальное государственное учреждение "Комплекс "Общеобразовательная средняя школа-ясли-детский сад № 5 имени Ахмета Байтурсынова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: улица Аврора, дома 1, 5, 7, 9, 10, 13, 19, 21/1; улица Астана, дома 2, 4, 5, 6, 8, 10, 12, 37, 45, 47; улица Гагарина, дома 2, 4, 6, 8, 12, 16, 18, 20, 21, 23; улица Грейдерная, дома 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 18, 20; улица Достоевского, дома 65, 66, 66б, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 135а, 137; улица Дружбы, дома 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Жукова, дома 16, 40, 42, 42а, 44, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 58, 59, 60, 61, 62, 63, 65, 66, 68, 69, 71, 73, 75, 76, 77, 80, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105; улица Интернациональная, дома 35, 36, 37, 38, 39, 40, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 60, 62, 66, 66/1; улица Ломоносова, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59а, 60, 61, 62, 63, 64, 64а, 65, 67, 69, 71, 73, 74, 75, 77, 79; улица Металлургов, дома 2, 5, 7, 9, 10, 10/1, 10/2, 10а, 11, 12, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 44, 45, 46, 48; микрорайон № 3, дома 15, 17, 30; улица Наурыз, дома 9,19; улица Новаторов, дома 3, 5, 6, 7, 7а, 8, 11, 13, 14, 15, 16, 17, 19, 20, 22, 24, 27, 28, 29, 31, 32, 33, 34, 35, 37, 38; улица Островского, дома 3, 4, 5, 7, 9, 11а, 15, 17, 17а, 17/1, 19; улица Победы, дома 3, 5, 7, 8, 9, 11, 12; улица Полевая, дома 2, 3, 4, 5, 6, 8, 9, 11, 13, 16, 18, 18а, 19, 20, 21, 24, 25, 26, 27, 29, 30, 31, 32, 34, 36; улица Пушкина, дома 2/В, 5, 7, 9, 10, 11, 12, 14, 16, 18, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33, 35, 37, 38, 43, 45, 47; улица Родниковая, дома 1, 2, 2а, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26; улица Рокоссовского, дома 3, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 17, 19, 22, 24, 26, 27, 28, 30, 32, 42, 56; переулок Степной, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 9, 11; переулок Свободный, дома 2, 4, 6, 8, 10; улица Севастопольская, дома 5, 7, 9, 20, 22; улица Украинская, дома 63, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 106, 108; улица Цветочная, дома 1, 4, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19; улица Шаңырақ, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 31, 36.</w:t>
+      Границы избирательного участка: улица Аврора, дома 1, 5, 7, 9, 10, 13, 19, 21/1; улица Астана, дома 2, 4, 5, 6, 8, 10, 12, 37, 45, 47; улица Байтерек, дома 2, 2/1, 4, 4/1, 6, 6/1, 8, 8/1, 10, 10/1, 11, 12, 12/1, 14, 14/1, 16, 16/1, 18, 18/1, 20, 20/1, 22, 22/1; улица Гагарина, дома 2, 4, 6, 8, 12, 16, 18, 20, 21, 23; улица Грейдерная, дома 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 18, 20; улица Достоевского, дома 65, 66, 66б, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 135а, 137; улица Дружбы, дома 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Жукова, дома 16, 40, 42, 42а, 44, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 58, 59, 60, 61, 62, 63, 65, 66, 68, 69, 71, 73, 75, 76, 77, 80, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105; улица Интернациональная, дома 35, 36, 37, 37/2, 38, 39, 40, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 60, 62, 66, 66/1; улица Ломоносова, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59а, 60, 61, 62, 63, 64, 64а, 65, 67, 69, 71, 73, 74, 75, 77, 79; улица Металлургов, дома 2, 5, 7, 9, 10, 10/1, 10/2, 10а, 11, 12, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 44, 45, 46, 48; микрорайон № 3, дома 15, 17, 30; улица Наурыз, дома 9, 19; улица Новаторов, дома 3, 5, 6, 7, 7а, 8, 11, 13, 14, 15, 16, 17, 19, 20, 22, 24, 27, 28, 29, 31, 32, 33, 34, 35, 37, 38; улица Островского, дома 3, 4, 5, 7, 9, 11а, 15, 17, 17а, 17/1, 19; улица Победы, дома 2/1, 3, 5, 7, 8, 9, 11, 12; улица Полевая, дома 2, 3, 4, 5, 6, 8, 9, 11, 13, 16, 18, 18а, 19, 20, 21, 24, 25, 26, 27, 29, 30, 31, 32, 34, 36; улица Пушкина, дома 2/В, 5, 7, 9, 10, 11, 12, 14, 16, 18, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33, 35, 37, 38, 43, 45, 47; улица Родниковая, дома 1, 2, 2а, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26; улица Рокоссовского, дома 3, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 17, 19, 22, 24, 26, 27, 28, 30, 32, 42, 56; переулок Степной, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 9, 11; переулок Свободный, дома 2, 4, 6, 8, 10; улица Севастопольская, дома 5, 7, 9, 20, 22; улица Украинская, дома 63, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 106, 108; улица Цветочная, дома 1, 4, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19; улица Шаңырақ, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 31, 36.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1093</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1315,52 +1315,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1095</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: поселок Первомайский, улица Металлургов, 5, коммунальное государственное учреждение "Первомайский комплекс "Общеобразовательная средняя школа-детский сад имени Д.М. Карбышева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: поселок Первомайский, улица Металлургов, 5, коммунальное государственное учреждение "Первомайский комплекс "Общеобразовательная средняя школа-детский сад имени Д.М. Карбышева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: поселок Первомайский.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
@@ -1489,130 +1489,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1101</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 1, коммунальное государственное казенное предприятие "Клуб "Горняк" аппарата акима поселка Усть-Таловка Шемонаихинского района Восточно-Казахстанской области".</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 1, коммунальное государственное казенное предприятие "Клуб "Горняк" аппарата акима поселка Усть-Таловка Шемонаихинского района Восточно-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Вокзальная, дома 1, 1а, 1б, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 20а, 21, 21а, 23, 23а, 25, 25а, 25б, 27, 27а, 29, 29а, 31; улица Астафьева, дома 1, 2, 3, 4, 4а, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 15/1, 16/1, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44а, 44д, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58а, 59, 60, 60а, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 104; переулок Мирный, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9; переулок Музыкальный, дома 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 12б, 13, 13а, 14, 15, 15а, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Гагарина, дома 1, 2, 2а, 3, 4, 4а, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 39а, 40, 41, 42, 43, 45, 45а, 46, 46а, 47, 47а, 48, 48а, 50, 51, 51а, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 73, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 101, 103, 105, 107; улица Первомайская, дома 1, 2, 2а, 2б, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 14, 14а, 16, 18, 20, 20а, 22, 24, 26, 26а; улица Комарова, дома 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 9, 11, 13, 15, 17, 19, 29; улица Степная, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 44а; улица Целинная, дома 1, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 24а, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45; улица Полевая, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; улица Новаторов, дома 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Набережная, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 33а, 34, 34б, 35, 35а, 36, 36а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61 62, 62а, 64; улица Школьная, дома 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 52, 53, 53а, 53б, 54, 55, 56, 57, 58, 59; улица Ч. Валиханова, дома 2, 2а, 3, 4, 4а, 5, 6, 7, 8а, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43; улица Гребенщикова, дома 1-12, 13, 14, 15, 16, 17, 19, 21, 22; село Заречное.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Астафьева, дома 1, 2, 3, 4, 4а, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 15/1, 16/1, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44а, 44д, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58а, 59, 60, 60а, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 104; улица Вокзальная, дома 1, 1а, 1б, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 20а, 21, 21а, 23, 23а, 25, 25а, 25б, 27, 27а, 29, 29а, 31; улица Гагарина, дома 1, 2, 2а, 3, 4, 4а, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 39а, 40, 41, 42, 43, 45, 45а, 46, 46а, 47, 47а, 48, 48а, 50, 51, 51а, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 73, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 101, 103, 105, 107; улица Гребенщикова, дома 1-12, 13, 14, 15, 16, 17, 19, 21, 22; улица Комарова, дома 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 9, 11, 13, 15, 17, 19, 29; переулок Мирный, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9; переулок Музыкальный, дома 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 12б, 13, 13а, 14, 15, 15а, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Набережная, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 33а, 34, 34б, 35, 35а, 36, 36а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61 62, 62а, 64; улица Новаторов, дома 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Первомайская, дома 1, 2, 2а, 2б, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 14, 14а, 16, 18, 20, 20а, 22, 24, 26, 26а; улица Полевая, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; улица Степная, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 44а; улица Целинная, дома 1, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 24а, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45; улица Ч. Валиханова, дома 2, 2а, 3, 4, 4а, 5, 6, 7, 8а, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43; улица Школьная, дома 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 52, 53, 53а, 53б, 54, 55, 56, 57, 58, 59. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1102</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 3, коммунальное государственное учреждение "Общеобразовательная средняя школа имени И.М. Астафьева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 3, коммунальное государственное учреждение "Общеобразовательная средняя школа имени И.М. Астафьева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Абай, дома 1, 2, 3, 4, 5, 6, 6а, 8, 8а, 9, 10а, 11, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38; улица Василий Шаламов, дома 1, 3, 3а, 4а, 5, 7, 9, 11, 12, 13, 15, 16, 17, 19, 21, 21а; улица Путейская, дома 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 6, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 29, 32, 36а; улица 19-я Подстанция, дома 1, 2, 3, 6, 8; улица Заводская, дома 1, 1а, 1б, 1в, 1г, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 8а, 9, 10, 10в, 11, 12; улица Мұхтар Әуэзов, дома 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22а, 23, 24; улица Шахтерская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11а, 12, 14, 14а, 15, 17; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21а.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица 19-я Подстанция, дома 1, 2, 3, 6, 8; улица Абай, дома 1, 2, 3, 4, 5, 6, 6а, 8, 8а, 9, 10а, 11, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38; улица Василий Шаламов, дома 1, 3, 3а, 4а, 5, 7, 9, 11, 12, 13, 15, 16, 17, 19, 21, 21а; улица Заводская, дома 1, 1а, 1б, 1в, 1г, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 8а, 9, 10, 10в, 11, 12; улица Интернациональная, дома 1, 13, 21; улица Мұхтар Әуэзов, дома 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22а, 23, 24; переулок Орловский, дома 2, 4, 6, 10, 12, 17; улица Путейская, дома 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 6, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 29, 32, 36а; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21а; улица Степная, дома 4, 7, 17, 22; улица Центральная, дома 1а, 2, 4, 10, 14, 20, 24, 27, 41; улица Шахтерская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11а, 12, 14, 14а, 15, 17. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1104</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1625,52 +1625,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Камышинка, улица Дружбы, 2, Дом культуры товарищества с ограниченной ответственностью "Камышинское 2".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: село Камышинка.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Камышинка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1105</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1800,51 +1800,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Волчанка, улица Победы, 10, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: село Березовка, село Волчанка, село Кандыковка, село Крюковка.</w:t>
+      Границы избирательного участка: село Березовка, село Волчанка, село Кандыковка, село Крюковка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1111</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1857,52 +1857,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Большая Речка, улица Школьная, 20, коммунальное государственное учреждение "Большереченская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: село Большая Речка.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Большая Речка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1112</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1973,90 +1973,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Выдриха, улица Центральная, 67, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: село Выдриха, село Межовка.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка:      село Выдриха, село Межовка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1115</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Зевакино, улица Халықтық, 72, коммунальное государственное учреждение "Зевакинский комплекс "Общеобразовательная средняя школа–детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Зевакино, улица Халықтық, 72, коммунальное государственное учреждение "Зевакинский комплекс "Общеобразовательная средняя школа–детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Зевакино.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
@@ -2089,52 +2089,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Убинка, улица Школьная, 22, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: село Новая Убинка, село Убинка.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Новая Убинка, село Убинка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1117</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2147,90 +2147,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Рассыпное, улица Школьная, 9, коммунальное государственное учреждение "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: село Рассыпное.</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Рассыпное. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1118</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Коневка, улица Школьная, 5, коммунальное государственное учреждение "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Коневка, улица Школьная, 5, коммунальное государственное учреждение "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Коневка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
@@ -2243,110 +2243,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1119</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Рулиха, улица Центральная, 63, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Рулиха, улица Центральная, 63, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: село Михайловка, село Рулиха, станция Рулиха.</w:t>
+      Границы избирательного участка: село Михайловка, село Рулиха.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1120</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Октябрьское, улица Школьная, 10, коммунальное государственное учреждение "Октябрьский комплекс "Общеобразовательная средняя школа-детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Октябрьское, улица Школьная, 10, коммунальное государственное учреждение "Октябрьский комплекс "Общеобразовательная средняя школа-детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Октябрьское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
@@ -2417,52 +2417,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1122</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Красная Шемонаиха, улица Новосельская, 12, коммунальное государственное учреждение "Основная средняя школа имени Ыбырая Алтынсарина" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Красная Шемонаиха, улица Новосельская, 12, коммунальное государственное учреждение "Основная средняя школа имени Ыбырая Алтынсарина" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Белый Камень, село Красная Шемонаиха.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
@@ -2475,52 +2475,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1124</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Медведка, улица Центральная, 24а, коммунальное государственное учреждение "Ново-Жизненская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Медведка, улица Центральная, 24а, коммунальное государственное учреждение "Ново-Жизненская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Медведка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
@@ -2591,52 +2591,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1132</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Березовка, улица Южная, 33, медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Березовка, улица Южная, 33, медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Березовка, село Половинка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
@@ -2723,55 +2723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>