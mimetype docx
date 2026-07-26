--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ae0b92" w14:textId="1ae0b92">
+    <w:p w14:paraId="515a9ba" w14:textId="515a9ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -852,1926 +852,1740 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы избирательных участков по Шемонаихинскому району</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение в редакции решения акима Шемонаихинского района Восточно-Казахстанской области от 02.02.2026 </w:t>
+        <w:t>
+      Сноска. Приложение в редакции решения акима Шемонаихинского района Восточно-Казахстанской области от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1082 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр избирательного участка: село Половинка, улица Достық, 8, республиканское государственное учреждение "Воинская часть № 5511" Национальной гвардии Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: Республиканское государственное учреждение "Воинская часть № 5511" Национальной гвардии Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1083</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр избирательного участка: город Шемонаиха, улица Путейская, 16/1, коммунальное государственное учреждение "Общеобразовательная средняя школа № 4 имени Шакарима" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица 2-ая Западная, дома 4, 6, 7, 8, 9, 10, 12; улица 2-ая Лермонтова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Абая, дома 1, 2, 3, 4, 5, 6, 8, 8а, 9, 10, 11, 12, 13, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 48, 49, 50, 51, 53, 55, 57; улица Автомобильная, дома 1, 1а, 1б, 3, 5, 5а, 6, 7, 8, 9; улица Ахмет Байтұрсынұлы, дома 1, 2, 2а, 3, 4, 4а, 5, 5а, 6, 8, 10, 12, 14, 16, 18, 20, 20а, 22, 24, 26; улица Бабушкина, дома 3, 4, 5, 6, 7, 8, 10; улица Баумана, дома 3, 4, 5, 6, 7, 8, 10; улица Вокзальная, дома 1, 2, 3, 4, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88, 89, 89а, 90, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 111, 112, 113, 114, 116, 118, 119, 120, 121, 122, 124, 126, 127, 128, 130, 132, 134; улица Гребенщикова, дома 9, 12, 14, 14а, 17; улица Гоголя, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Міржақып Дулатұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24; улица Джамбула, дома 3, 4, 5, 8, 10, 12; переулок Железнодорожный, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Заводская, дома 2, 4, 6, 8, 8/1; улица Загородная, дома 1, 1а, 2, 3, 4, 4а, 5, 7, 9; улица Западная, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57; улица Заслонова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 24, 26; улица Калинина, дома 1а, 2а, 2б, 2в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 20, 22, 23, 24, 25, 27, 27а, 29, 29а, 29б, 35, 37, 39, 41; улица Лазо, дома 1, 1а, 1б, 1в, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35; улица Лермонтова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 42, 44, 46, 48, 50, 52; переулок Мұхтар Әуэзов, дома 2а, 2б, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 14, 16, 18; улица Нахимова, дома 1, 2, 3, 4, 5, 6, 8, 9, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 48, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70; улица Панфилова, дома 1, 2, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 47, 49, 51а, 53, 55, 57, 59, 61, 63, 65, 67; улица Первомайская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36; улица Путейская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67; улица Совхозная, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30; улица Станционная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68; улица Строительная, дома 1, 2, 2а, 2в, 4, 5, 6, 7, 9, 11, 13, 15, 23, 25, 27, 29, 28, 31, 33; улица имени Серікқазы Бекбосынова, дома 2, 2а, 4, 6, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44; улица Тимирязева, дома 1, 2, 3, 4, 5, 6, 7, 9, 10, 13; улица Убинская, дома 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81; улица Шапағат, дома 2, 2а, 4, 6, 8, 10, 12; улица Юбилейная, дома 1, 1а, 1в, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1086</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Шемонаиха, улица имени Александра Капорина, 44, коммунальное государственное учреждение "Общеобразовательная средняя школа-гимназия № 1 имени Н.А. Островского" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Әлия Молдағұлова, дома 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 57, 59; улица Алматинская, дома 3, 4, 5, 6, 9, 10, 16; переулок Алмазный, дом 4; улица Болашақ, дома 3, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96а, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 116, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 133, 135, 159, 161, 163; улица Бажова, дома 2, 4; улица Бастау, дома 39, 41, 43, 44, 45, 46, 47, 53, 55; улица Белинского, дома 3, 4, 5, 7, 11, 13, 15; улица Вербицкого, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 70, 72, 74, 80, 82; улица Вишневая, дома 1, 21; улица Вокзальная, дома 129, 131, 133, 135, 135а, 136, 137, 137а, 137/8, 138, 140, 141а, 142, 144, 145, 146, 147, 148, 150, 151, 152, 154, 155, 156, 157, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 180, 184, 185, 191, 193, 195; переулок Встречный, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; улица Горького, дома 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26; улица Гайдара, дома 1, 3, 4, 5, 6, 7, 8; улица Герцена, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 23, 25, 27; улица Геологическая, дома 18, 19, 20, 21, 22, 23; переулок Горный, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; переулок Гранитный, дома 4, 5, 6, 7, 8; переулок Дорожный, дома 1, 3, 4, 5, 6, 9, 11, 12, 13, 14, 15, 16, 18, 20; улица Дачная, дома 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Деповская, дома 1, 3, 4, 5, 6, 7, 9, 11; улица Декабристов, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36, 38, 40, 42, 44, 46; улица Заречная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26; переулок Зеленый дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 19, 21, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 38, 39, 40, 41, 42; улица Иртышская, дома 5, 7, 9, 11, 14, 16, 17, 18, 20; улица Казахстанская, дома 1, 1а, 1б, 1в, 1г, 1д, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 36, 38, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 59, 60, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96; улица имени Александра Капорина, дома 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 19, 21, 22, 23, 25, 27, 30, 32, 34, 34/а, 47, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 92, 96, 98, 100, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 123а, 125; переулок Кирпичный, дома 1, 2, 3, 4, 5, 6, 6а, 6б, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 15а, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 27/1, 28, 29, 29а, 29б, 33, 35, 37; улица Мерей, дома 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 17, 19, 20, 21, 22, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; улица Мичурина, дома 3, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22; улица Некрасова, дома 16, 22; улица Набережная, дома 1, 2, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 54, 56, 58; улица Низкое Местечко, дома 3, 5, 7, 9, 11, 13, 15; улица Новая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16; улица Новосельская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; улица Өркен, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; улица Павлова, дома 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; переулок Партизанский, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Разина, дома 3, 4, 5, 6, 7, 8, 10, 12, 14; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; улица Репина, дома 1, 2, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 20, 22; улица Сәкен Сейфуллин, дома 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46; улица Сопочная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 32, 34; улица Солнечная, дома 1, 2, 2а, 2б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/а, 14/б, 16, 18, 20, 22; улица Теректі, дома 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41; улица Целинная, дома 1, 3, 4, 5, 6, 7, 8, 9, 11; улица Чкалова, дома 1, 2, 3, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 49/а, 50, 51, 52, 53, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104а, 106, 108, 110, 112, 114, 118, 120, 122, 126, 128, 130, 132, 140; улица Л. Чайкиной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Шевченко, дома 1, 2, 3, 5, 7, 9, 11, 13; улица Школьная, дома 1, 2, 2а, 4, 5, 7, 9, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41а; улица Щорса, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20; улица Экспедиционная, дома 1, 3, 5; улица Яблоневая, дом 10.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1088</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Астафьева, 36, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Астафьева, дома 2, 3, 4, 6, 7, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29, 31, 33, 34, 40, 41, 42, 44, 46, 48, 49, 49а, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 80, 81, 82, 87, 88, 89, 90, 91, 92, 93, 95, 96, 98, 100, 102, 104, 106, 107, 108, 109, 110, 111, 112, 113, 114, 114/а, 116, 118, 120; улица Алтайская, дома 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109; улица Бауыржан Момышұлы, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 21, 21/б, 26, 27, 29, 30, 30а, 31, 32, 35, 36, 36/а, 37, 39, 48, 49, 50, 51, 52, 53; улица Бажова, дома 1, 3, 5, 10, 11, 16, 17, 19, 22, 24, 26, 28; улица Бастау, дома 1, 6, 8, 13, 14, 16, 18, 19, 20, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38; улица Вокзальная, дома 201, 215, 217, 219, 221, 223, 223а, 227, 231, 231а, 233, 235, 237, 243; улица 8 Марта, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18; улица Горького, дома 21, 23, 25, 29, 30, 32, 36, 37, 38, 39, 40, 41, 42, 47, 48, 49, 50, 52, 55, 57, 58; улица Геологическая, дома 7, 8, 8а, 9, 10, 10а, 11, 12, 13, 15, 17; переулок Глухой, дома 3, 4, 5, 6, 8; переулок Заливной, дома 1, 2, 3, 4, 5; улица имени Анатолия Иванова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 32, 35, 36, 38, 39а, 40, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 59, 60, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 114а, 115, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 146, 153, 155, 169; улица Ыбырай Алтынсарин, дома 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40; улица Креппа, дома 3, 4, 5, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23; улица Коммунальная, дома 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; улица Красина, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18; улица Крылова, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94; переулок Мирный, дома 3, 4, 5, 6, 7, 8, 9; улица Некрасова, дома 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Набережная, дома 63, 65, 69, 71, 73, 75, 77, 79, 81; переулок Паромный, дома 2, 4, 5, 7, 8, 10, 11, 12, 14, 16; улица Повстанческая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 31, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 54, 55, 56, 57, 58, 60, 62, 63, 63а, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 77, 78, 79, 80, 81, 81/а, 82, 83, 84, 85, 86, 88, 90, 91, 92, 94, 95, 96, 98, 100, 102, 103, 104, 105, 106, 107, 108, 110, 112, 113, 114, 114а, 115, 116, 117, 118, 120, 124, 126, 134, 136, 138, 144; улица Подгорная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57; переулок Речной, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11; переулок Спортивный, дома 2, 3, 4, 5, 6, 7, 8, 13, 16; улица Әлия Молдағұлова, дома 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21; улица Суворова, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23; улица Усвайского, дома 2, 3, 3а, 3/1, 6, 12, 13, 14, 15, 16, 17, 18, 38, 40, 42, 44, 46, 112; переулок Узкий, дом 2; улица Сәкен Сейфуллин, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Халықтық, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 28, 29, 30, 32, 34, 36, 38, 38а, 38б, 40, 40а, 40б, 42, 44, 45, 46, 48, 50, 52, 54, 54а, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; улица Чехова, дома 3, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Чкалова, дома 55, 57, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 148, 154, 156; улица Якутская, дома 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1090</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Шемонаиха, улица Молодежная, 19, государственное учреждение "Отдел занятости и социальных программ Шемонаихинского района".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: переулок Березовский, дома 1, 4, 5, 6, 7, 8, 9, 10, 11, 14, 15, 19, 20, 21, 22, 23, 24, 25, 27, 29; переулок Береговой, дома 5, 6, 7, 8, 9, 10, 12; улица Вокзальная, дома 188, 190, 192, 194, 200, 202, 206, 210, 213, 214, 225, 239, 247; переулок Восточный, дома 1, 2, 3, 4, 6, 7, 8, 9, 11, 14, 16, 18, 20, 22, 22а, 22/б, 22в, 22е, 24, 26, 26/1; улица Горького, дома 17а, 59, 61, 62, 63, 64, 65, 66, 68, 69, 70, 72, 75, 77, 78, 79, 80, 81, 82, 83, 85, 88, 90, 91, 93, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 122, 124; улица Достоевского, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 64/2; улица Дружбы, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 18а, 18б, 19, 20, 21, 22; улица Интернациональная, дома 4/а, 5, 6, 7, 9, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Коммунаров, дома 3, 5, 7; улица Луговая, дома 6, 12, 14, 15, 17, 18, 20, 22, 24, 26, 28, 32, 34, 36, 38; микрорайон № 4, дома 4, 10, 12; улица Бауыржан Момышұлы, дома 54, 55, 56, 58, 61, 63, 65, 67, 69, 71; улица Матросова, дома 2, 3, 8, 9, 10, 11, 13; улица Молодежная, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 24, 26, 28, 30, 32; улица Набережная, дома 85, 87, 89, 91, 95, 97, 99, 101, 103, 105, 107, 111, 113, 116, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139а, 139б, 141, 141а, 143; переулок Острый, дома 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18; переулок Трудовой, дома 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19; переулок Угловой, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23; улица Украинская, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; улица Ушанова, дома 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 20, 22, 24, 26, 28, 30, 31, 34, 36, 37, 39, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84, 86, 90; улица Чкалова, дома 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 115, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 160, 161, 162, 163, 163а, 164, 165, 165/а, 166, 168, 170, 172, 174, 176, 178, 180, 182, 186, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 220а, 222, 224, 226, 228, 230, 232, 234, 234а, 236, 236а, 240, 242; переулок С. Чекалина, дома 1, 2, 3, 4, 5, 6, 7, 9.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1091</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Аврора, 2, коммунальное государственное учреждение "Комплекс "Общеобразовательная средняя школа-ясли-детский сад № 5 имени Ахмета Байтурсынова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Аврора, дома 1, 4, 5, 6, 7, 8, 9, 10, 13, 16, 18, 19, 21/1, 26; улица Астана, дома 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 26, 37, 45, 47; улица Байтерек, дома 1, 2, 2/1, 4, 4/1, 6, 6/1, 8, 8/1, 9, 10, 10/1, 11, 12, 12/1, 14, 14/1, 16, 16/1, 18, 18/1, 20, 20/1, 22, 22/1, 23; улица Гагарина, дома 2, 4, 6, 8, 12, 16, 18, 20, 21, 23; улица Грейдерная, дома 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 18, 20; улица Достоевского, дома 65, 66, 66б, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 135а, 137; улица Дружбы, дома 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Жукова, дома 16, 40, 42, 42а, 44, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 58, 59, 60, 61, 62, 63, 65, 66, 68, 69, 71, 73, 75, 76, 77, 80, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105; улица Интернациональная, дома 35, 36, 37, 37/2, 38, 39, 40, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 60, 62, 66, 66/1; улица Ломоносова, дома 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59а, 60, 61, 62, 63, 64, 64а, 65, 67, 69, 71, 73, 74, 75, 77, 79; улица Металлургов, дома 2, 5, 7, 9, 10, 10/1, 10/2, 10а, 11, 12, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 44, 45, 46, 48; микрорайон № 3, дома 15, 17, 30; улица Наурыз, дома 9, 11, 17, 19, 21; улица Новаторов, дома 3, 5, 6, 7, 7а, 8, 11, 13, 14, 15, 16, 17, 19, 20, 22, 24, 27, 28, 29, 31, 32, 33, 34, 35, 37, 38; улица Островского, дома 3, 4, 5, 7, 9, 11а, 15, 17, 17а, 17/1, 19; улица Победы, дома 1, 2/1, 3, 4, 5, 7, 8, 9, 11, 12, 13, 15, 17, 19; улица Полевая, дома 2, 3, 4, 5, 6, 8, 9, 11, 13, 16, 18, 18а, 19, 20, 21, 24, 25, 26, 27, 29, 30, 31, 32, 34, 36; улица Пушкина, дома 2/в, 5, 7, 9, 10, 11, 12, 14, 16, 18, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33, 35, 37, 38, 43, 45, 47; улица Родниковая, дома 1, 2, 2а, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26; улица Рокоссовского, дома 3, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 17, 19, 22, 24, 26, 27, 28, 30, 32, 42, 56; переулок Степной, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 9, 11; переулок Свободный, дома 2, 4, 6, 8, 10; улица Севастопольская, дома 5, 7, 9, 20, 22; улица Украинская, дома 63, 64, 65, 66, 67, 68, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 106, 108; улица Цветочная, дома 1, 4, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19; улица Шаңырақ, дома 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 31, 36.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1093</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Жукова, 4, коммунальное государственное учреждение "Общеобразовательная средняя школа № 3 имени Ю.А. Гагарина" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Гагарина, дом 9, 17, 19; улица Жукова, дома 14, 14а, 20, 21, 22, 41; микрорайон № 1, дом 38, 42; микрорайон № 3, дома 1, 1а, 2, 3, 4, 6, 8, 8/а, 9, 10, 11, 12, 13, 14, 23, 26, 26а, 27, 28, 28а, 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1095</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Первомайский, улица Металлургов, 5, коммунальное государственное учреждение "Первомайский комплекс "Общеобразовательная средняя школа-детский сад имени Д.М. Карбышева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: поселок Первомайский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1099</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Барашки, улица Целинная, 8, коммунальное государственное учреждение "Барашевская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Барашки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1100</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Ново-Ильинка, улица Центральная, 92, коммунальное государственное учреждение "Ново-Ильинская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Ново-Ильинка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1101</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 1, коммунальное государственное казенное предприятие "Клуб "Горняк" аппарата акима поселка Усть-Таловка Шемонаихинского района Восточно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Астафьева, дома 1, 2, 3, 4, 4а, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 15/1, 16/1, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44а, 44д, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58а, 59, 60, 60а, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 104; улица Вокзальная, дома 1, 1а, 1б, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 20а, 21, 21а, 23, 23а, 25, 25а, 25б, 27, 27а, 29, 29а, 31; улица Гагарина, дома 1, 2, 2а, 3, 4, 4а, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 39а, 40, 41, 42, 43, 45, 45а, 46, 46а, 47, 47а, 48, 48а, 50, 51, 51а, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 73, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 101, 103, 105, 107; улица Гребенщикова, дома 1-12, 13, 14, 15, 16, 17, 19, 21, 22; улица Комарова, дома 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 9, 11, 13, 15, 17, 19, 29; переулок Мирный, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9; переулок Музыкальный, дома 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 12б, 13, 13а, 14, 15, 15а, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; улица Набережная, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 33а, 34, 34б, 35, 35а, 36, 36а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 62, 62а, 64; улица Новаторов, дома 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Первомайская, дома 1, 2, 2а, 2б, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 14, 14а, 16, 18, 20, 20а, 22, 24, 26, 26а; улица Полевая, дома 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14; улица Степная, дома 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 44а; улица Целинная, дома 1, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 24а, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45; улица Ч. Валиханова, дома 2, 2а, 3, 4, 4а, 5, 6, 7, 8а, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43; улица Школьная, дома 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 52, 53, 53а, 53б, 54, 55, 56, 57, 58, 59.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1102</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Усть-Таловка, улица Школьная, 3, коммунальное государственное учреждение "Общеобразовательная средняя школа имени И.М. Астафьева" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица 19-я Подстанция, дома 1, 2, 3, 6, 8; улица Абай, дома 1, 2, 3, 4, 5, 6, 6а, 8, 8а, 9, 10а, 11, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38; улица Василий Шаламов, дома 1, 3, 3а, 4а, 5, 7, 9, 11, 12, 13, 15, 16, 17, 19, 21, 21а; улица Заводская, дома 1, 1а, 1б, 1в, 1г, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 8а, 9, 10, 10в, 11, 12; улица Интернациональная, дома 1, 13, 21; улица Мұхтар Әуэзов, дома 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22а, 23, 24; переулок Орловский, дома 2, 4, 6, 10, 12, 17; улица Путейская, дома 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 6, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 29, 32, 36а; улица Рабочая, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21а; улица Степная, дома 4, 7, 17, 22; улица Центральная, дома 1а, 2, 4, 10, 14, 20, 24, 27, 41; улица Шахтерская, дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11а, 12, 14, 14а, 15, 17.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1104</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Камышинка, улица Дружбы, 2, Дом культуры товарищества с ограниченной ответственностью "Камышинское 2".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Камышинка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1105</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Пруггерово, улица Школьная, 25, коммунальное государственное учреждение "Пруггеровская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Пруггерово.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1106</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Сугатовка, улица Ленина, 3, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Горкуново, село Сугатовка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1107</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Волчанка, улица Победы, 10, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Березовка, село Волчанка, село Кандыковка, село Крюковка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1111</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Большая Речка, улица Школьная, 20, коммунальное государственное учреждение "Большереченская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Большая Речка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1112</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Верх-Уба, улица Мира, 2а, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Верх-Уба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1113</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Выдриха, улица Центральная, 67, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Выдриха, село Межовка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1115</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Зевакино, улица Халықтық, 72, коммунальное государственное учреждение "Зевакинский комплекс "Общеобразовательная средняя школа–детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Зевакино.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1116</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Убинка, улица Школьная, 22, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Новая Убинка, село Убинка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1117</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Рассыпное, улица Школьная, 9, коммунальное государственное учреждение "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Рассыпное.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1118</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село КонҰвка, улица Школьная, 5, коммунальное государственное учреждение "Общеобразовательная средняя школа имени Чокана Валиханова" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село КонҰвка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1119</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Рулиха, улица Центральная, 63, коммунальное государственное казенное предприятие "Дом культуры акимата Шемонаихинского района".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Михайловка, село Рулиха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1120</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Октябрьское, улица Школьная, 10, коммунальное государственное учреждение "Октябрьский комплекс "Общеобразовательная средняя школа-детский сад" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Октябрьское.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1121</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Луговое, улица Школьная, 3, коммунальное государственное учреждение "Октябрьская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Луговое.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1122</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Красная Шемонаиха, улица Новосельская, 12, коммунальное государственное учреждение "Основная средняя школа имени Ыбырая Алтынсарина" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Белый Камень, село Красная Шемонаиха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1124</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Медведка, улица Центральная, 24а, коммунальное государственное учреждение "Ново-Жизненская основная средняя школа" отдела образования по Шемонаихинскому району управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Медведка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1130</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кенюхово, улица Советская, 36, медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Кенюхово.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1132</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Березовка, улица Южная, 33, медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Шемонаихинского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Березовка, село Половинка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1133 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Шемонаиха, улица Повстанческая, 73, государственное учреждение "Отдел полиции Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: изолятор временного содержания государственного учреждения "Отдел полиции Шемонаихинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>