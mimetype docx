--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a40f5c4" w14:textId="a40f5c4">
+    <w:p w14:paraId="e979fc9" w14:textId="e979fc9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -591,2278 +591,2062 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к решению акимата</w:t>
+              <w:t xml:space="preserve">Приложение к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Курмангазинского района от 12</w:t>
+              <w:t xml:space="preserve">акима Курмангазинского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>июля 2021 года № 26</w:t>
+              <w:t>от 12 июля 2021 года № 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки Курмангазинского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Курмангазинского района Атырауской области от 03.07.2025 № </w:t>
+      Сноска. Приложение - в редакции решения акима Курмангазинского района Атырауской области от 17.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 165</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Алга, улица Әбу Сәрсенбаев дом № 45, здание государственного коммунального казенного предприятия "Сельский дом культуры Шабыт" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Алга, село Иманова, село Каракул, село Кокарна, село Ниетбай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 167 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: разъезд Афанасьева, улица Теміржолшылар дом № 25, здание коммунального государственного учреждения "№ 80 начальная школа" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: станция Афанасьева.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 168 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жумекен улица Қадырбек Өмірбаев дом № 2, здание государственного коммунального казенного предприятия "Енбекшинский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жумекен, село Даулеткерей, село Кадырка, село Кошалак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 170 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы, улица Абай дом № 2, здание государственного коммунального казенного предприятия "Районный дом культуры имени Смагула Кушекбаева" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Халит Испулаев, улица Смағұл Көшекбаев, улица Тұрар Құрманғалиев, улица Әліби Жангелдин, улица Мағзом Ғилаев, улица Шәку Сәтеков, улица Абай, улица Зоя Жәнібекова, улица Бақтыгерей Ахметқалиев, улица Республика, улица Ғайнеден Әлжанов, улица Александр Афанасьев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 171 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы, улица Нұғыман Манаев дом № 52, здание государственного коммунального казенного предприятия "Ясли-сад "Мерей" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Асқар Нұрғалиев, улица Үмбет Сужиков, улица Өтемұрат Айтасов, улица Бауыржан Бегалиев, улица Нұғыман Манаев, улица Жұмекен Нәжімеденов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 172 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы, улица Мұхат Мусаев дом № 27, здание государственного коммунального казенного предприятия "Ясли-сад "Оркен" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Амангелді Иманов, улица Дәрібай Айтжанов, улица Жеңіс, улица Мұхат Мусаев, улица Жаңару, улица Шафхат Бекмұхамедов, улица Ақансері, улица Құрыш Елемесов, улица Шаттық, улица Шипажай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 173 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы улица Ғизат Әліпов дом № 1, здание коммунальное казенное предприятие "Ясли-сад "Нуршуак" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Майра Қабдолқызы, улица Қыдыр ата, улица Гизат Әліпов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 174 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы, улица Атырау дом № 1, здание коммунального государственного учреждения "Общая средняя школа имени Б. Бегалиева" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Кәрім Шайхимов, улица Желтоқсан, улица Отан, улица Атырау, улица Азаттық, улица Тәуелсіздік, улица Достық, улица Хасан Кәрімұлы, улица Ізжан және Камал Жанабаевтар, улица Жерұйық, улица Керуен, улица Нұрлы, улица Наркескен, улица Темірқазық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 175 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Құрманғазы, улица Болашақ дом № 5, здание коммунального государственного учреждения "Общая средняя школа имени М. Ауэзова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Ишан Тұрақбаев, улица Жалел Нығметов, улица Болашақ, улица Сәулет, улица Мұрагер, улица Мұхтар Әуезов, улица Ерсайын Елубаев, улица Құрылысшы, улица Отар Юсупов, улица Дініш Жолмұханов, улица Егемен Қазақстан, улица Мақсот Жолжанов, улица Махмұт Шолтыров, улица Өркениет, улица Жасұлан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 176 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Орлы, улица Нұғыман Манаев дом № 13, здание государственного коммунального казенного предприятия "Сельский дом культуры Өнерпаз" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:село Орлы, село Каспий, село Шестой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 177 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Теңіз, улица Достық дом № 20, здание коммунального государственного учреждения "Общая средняя школа имени Ю. А. Гагарина" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Теңіз, село Даулет, село Кумаргали, село Шайхы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 178 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Нуржау, улица Мүсіреп Әспембетов дом № 2, здание коммунального государственного учреждения "Детско-юношеская спортивная школа Курмангазинского района" Управления физической культуры, спорта и туризма Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Нуржау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 179 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жамбыл, улица Жасқанат дом № 1, здание коммунального государственного учреждения "Общая средняя школа имени Панфилова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жамбыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 180 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Хиуаз, улица Мардан Тажибаев дом № 2, здание государственного коммунального казенного предприятия "Сельский дом культуры Жанаталап" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Хиуаз, село Шагырлы, село Жасарал, село Большой Куйген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 181 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Акколь, улица Амангелді Иманов дом № 32, здание государственного коммунального казенного предприятия "Аккольский сельский дом культуры" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Исатай, улица Абай, улица Амангелді Иманов, улица Махамбет, улица Шәмші Қалдаяқов, улица Сұлтан Бейбарыс, улица Әлия Молдағұлова, улица Мәншүк Мәметова, улица Әбу Сәрсенбаев, улица Жұмекен Нәжімеденов, улица Жамбыл Жабаев, улица Рахымжан Қошқарбаев, улица Мұқағали Мақатаев, улица Сәкен Сейфуллин, улица Дінмұхамед Қонаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 182 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Акколь, улица Сайпеден Құспанов дом № 6, здание коммунального государственного учреждения "Аккольская общая средняя школа" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Сайпеден Құспанов, улица Қаныш Сәтбаев, улица Дина Нұрпейісова, улица Құрманғазы, улица Шоқан Уалиханов, улица Ыбырай Алтынсарин, улица Төлесін Әлиев, улица Арқалық, улица Әліби Жангелдин, улица Құлес Тәкешов, улица Мұхтар Әуезов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 183 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кигаш, улица Шәмші Қалдаяқов дом № 8, здание государственного коммунального казенного предприятия "Кигачский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: населенный пункт Дины Нурпеисовой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 184 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жыланды, улица Құрманғазы дом № 3, здание государственного коммунального казенного предприятия "Дынгызылский сельский дом культуры" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жыланды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 185 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Г. Алипов, улица Ғалиден Казбеков дом № 27, здание коммунального государственного учреждения "Основная средняя школа имени Ж. Нажимеденова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Г. Алипова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 186 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Шортанбай, улица Әбу Сарсенбаев дом № 43, здание государственного коммунального казенного предприятия "Шортанбайский сельский дом культуры" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Шортанбай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 187 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жасталап, улица Ахмет Жұбанов дом № 20, здание коммунального государственного учреждения "Общая средняя школа имени Ш. Уалиханова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жасталап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 188 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Коптогай, улица Шайхы Әбішов дом № 2А, здание коммунального государственного учреждения "Общая средняя школа имени С. Муканова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Коптогай, село Балыкшы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 189 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Бөкейхан, улица Қаныш Сәтпаев дом № 76А, здание государственного коммунального казенного предприятия "Бөкейханский сельский дом культуры" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бөкейхан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 190 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кудряшов, улица Абай дом № 64В, здание государственного коммунального казенного предприятия "Кудряшовский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Кудряшов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 191 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кудряшов, улица Бейбітшілік дом № 1 А, здание коммунального государственного учреждения "Общая средняя школа имени Габита Мусрепова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жаңа ауыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 192 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Сафон, улица Бейбітшілік дом № 49, здание коммунального государственного учреждения "Общая средняя школа имени Кадыра Мырза Али" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Сафон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 193 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Бирлик, улица Қаби Оқаев дом № 15А, здание коммунального государственного учреждения "Общая средняя школа имени С. Н. Имашева" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бирлик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 194 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Амангелді, улица Амангелді Иманов дом № 18А, здание коммунального государственного учреждения "Основная средняя школа имени А. Иманова" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Амангелди.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 195 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Балкудук, улица Абай дом № 25, здание государственного коммунального казенного предприятия "Балкудукский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Балкудук.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 196 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Азгир, улица Ғарифулла Құрманғалиев дом № 5, здание коммунального государственного учреждения "Азгирская основная средняя школа" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Азгир.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 197 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Асан, улица Тұрар Рысқұлов дом № 17, здание коммунального государственногоучреждения "Общая средняя школа имени Б. Момышулы" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Асан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 198 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Коныртерек, улица Жаңару дом № 5, здание коммунального государственного учреждения "Коныртерекская начальная школа" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Коныртерек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 199 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Суюндук, улица Абай дом № 18, здание государственного коммунального казенного предприятия "Суюндукский сельский дом культуры" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Суюндук, село Егинкудук.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 200 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жалгызапан, улица Жәңгір хан дом № 39А, здание государственного коммунального казенного предприятия "Лабайский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жалгызапан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 201 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Батырбек, улица Нарын дом № 11, здание коммунального государственного учреждения "Начальная школа села Батырбек" отдела образования Курмангазинского района Управления образования Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Батырбек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 202 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Уштаган, улица Дәулеткерей дом № 2, здание государственного коммунального казенного предприятия "Уштаганский сельский клуб" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Курмангазинского района Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Уштаган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>