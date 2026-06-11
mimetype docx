--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b9da78" w14:textId="7b9da78">
+    <w:p w14:paraId="d806ee3" w14:textId="d806ee3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -850,50 +850,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенным решением акима Уалихановского района Северо-Казахстанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Избирательный участок № 502</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1300,2669 +1320,2665 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка: село Каратерек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) Избирательный участок № 511</w:t>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 511:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местонахождение избирательного участка: Кайратский сельский округ село Кайрат, здание центра досуга коммунального государственного учреждения "Аппарат акима Кайратского сельского округа Уалихановского района Северо-Казахстанской области" улица Богенбай батыра, 12.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Кайрат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) Исключен решением акима Уалихановского района Северо-Казахстанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Избирательный участок № 513</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Кайрат.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Кулыкольский сельский округ село Кулыколь, здание Кулыкольского Дома культуры, улица М.Габдуллина, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
-[...15 lines deleted...]
-      9) Избирательный участок № 512</w:t>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Кулыколь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Кайратский сельский округ село Жаскайрат, здание коммунального государственного учреждения "Жаскайратская основная школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного</w:t>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Избирательный участок № 514</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
-[...15 lines deleted...]
-      учреждения "Управление образования акимата Северо-Казахстанской области" улица Иманова,15.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Кулыкольский сельский округ село Каратал, здание коммунального государственного учреждения "Каратальская основная школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Шакарима, 17.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Жаскайрат.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Каратал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
-[...15 lines deleted...]
-      10) Избирательный участок № 513</w:t>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Избирательный участок № 515</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       местонахождение избирательного участка: Кулыкольский сельский округ село Береке, здание коммунального государственного учреждения "Берекинская </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основная школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Божая, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Береке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Избирательный участок № 517</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Карасуский сельский округ село Аккудык, здание Аккудыкского сельского клуба коммунального государственного учреждения "Аппарат акима Карасуского сельского округа Уалихановского района Северо-Казахстанской области", улица Кумдыколь, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Аккудык.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Избирательный участок № 518</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
-[...15 lines deleted...]
-      основная школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Божая, 10.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Коктерекский сельский округ село Коктерек, здание коммунального государственного учреждения "Ельтайская средняя школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Парковая 2,7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Береке.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Коктерек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
-[...15 lines deleted...]
-      13) Избирательный участок № 517</w:t>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Избирательный участок № 519</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Карасуский сельский округ село Аккудык, здание Аккудыкского сельского клуба коммунального государственного учреждения "Аппарат акима Карасуского сельского округа Уалихановского района Северо-Казахстанской области", улица Кумдыколь, 10.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Коктерекский сельский округ село Мортык, здание Мортыкского сельского клуба коммунального государственного учреждения "Аппарат акима Коктерекского сельского округа Уалихановского района Северо-Казахстанской области", улица Интернациональная, 13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Аккудык.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Мортык.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
-[...15 lines deleted...]
-      14) Избирательный участок № 518</w:t>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Избирательный участок № 520</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Коктерекский сельский округ село Коктерек, здание коммунального государственного учреждения "Ельтайская средняя школа" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Парковая 2,7.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Тельжанский сельский округ село Кобенсай, здание центр досуга коммунального государственного учреждения "Аппарат акима Тельжанского сельского округа Уалихановского района Северо-Казахстанской области", улица Спортивная, 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Коктерек.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Кобенсай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
-[...15 lines deleted...]
-      15) Избирательный участок № 519</w:t>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Избирательный участок № 521</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Коктерекский сельский округ село Мортык, здание Мортыкского сельского клуба коммунального государственного учреждения "Аппарат акима Коктерекского сельского округа Уалихановского района Северо-Казахстанской области", улица Интернациональная, 13.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Тельжанский сельский округ село Тельжан, здание центра досуга коммунального государственного учреждения "Аппарат акима Тельжанского сельского округа Уалихановского района Северо-Казахстанской области", улица Гагарина, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Мортык.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Тельжан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
-[...15 lines deleted...]
-      16) Избирательный участок № 520</w:t>
+    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 522:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Тельжанский сельский округ село Кобенсай, здание центр досуга коммунального государственного учреждения "Аппарат акима Тельжанского сельского округа Уалихановского района Северо-Казахстанской области", улица Спортивная, 9.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Акбулакский сельский округ село Акбулак, здание Акбулакского сельского клуба коммунального государственного учреждения "Аппарат акима Акбулакского сельского округа Уалихановского района Северо-Казахстанской области", улица Фрунзе, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Акбулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) Исключен решением акима Уалихановского района Северо-Казахстанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Избирательный участок № 524</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       местонахождение избирательного участка: Акбулакский сельский округ село Жас Улан, здание коммунального государственного учреждения "Средняя школа имени Магжана Жумабаева" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Магжана Жумабаева, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка: село Жас Улан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Избирательный участок № 525</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       местонахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание коммунального государственного учреждения "Кишкенекольская средняя школа №2 с пришкольным интернатом" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Управление образования акимата Северо-Казахстанской области", улица Абу Абишева, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка № 525 села Кишкенеколь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абу Абишева 1/1, 2, 4/1, 4/2, 6/1, 6/2, 7, 8, 9, 10/1, 10/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23, 25/1, 25/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сабита Муканова 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 12, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 34/1, 34/2, 34/3, 34/4, 36/1, 36/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кажима Мусипова 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 24, 27, 33. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Султангазы Хасенова 1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сабыра Маликова 1А, 2А, 2Б, 3, 4/1, 4/2, 5, 5А, 6А, 6/1, 6/2, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6, 7, 8, 9, 10/1, 10/2,11, 12/1, 12/2, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 38Б, 39, 40,41, 42, 43, 44, 46, 46А, 48, 49А, 50, 51, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каракольская 1, 2, 2А, 4, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Северная 1/1, 1А/2, 1А, 9/1, 9/2, 15/1, 15/2, 17/1, 17/2, 19/1, 21, 23/1, 23/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Элеваторная 1А, 2, 3, 4, 5, 6, 7, 9, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мырзахмета Гибадилова 1/1, 1/2, 2, 3, 4, 5/1, 5/2, 6, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 16, 18, 20. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Миллера 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 14/1, 14/2, 15/2, 16, 18, 18/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нурмака Жунусова 21, 22, 22/2, 24/2, 26/2, 28/1, 28/2, 30/1, 30/2, 31, 32/1, 32/2, 33, 33/2, 34/1, 34/2, 35, 36/1, 36/2, 37, 37/2, 38/1, 38/2, 38/3, 39, 41, 42, 43/2, 44, 45/2, 47/1, 47/2, 49/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 3, 3Б, 4, 5/1, 5/2, 5/3, 5/4, 6, 7/1, 7/2, 9/1, 9/2, 9/4, 9/5, 9/6, 9/8, 9/11, 9/14, 9/15, 9/18, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 32, 34, 36, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылай хана 14, 20, 26/1, 26/2, 28, 30, 30/1, 43, 43/1, 43/2, 49 50/1, 50/2, 51, 52, 53/1, 53/2, 55/1, 55/2, 56, 57, 60, 62, 64, 66, 68, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маншук Маметовой 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4А, 5, 5А, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муташа Сыздыкова 22, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 39А, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 57/1, 57/2, 59/1, 59/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Избирательный участок № 526</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание коммунального государственного учреждения "Кишкенекольская казахская школа-гимназия" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Сабыра Маликова, 73.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка № 526 села Кишкенеколь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гагарина 1, 1А, 1Б, 2, 2А, 2Б, 2/1, 2/2, 3, 4/1, 4А/1, 5, 6/1, 6/2, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 31, 32, 32А, 32А/1, 32А/2, 32А/3, 33, 34, 35, 36, 37, 38, 39, 40/1, 40/2, 41, 42, 43, 44, 45, 46, 46А, 46А/2, 47, 48, 49, 50, 51, 51А, 52А, 52Б, 52/1, 52/2, 53, 55, 56, 57, 58, 58А, 59, 59А, 61, 62, 63, 64, 65, 66, 67А, 67/2, 69/2, 72, 73, 75, 77А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокана Уалиханова 1, 2/1, 2/2, 2/3, 2/4, 3, 4/1, 4/2, 4А/1, 5, 6/1, 6/2, 6/3, 6/4, 7, 7/1, 7/2, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55/1, 55/2, 56, 58, 58/1, 58/2, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/2, 69, 70, 71, 72, 74, 75.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z99" w:id="80"/>
-[...15 lines deleted...]
-      улица Миллера 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 14/1, 14/2, 15/2, 16, 18, 18/1.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сабыра Маликова 21, 21А, 23, 25, 27, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z100" w:id="81"/>
-[...15 lines deleted...]
-      улица Нурмака Жунусова 21, 22, 22/2, 24/2, 26/2, 28/1, 28/2, 30/1, 30/2, 31, 32/1, 32/2, 33, 33/2, 34/1, 34/2, 35, 36/1, 36/2, 37, 37/2, 38/1, 38/2, 38/3, 39, 41, 42, 43/2, 44, 45/2, 47/1, 47/2, 49/1.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71А, 72, 72/1, 72/2, 72/3, 72/6, 72/7, 72/8, 75, 77, 78, 79, 83, 85, 87, 89, 91, 93, 95. 97.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z101" w:id="82"/>
-[...15 lines deleted...]
-      улица Абая 3, 3Б, 4, 5/1, 5/2, 5/3, 5/4, 6, 7/1, 7/2, 9/1, 9/2, 9/4, 9/5, 9/6, 9/8, 9/11, 9/14, 9/15, 9/18, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 32, 34, 36, 38.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 31, 33, 35, 37, 37А, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63, 63А, 64, 65, 66, 67/1, 67/2, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
-[...15 lines deleted...]
-      улица Абылай хана 14, 20, 26/1, 26/2, 28, 30, 30/1, 43, 43/1, 43/2, 49 50/1, 50/2, 51, 52, 53/1, 53/2, 55/1, 55/2, 56, 57, 60, 62, 64, 66, 68, 70.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылай хана 29, 31, 37, 39.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z103" w:id="84"/>
-[...15 lines deleted...]
-      улица Маншук Маметовой 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4А, 5, 5А, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Солтана Бижанова 8, 9, 10, 12, 14, 15, 16, 21/1, 21/2, 22, 24.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z104" w:id="85"/>
-[...15 lines deleted...]
-      улица Муташа Сыздыкова 22, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 39А, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 57/1, 57/2, 59/1, 59/2.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Капара Саниева 4, 6, 8, 10, 12, 14, 16, 17, 22, 23, 24, 29, 31, 32, 38, 40.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z105" w:id="86"/>
-[...15 lines deleted...]
-      22) Избирательный участок № 526</w:t>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муташа Сыздыкова 1, 3, 6, 7, 9, 15, 16, 21, 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z106" w:id="87"/>
-[...15 lines deleted...]
-      местонахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание коммунального государственного учреждения "Кишкенекольская казахская школа-гимназия" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Сабыра Маликова, 73.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нурмака Жунусова 5, 6/1, 6/2, 7, 8/1, 8/2, 10, 12/1, 12/2, 13, 15, 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
-[...15 lines deleted...]
-      границы избирательного участка № 526 села Кишкенеколь:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Избирательный участок № 527</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       местонахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание коммунального государственного учреждения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кишкенекольская средняя школа №1" коммунального государственного учреждения "Отдел образования Уалихановского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", улица Жамбыла, 102.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка № 527 села Кишкенеколь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шокана Уалиханова 89, 90/1, 90/2, 91, 92/1, 92/2, 93, 94/1, 94/2, 95, 97, 98, 100/1, 100/2, 101, 102/1, 103, 104, 105, 106/1, 106/2, 107, 108, 109, 111, 111/1, 112/1, 112/2, 113, 113/1, 113/2, 114/1, 114/2, 114/3, 115.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сабыра Маликова 82/1, 82/2, 84, 92/1, 92/2, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119/1, 119/2, 121/1, 125, 127/1, 127/2, 127/3, 127/4, 129.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Султана Бижанова 25/1, 25/2, 29, 30/1, 30/2, 31, 32/1, 32/2, 33, 34/1, 36/1, 36/2, 38/1, 38/2, 39, 40, 42/1, 42/2, 44, 46, 46А, 52, 53, 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая 69/1, 69/2, 71/1, 71/2, 75, 77, 79, 81, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Назыма Балтабаева 1, 3, 5, 7, 9, 11, 13/1, 13/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла 50, 52, 56, 57, 58, 59, 61, 63, 64, 65, 65А, 66, 68, 69, 70, 71, 72, 72А, 73, 75, 77, 79, 80, 82, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109, 110, 110/1, 110/2, 111, 112, 113, 114, 115, 117, 119, 119А, 119/1, 119/2, 121, 123/1, 123/2, 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ахметжана Казымбетова 1, 3, 4, 9А, 11, 12, 15, 16, 18, 20, 21, 22/1, 22/2, 23, 25, 26/1, 26/2, 26/3, 26/4, 26/5, 26/6, 26/7, 26/8, 27, 28/1, 28/2, 28/3, 28/4, 29, 30/1, 30/2, 30/3, 30/4, 30/5, 30/6, 30/7, 30/8, 31. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абу Абишева 27. 29, 31, 31В, 33, 35, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 44/1, 44/2, 45/1, 45/2, 45А, 46, 47/1, 47/2, 49/1, 49/2, 51, 52, 53/1, 53/2, 54, 55, 56, 58, 59/2, 60, 64.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сабита Муканова 37, 39, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Строительная 28/1, 28/2, 34, 34А, 36, 36А, 38, 50А/1, 50А/2, 127, , 133/1, 133/2, 134/1, 134/2, 135/1, 135/2, 136/1, 136/2, 139/1, 139/2, 140/2, 140/1, 141, 142/1, 142/2, 143.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Имака Токпанова 1, 4, 5, 5/1, 6, 13, 14, 15, 16/1, 16/2, 26, 30, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алии Молдагуловой 3/1, 3/2, 4, 4А, 5/1, 5/2, 6, 7/1, 7/2, 7/3, 8/1, 8/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z134" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гагарина 86, 87, 88, 90, 91, 91Б, 92, 93/1, 93/2, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 109/1, 109/2, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z135" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Избирательный участок № 528</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z136" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание коммунального государственного учреждения "Уалихановский сельскохозяйственный колледж" акимата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z137" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанской области Министерства образования и науки Республики Казахстан, улица Жамбыла, 140.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка № 528 села Кишкенеколь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z139" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 116, 118, 118А, 120, 122, 122/1, 122/2, 122/3, 122/4, 124, 124/1, 124/2,124/3, 126, 126/2, 127, 129, 131, 132, 132/2, 133, 134, 134/1, 134/2, 135, 136, 136/1, 136/2, 137, 138, 138А/1, 138А/2, 138Б, 139, 140, 140/1, 140/2, 140/3, 140/4, 140/5, 140/6, 140/7, 140/8, 140/9, 140/10, 140/11, 140/12, 140/13, 140/14, 140/15, 140/16, 140/17, 140/18, 140/19, 140/20, 140/21, 140/22, 140/23, 140/24, 140/25, 140/26, 140/27, 140/28, 140/29, 140/30, 141, 143, 145, 147, 153, 155, 157, 159.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
-[...15 lines deleted...]
-      улица Абу Абишева 27. 29, 31, 31В, 33, 35, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 44/1, 44/2, 45/1, 45/2, 45А, 46, 47/1, 47/2, 49/1, 49/2, 51, 52, 53/1, 53/2, 54, 55, 56, 58, 59/2, 60, 64.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 117/1, 118, 119, 119/1, 119/2, 120, 121, 121/1, 121/2, 122, 123, 123/1, 123/2, 124, 125, 125/1, 125/2, 126, 127, 127/1, 127/2, 128, 129, 129/1, 129/2, 130, 131/1, 131/2, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 150/1, 150/2, 152, 152А, 152Б/1, 152Б/2, 152/1, 152/2, 154/1, 154/2, 154А, 156, 156/1, 156/2, 156А, 156А/1, 156А/2, 158/1, 158/2, 158А, 158А/2, 160/1, 160/2, 162/1, 162/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сабыра Маликова 100, 100А/2, 102, 102/1, 102/2, 102А/1, 102А/2, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 126, 128, 128/1, 128/2, 130, 130/1, 130/2, 131, 131А, 131Б, 132, 132/1, 132/2, 133, 134, 134/1, 134/2, 135, 135А, 136, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136/1, 136/2, 137, 139, 140, 140/1, 140/2, 141, 142, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Строительная 35, 35/1, 35/2, 35/3, 37, 49, 49/1, 49/2, 51, 51А, 53, 53/1, 53/2, 53А, 55, 57, 59, 63, 65, 67, 69, 71, 127А, 128, 128/1, 128/2, 129/1, 129/2, 130/1, 130/2, 131/1, 131/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казбека Аскарова 35, 36, 37, 38, 39, 40/1, 40/2, 46, 48.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Избирательный участок № 529</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождение избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание железнодорожного вокзала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z147" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка № 529 села Кишкенеколь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z148" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды 9, 12, 13, 31, 36, 36А/1, 36А/2, 38, 40, 42, 44, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z149" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вокзальная 1, 1/2, 1А/1, 1А/2, 3, 5, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2, 18Б/1, 18Б/2, 19, 20/1, 20/3, 20/5, 20/6, 20/7, 20/8, 20А, 21, 21А, 21А/1, 21Б/2, 22/1, 23, 24, 25, 25А/1, 25А/2, 26/1, 26/2, 28/1, 28/2, 30, 30/1, 30/2, 32/1, 32/2, 34/2, 34/3, 36/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z150" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДЭУ-59 1/1, 1/2, 2/2, 3, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 9/1, 9/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z151" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылай хана 1, 11/1, 11/2, 13, 15, 17/1, 17/2, 21А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z152" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кишкенекольская 8, 10, 12, 14, 15, 16, 18, 22, 23, 23Б, 24, 25, 26, 27, 28, 29, 29/1, 29/2, 30, 31/1, 31/2, 32, 34, 36.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
-[...15 lines deleted...]
-      136/1, 136/2, 137, 139, 140, 140/1, 140/2, 141, 142, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная 16/1,16/2,18/1, 18/2, 20, 22, 23/1, 23/2, 24, 25/1,25/2, 26, 27/1, 27/2, 30, 32, 34, 40, 42, 43, 44, 45, 46, 47, 49, 53, 55, 55А, 55/1, 56, 58, 60, 63, 63/1, 63/2, 66, 68, 69, 69А, 69Б, 70, 71, 73, 74, 75, 77, 78, 79, 81, 83А, 84, 85, 87, 89, 94, 97, 106, 108.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Смагула Садвакасова 2, 2А/1, 2А , 3, 4, 5, 6, 7, 8, 8А, 9, 10/1, 10/2, 10/3, 10/4, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 22, 23, 24, 25, 27, 28, 29, 29А, 29Б, 30, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53, 54, 55, 56, 57, 58, 59, 60, 62/1, 62/2, 63, 65, 66, 67, 68, 69, 70, 71, 73, 75, 77/1, 77/2, 84, 85, 86, 87, 88, 89/1, 89/2, 89А, 89Б, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 108, 109, 110, 111, 115/1, 115/2, 117.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нефтебаза 3/1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сакена Сейфуллина 1, 2, 3, 3А, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 50, 51, 52, 54, 55, 56, 57/1, 57/2, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 66Б, 67, 68, 68/1, 68/2, 68А/1,68А/2, 69, 70, 71, 73, 75, 74, 76, 77, 78, 79, 80, 81, 81/1, 82, 82/1, 82/2, 82А/2, 84, 85, 86, 87, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 114, 114А, 115, 117, 119/1, 119/2, 119/3, 120, 121, 123,125, 126, 127.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талгата Шайсултанова 1, 6, 8, 9, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z159" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Избирательный участок № 530</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание товарищества с ограниченной ответственностью "Кызылту Су Арнасы", улица Шокана Уалиханова, 156 (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z161" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка № 530 села Кишкенеколь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Смагула Садвакасова 112, 114, 116/1, 116/2, 118, 118/1, 118/2, 119, 120, 121, 122, 124, 125, 126, 128, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 146/1, 146/2, 147, 149, 149/1, 149/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сакена Сейфуллина 112, 116, 118, 119, 120, 121, 122, 124, 126, 128, 129, 130, 131, 134, 135, 136, 137, 138, 139, 140, 141, 141А, 141А/1, 141А/2, 143, 144, 146, 146А, 146Б, 146/1, 146/2, 147, 148, 148/1, 148/2, 149, 150, 151, 152/1, 152/2, 153/1, 153/2, 155.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная 103, 105, 109, 110, 111, 113, 114, 115, 117, 118, 119, 120, 121, 122, 122/1, 122/2, 123, 125, 126, 127/1, 127/2, 128, 132, 134, 136, 138, 140.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z165" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды 47/1, 47/2, 48, 48/1, 48/2, 49/1, 49/2, 50, 50/1, 51, 51/1, 51/2, 52, 53/1, 53/2, 56/1, 56/2, 58/1, 58/2, 60/1, 60/2, 62/1, 62/2, 64/1, 64/2.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z155" w:id="136"/>
-[...15 lines deleted...]
-      53, 54, 55, 56, 57, 58, 59, 60, 62/1, 62/2, 63, 65, 66, 67, 68, 69, 70, 71, 73, 75, 77/1, 77/2, 84, 85, 86, 87, 88, 89/1, 89/2, 89А, 89Б, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 108, 109, 110, 111, 115/1, 115/2, 117.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кишкенекольская 49, 53, 57, 59, 61, 65, 67, 68, 69, 70, 71, 73, 74, 75, 76, 77, 78, 82, 83, 83/1, 84, 85, 85/1, 85/2, 86, 87/1, 87/2, 88, 88/1, 88А, 88А/2, 89/1, 89/2, 90, 91/1, 91/2, 92, 93/1, 93/2, 96, 98, 100, 102, 104, 106, 108.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z156" w:id="137"/>
-[...15 lines deleted...]
-      улица Нефтебаза 3/1</w:t>
+    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казбека Аскарова 1А, 1А/1, 1Б, 1Б/1, 1Б/2, 1А/2, 2/1, 2/2, 2А/1, 2Б. 8, 11, 12, 13, 13/3, 15, 22, 22/1, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z157" w:id="138"/>
-[...15 lines deleted...]
-      улица Сакена Сейфуллина 1, 2, 3, 3А, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 50, 51, 52, 54, 55, 56, 57/1, 57/2, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 66Б, 67, 68, 68/1, 68/2, 68А/1,68А/2, 69, 70, 71, 73, 75, 74, 76, 77, 78, 79, 80, 81, 81/1, 82, 82/1, 82/2, 82А/2, 84, 85, 86, 87, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 114, 114А, 115, 117, 119/1, 119/2, 119/3, 120, 121, 123,125, 126, 127.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Аубакирова 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z158" w:id="139"/>
-[...15 lines deleted...]
-      улица Талгата Шайсултанова 1, 6, 8, 9, 15.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гагарина 120, 122, 123, 124, 126, 127, 128, 129, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 146/1, 146/2, 147, 148, 149, 149/3, 149/4, 149/7, 149/8, 150, 152, 154, 156, 158, 160, 162.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
-[...15 lines deleted...]
-      26) Избирательный участок № 530</w:t>
+    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокана Уалиханова 116, 116/1, 116/2, 116/3, 116/4, 118, 118/1, 118/2, 118/4, 120, 120/1, 120/2, 122, 122/1, 122/2, 123, 124, 125, 125/1, 125/2, 126, 127, 128, 129, 130, 131/1, 131/2, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 152/1, 152/2, 152/3, 152/4, 152/5, 152/6, 152/7, 152/8, 152/9, 152/10, 152/11, 152/12, 153, 154/1, 154/2, 154/3, 154/4, 154/5, 154/6, 154/7, 154/8, 154/9, 154/10, 154/11, 154/12, 155, 157, 159, 161, 163, 165, 167, 171.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...15 lines deleted...]
-      место нахождения избирательного участка: Кишкенекольский сельский округ село Кишкенеколь, здание товарищества с ограниченной ответственностью "Кызылту Су Арнасы", улица Шокана Уалиханова, 156 (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Строительная 13, 22, 23, 29, 29/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4288,31 +4304,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>