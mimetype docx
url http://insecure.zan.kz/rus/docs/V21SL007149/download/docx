--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2e03e4" w14:textId="d2e03e4">
+    <w:p w14:paraId="d83abde" w14:textId="d83abde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -985,1705 +985,1577 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Избирательный участок № 480:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...15 lines deleted...]
-      здание коммунального государственного учреждения "Аксуатская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Культурно оздоровительный центр" коммунального государственного учреждения "Аппарат акима Аксуатского сельского округа".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Аксуатский сельский округ, село Аксуат, улица С. Муканова № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Аксуат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Избирательный участок № 481:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Дзержинская основная школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Дзержинский сельский округ, село Дзержинское, улица Школьная, дом № 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Дзержинское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Избирательный участок № 482:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Дмитриевская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Дмитриевский сельский округ, село Дмитриевка, улица Абая, дом № 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: сҰла Дмитриевка, Ынтымак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Избирательный участок № 483:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Жаркенская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Дмитриевский сельский округ, село Жаркен, улица Сегіз Сері, дом № 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Жаркен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Избирательный участок № 485:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Докучаевская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Докучаевский сельский округ, село Докучаево, улица Школьная, дом № 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Докучаево.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Избирательный участок № 486:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Тимирязевская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Аксуатский сельский округ, село Есиль улица Мира, дом № 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Есиль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Избирательный участок № 487:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Комсомольская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Комсомольский сельский округ, село Комсомольское, улица Комсомольская, дом № 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Комсомольское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Избирательный участок № 488:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание школы коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Мичуринский сельский округ, село Ленинское, улица Лесная, дом № 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Ленинское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Избирательный участок № 489:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Москворецкая средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Москворецкий сельский округ, село Москворецкое, улица Школьная, дом № 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Москворецкое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Избирательный участок № 490:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Мичуринская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Мичуринский сельский округ, село Мичурино, улица Сабита Муканова, дом № 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Мичурино.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Избирательный участок № 491:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Белоградовская средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Белоградовский сельский округ, село Белоградовка, улица Ученическая, дом № 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Белоградовка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Избирательный участок № 492:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Акжанская основная школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Акжанский сельский округ, село Акжан, улица Мира, дом № 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Акжан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Избирательный участок № 493:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Степная средняя школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Куртайский сельский округ, село Степное, улица Элеваторная, дом № 5 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: сҰла Степное, Ракитное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Избирательный участок № 494:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание сельского клуба коммунального государственного учреждения "Аппарат акима Интернационального сельского округа Тимирязевского района Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Интернациональный сельский округ, село Дружба, улица Мира, дом № 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Дружба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Избирательный участок № 495:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Тимирязевский агротехнический колледж" акимата Северо-Казахстанской области Министерства образования и науки Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Тимирязевский сельский округ, село Тимирязево, улица Комсомольская дом № 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Тимирязево улицы Водопроводная, Горького дома №№ 4, 14/1, 14/2, 15, 16, 17/1, 17/2, 18, 19, 21, 25, 28, 36, 37, 38, 40, 42, Терешкова, Первомайская, Целинная, Восточная, Тимирязевская, Шухова, Краснодарская, Юбилейная, Полевая, Мира, Комсомольская дома №№ 2, 3, 4, 5, 6, 7, 8/1, 8/2, 10, 11, 13, 18, 20, 21, 24, 27, 29, 34/1, 34/2, 35, Приозерная, Молодежная, переулки Октябрьский, Садовый, Шухова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Избирательный участок № 496:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Аксуатский сельский округ, село Аксуат, улица Гагарина, дом № 13;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного казенного предприятия "Районный Дом культуры акимата Тимирязевского района Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Тимирязевский сельский округ, село Тимирязево, улица Женіс, дом № 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Тимирязево улицы Плетнева, Первоцелинников, Жеңіс, Урицкого, Утеубаева, Кирова, Северная, Энергетиков-1, Энергетиков-2, Чкалова, Некрасова, Горького дома №№ 41, 43, 46, 47/1, 47/2, 48, 49, 50, 51/1, 51/2, 52, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/2, 69, 70, 71, 72, 73, 76/1, 76/2, 82/1, Комсомольская дома №№ 37, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47, 49, 51, 53, Дорожная, Пушкина, Фадеева, Шаталова, Дубровского, Комарова, Жумабаева, переулки Дорожный, Дубровского, Больничный.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Избирательный участок № 497:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...15 lines deleted...]
-      границы избирательного участка: село Аксуат.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Тимирязевская казахская общеобразовательная школа-интернат" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Тимирязевский сельский округ, село Тимирязево, улица Жумабаева, дом № 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Тимирязево улицы Букетова, Валиханова, Абая, Космонавтов, Бауыржана Момышұлы, Омарова, Новая, Олимпийская, Тәуелсіздік, Абылай хана, Әлия Молдағұлова, переулки Олимпийский 1, Олимпийский 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Избирательный участок № 498:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
-[...15 lines deleted...]
-      2. Избирательный участок № 481:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание коммунального государственного учреждения "Сулы-Элеваторная основная школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Тимирязевский сельский округ, село Тимирязево, улица Североморская, дом № 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Тимирязево улицы Ленина, Гоголя, Брянская, Элеваторная, Гагарина, Североморская, Степная, Турищева, Кооперативная, Центральная, Рабочая, Дальняя, Школьная, Вокзальная, переулок Школьный, село Рассвет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Избирательный участок № 499:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      здание коммунального государственного учреждения "Дзержинская основная школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здание сельского клуба коммунального государственного учреждения "Аппарат акима Хмельницкого сельского округа Тимирязевского района Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Хмельницкий сельский округ, село Хмельницкое, улица Абай, дом № 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: село Хмельницкое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Избирательный участок № 500:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...1419 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       здание коммунального государственного учреждения "Целинная начальная школа" коммунального государственного учреждения "Отдел образования Тимирязевского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: Северо-Казахстанская область, Тимирязевский район, Хмельницкий сельский округ, село Целинное, улица Школьная, дом № 8;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка: село Целинное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>