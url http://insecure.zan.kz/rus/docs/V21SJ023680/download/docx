--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a05c6c6" w14:textId="a05c6c6">
+    <w:p w14:paraId="2b54437" w14:textId="2b54437">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в решение акима Мамлютского района Северо-Казахстанской области от 13 декабря 2018 года № 12 "Об образовании избирательных участков в Мамлютском районе Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Мамлютского района Северо-Казахстанской области от 22 июля 2021 года № 9. Зарегистрировано в Министерстве юстиции Республики Казахстан 23 июля 2021 года № 23680</w:t>
+        <w:t>Решение акима Мамлютского района Северо-Казахстанской области от 22 июля 2021 года № 9. Зарегистрировано в Министерстве юстиции Республики Казахстан 23 июля 2021 года № 23680. Утратило силу решением акима Мамлютского района Северо-Казахстанской области от 26 февраля 2026 года № 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акима Мамлютского района Северо-Казахстанской области от 26.02.2026 № 4 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -228,62 +306,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -301,51 +380,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аким Мамлютского района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1112,5551 +1191,5720 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки в Мамлютском районе Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="10836"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место расположения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10836" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы избирательных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Мамлютская средняя школа № 2" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Мамлютка, улица Рабочая, 28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улицы: Водопьянова, Чкалова, Советская, Горького, Нефтебазы, Интернациональная, Казахстанская, Шоссейная, Пролетарская, Калинина, Кирова, Крупская, Маяковского, Некрасова, Пушкина, Рабочая, Заводская, Целинная, Викторенко, Папанина, Энергетиков, Дзержинского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Мамлютская школа – гимназия № 1" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Мамлютка, улица Сабита Муканова, 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улицы: Абая Кунанбаева, Сенная, Скачкова, Сабита Муканова, Новая, Ломоносова, Лермонтова, З. Космодемьянской, Железнодорожная – дома № 1, 3, 5, Жумабаева, Деповская, Трудовая – дома № 2, 13, 15, 16, 18, 19, 28, Гоголя, Титова, Школа Интернат, Сосновый Бор, Первомайская, 25 лет Целины, Конституции, Разъезд № 2579 км., Победы – дома № 1, 3, 5, 6, 8, 12, 16, 18, 20, 22, 27, 28, 29, 30, 33, 34, 35, 36, 42, 44, 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное казенное предприятие "Мамлютский культурный центр" коммунального государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Мамлютского района Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Мамлютка, улица Ленина, 47</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улицы: площадь Базарная, Гостинная, Гуденко, О. Кошевого, Куйбышева, Мальцева, Матросова, Мира, Панфилова, Фурманова, Шевченко, Школьная, Береговая, К. Маркса – дома № 2, 3, 4, 5, 6, 7/1, 8, 10, 11, 12, 13, 14, 16, 18/1, 18/2, 19, 20, 21, 22, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, переулок Беловский – дома № 8, 10, 12, 16, 24, Гагарина – дома № 1, 2, 3, 4, 7, 8, 9, 12, 13, 14, 18, 20, 21, 24, 25, 26, 28, 32, 35, 37, 39, 44, 44 а, 45, 46, 49, 51, 53, 54, 56, 68, 70, 72, 74, 76, Железнодорожная – дома № 7, 15, 17, 21, 23, 25, 27, 29, 31, 33, 37, 39, 41, Коммунальная – дома № 3, 4, 6, 8, 9, 10, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, Комсомольская – дома № 1, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 17, 18, 19, 21, 22, 24, 27, 28, 29, 30, 31, 32, 34, 36, 37, 38, 39, 40, 44, 45, 46, 47, 48, 49, 50, 51, 54, 55, 56, 58, 59, 61, 61 а, 62, 64, 66, 68, 69, 70, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, Ленина – дома № 4, 6, 9, 11, 12, 14, 15, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 34, 36, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 70, 72, Г. Мусрепова – дома № 2, 3, 4, 5, 6, 7, 8, 9, 11, 14, 15, 16, 17, 19, 20, 22, 23, 25, 27, 29, 30, 31, 34, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, Победы – дома № 41, 43, 47, 48, 48/2, 50, 51, 53, 55, 56, 57, 58, 59, 65, 67, 68, 70, 74, 75, 76, 77, 78, 81, 82, 83, 84, 86, 87, 89, 90, 91, 92, 94, 96, 97, 101, 103, 105, 107, 109, 111, 113 а, 115, 115 а, 117, 128, Свердлова – дома № 1, 2, 5, 7, 8, 10, 11, 12, 17, Трудовая – дома № 23, 25, 36, 42, 48, 50, 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Комплекс школа-ясли-сад имени Хасана Бектурганова" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город Мамлютка, улица Г. Мусрепова, 49</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улицы: Бектурганова, Водосточная, Мичурина, Колхозная, Лагерная, Лесная, Озерная, Северная, Шаталова, Ямская, Тимирязева, К. Маркса – дома № 35, 36, 37, 38, 39, 40, 41, 42, 45, 46, 47, 48, 51, 53, 54, 55, 56, 58, 59, 60, 61, 62, 64, 65, 66, 67, 69, 70, 72, 73, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91, 93, 95, 97, 99, переулок Беловский – дома № 15, 17, 27, Гагарина – дома № 63, 65, 67, 69, 71, 75, Коммунальная – дома № 32, 34. 35, 36, 37, 38, 39, 41, 43, Комсомольская – дома № 78, 80, 82, 84, 86, 88, 89, 90, 92, 93, 94, 95, 96, 98, 99, 101, 103, 104, 105, 107, 108, 109, 110, 111, 112, 114, 115, 116, 118, 119, 120, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, Ленина – дома № 74, 80, 82, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 99, 100, 101, 102, 103, 105, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 128, 130, 132, 133, 135, 136, 138, 141, 142, 143, 143А, 143Б, 143В, 144, 145, 146, 147, 149, 151, 154, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 167, 169, 171, 172, 173, 174, 176, 179, 181, Свердлова – дома № 25, 27, 29, 33, 37, 39, 41,51, Г. Мусрепова – дома № 61, 62, 64, 65, 67, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 88, 89, 90, 91, 93, 94, 95, 96, 97, 99, 101, 102, 103, 107, 109, 113</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Андреевская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Андреевка, улица 50 лет Казахстана, 55</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Андреевка, село Владимировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Коммунальное государственное учреждение "Бостандыкская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">село Бостандык, улица </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақ Орда, 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Бостандык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Беловская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Белое, улица Мектеп, 28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Белое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Клуб</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Щучье, улица Гүлдер, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Щучье</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Мамлютская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Чистое, улица Достық, 8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Чистое, село Коваль, село Сливное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дом культуры</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Воскресеновка, улица Достық, 17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Воскресеновка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Искровская неполная средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Искра, улица Конституции, 9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Искра, село Красный Октябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Становская начальная школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Становое, улица Мектеп, 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Становое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Дубровинская средняя школа имени С.Г. Гуденко" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Дубровное, улица Сергея Гуденко, 52</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Дубровное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 337</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Новодубровинская начальная школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Новодубровное, улица Мектеп, 39</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Новодубровное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Мамлютская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Пчелино, улица Школьная, 2-б</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Пчелино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Михайловская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Михайловка, улица Жеңіс, 23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Михайловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Кызыласкерская средняя школа имени В.М.Скачкова" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Кызыласкер, улица В. Скачкова, 34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Кызыласкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Мамлютская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Степное, улица Школьная, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Степное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Мамлютская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Раздольное, улица Школьная, 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Раздольное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Краснознаменская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Краснознаменное, улица Мектеп, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Краснознаменное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Калугинская неполная средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Калугино, улица Жаға Жай, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Калугино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Беловская начальная школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Беловка, улица Мектеп, 22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Беловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Леденевская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Леденево, улица Мектеп, 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Леденево</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медицинский пункт коммунального государственного предприятия на праве хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Мамлютская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Новоандреевка, улица Орталық, 26</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Новоандреевка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дом культуры</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Ленино, улица Мектеп, 13/1а</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Ленино, село Октябрь, село Дачное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дом культуры</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Новомихайловка, улица Победа, 84</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Новомихайловка, село Катанай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание конторы товарищества с ограниченной ответственностью "Хуландой" (по согласованию)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Токаревка, улица Школьная, 12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Токаревка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z62" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Минкесерская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Минкесер, улица Школьная, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Минкесер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Бексеитская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Бексеит, улица Мектеп, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Бексеит</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 354</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Покровская средняя школа" коммунального государственного учреждения "Отдел образования Мамлютского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Покровка, улица Мира, 61</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Село Покровка, Разъезд 2591 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z65" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дом культуры</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Афонькино, улица Орталық, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6710,63 +6958,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7088,35 +7358,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>