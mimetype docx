--- v0 (2025-11-09)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c54816c" w14:textId="c54816c">
+    <w:p w14:paraId="43f30c7" w14:textId="43f30c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,61 +111,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Мамлютского района Северо-Казахстанской области от 14 апреля 2021 года № 66. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 14 апреля 2021 года № 7291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 19.03.2025 </w:t>
+      Сноска. Заголовок в редакции постановлений акимата Мамлютского района Северо-Казахстанской области от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -272,90 +292,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Мамлютка.</w:t>
+      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановлений акимата Мамлютского района Северо-Казахстанской области от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -658,51 +698,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Мамлютского района</w:t>
+              <w:t xml:space="preserve">акимата Мамлютского района </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -723,51 +763,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -788,1867 +828,762 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 14 апреля 2021 года</w:t>
-[...64 lines deleted...]
-              <w:t>№ 66</w:t>
+              <w:t>от 14 апреля 2021 года № 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Мамлютка</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 19.03.2025 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области (далее - Правила) разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее - Закон), подпунктом 16-5) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z31" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах применяются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z32" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума - единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума - части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z39" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правила распространяются на организацию и проведение мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z41" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Концепция единого архитектурного стиля разрабатывается и утверждается коммунальным государственным учреждением "Отдел архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата Мамлютского района Северо-Казахстанской области" (далее - администратор бюджетной программы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Администратором бюджетной программы совместно с акимом города Мамлютка на основании утвержденной концепции единого архитектурного стиля города определяется перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области (далее - перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z43" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. На основании утвержденного перечня, при наличии средств местного бюджета, администратором бюджетной программы организуются следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z44" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирных жилых домов с утвержденной концепцией единого архитектурного стиля города путем размещения на своем официальном интернет-ресурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир, нежилых помещений многоквартирных жилых домов о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация собрания собственников квартир и нежилых помещений в соответствии с законодательством Республики Казахстан для принятия решения о реконструкции, текущем или капитальном ремонте наружных стен, кровли для придания единого архитектурного облика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия отрицательного решения собрания работы по реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания единого архитектурного облика, не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае принятия положительного решения собрания, администратором бюджетной программы, в соответствии с требованиями строительных норм, организуется техническое обследование общего имущества объекта кондоминиума для определения состава и объема работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации для проведения технического обследования общего имущества объекта кондоминиума осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Техническое обследование общего имущества объекта кондоминиума осуществляется экспертами, имеющими соответствующий аттестат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, либо аккредитованной организации, имеющей в своем составе аттестованных экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По итогам технического обследования общего имущества объекта кондоминиума администратор бюджетной программы организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проектирование осуществляется специализированными организациями, имеющими соответствующие лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы, в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Мамлютском районе Северо-Казахстанской области, осуществляется из средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...1527 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>