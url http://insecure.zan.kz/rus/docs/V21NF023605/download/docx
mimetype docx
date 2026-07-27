--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b48737" w14:textId="1b48737">
+    <w:p w14:paraId="1b201e4" w14:textId="1b201e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в решение акима Амангельдинского района от 17 июля 2020 года № 3 "Об образовании избирательных участков на территории Амангельдинского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Амангельдинского района Костанайской области от 19 июля 2021 года № 5. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 июля 2021 года № 23605</w:t>
+        <w:t>Решение акима Амангельдинского района Костанайской области от 19 июля 2021 года № 5. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 июля 2021 года № 23605. Утратило силу решением акима Амангельдинского района Костанайской области от 27 апреля 2026 года № 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акима Амангельдинского района Костанайской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким Амангельдинского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -344,62 +422,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -417,51 +496,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аким Амангельдинского района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1098,4642 +1177,4643 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Амангельдинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="441"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождениe избирательного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Жетибай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Костанайская область, Амангельдинский район, Байгабылский сельский округ, село Жетибай, улица №1, дом 11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Кумкешу и Айтбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Кумкешуский сельский округ, село Кумкешу, улица Абая, 1А, здание коммунального государственного учреждения "Кумкешуская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амангельды: улица Байкадамова 16/1, 16/2, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 18/7, 20/1, 20/2, 20/3, 27/1, 29/1, 29/2, 29/3, 31/1, 31/2, 33/1, 33/2, 33/3, 35, 37/1, 37/2, 39/1; улица Дуйсенбина 19/1, 19/2, 19/3, 22/1, 22/2, 23, 24, 25/1, 25/2, 25/3, 25/4, 26, 27/1, 27/2, 27/3, 27/4, 27/5, 27/6, 27/7, 27/8, 27/9, 28, 29/1, 29/2, 29/3, 29/4, 29/5, 29/6, 29/7, 29/8, 29/9, 29/10, 29/11, 29/12, 29/13, 29/14, 29/15, 29/16, 30, 31/1, 31/2, 31/3, 31/4, 31/5, 31/6, 31/7, 31/8, 31/9, 31/10, 31/11, 31/12, 31/14, 31/15, 31/17, 31/18, 31/19, 32, 34; улица М.Дулатова 11, 13/1, 13/2, 15/1, 15/2, 15/3, 17, 18, 19, 20, 21, 22, 23, 24/1, 24/2, 25, 26, 27/1, 29, 30/1, 30/2, 31/1, 31/2, 42; улица Д.Ещанова 1, 3, 5, 7, 9, 11, 13, 15, 17/1, 17/2, 19, 21; улица Жалдама 1, 3, 5, 6, 23/1, 23/2; улица Канжигалина 1, 2, 3, 5, 6, 7, 8/1, 8/2, 9, 10, 12; улица Б.Майлина 21/1, 21/2, 21/3, 21/4, 21/5, 21/6, 21/7, 21/8, 21/9, 21/10 21/11, 21/12, 21/13, 21/14, 21/15, 21/16, 25/1, 25/2, 25/3, 25/4, 25/5, 25/6, 25/7, 25/8, 25/9, 25/10, 25/11, 25/12, 25/13, 25/14, 25/15, 25/16, 29, 31, 46/1, 46/2, 46/4, 46/6, 46/8; улица М.Маметовой 1, 3, 5, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 17/3, 17/4, 17/5, 17/6, 17/7, 17/8, 17/9, 17/10, 17/11, 17/12, 19/1, 19/2, 19/3, 19/4, 19/5, 19/6, 19/7, 19/8, 19/9, 19/10, 19/11, 19/12, 19/13, 19/14, 19/15, 19/16, 21, 23/1, 23/2, 23/3, 23/4, 23/5, 23/6, 23/7, 23/8, 23/9, 23/10, 23/11, 23/12, 23/13, 23/14, 23/15, 23/16, 23/17, 23/18, 23А, 25/1, 25/2; улица Сейдахмет Акына 1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 7/3, 8/1, 8/2, 8/3, 10, 11/1, 11/2, 11/3, 15, 19, 20, 21, 23, 25, 27/1, 27/2, 29/1, 29/2; улица Танаткан Полуана 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10; улица Матибай Акына 1/1, 1/2, 1/3, 3/1, 3/2, 5/1, 5/2, 7, 9, 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Амангельды, улица М.Маметовой, 4, здание коммунального государственного учреждения "Дом культуры имени К.Абенова отдела культуры и развития языков акимата Амангельдинского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амантогай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амантогайский сельский округ, село Амантогай, улица Кейки Батыра, 2А, здание коммунального государственного учреждения "Амантогайская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Жалдама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амантогайский сельский округ, село Жалдама, улица Ыбырай Алтынсарина, 5, здание коммунального государственного учреждения "Жалдаминская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Шакпак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амантогайский сельский округ, село Шакпак, улица Акоткел, дом 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Тасты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Тастинский сельский округ, село Тасты, улица Кейки Батыр, 5, здание коммунального государственного учреждения "Тастинская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Карынсалды и Горняк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Тастинский сельский округ, село Карынсалды, улица №1, 3, здание коммунального государственного учреждения "Карынсалдинская основная средняя школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Степняк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Уштогайский сельский округ, село Степняк, улица Абая, 5, здание коммунального государственного учреждения "Степнякская основная средняя школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Жанатурмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Байгабылский сельский округ, село Жанатурмыс, улица №1, дом 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Уштогай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Уштогайский сельский округ, село Уштогай, улица Школьная, 5, здание коммунального государственного учреждения "Рассветская основная средняя школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Аксай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, село Аксай, улица Мира, 1, здание коммунального государственного учреждения "Буйректальская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амангельды: улица А.Байтурсынова 1, 2, 3, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26/1, 26/2, 27, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 33/1, 33/2, 34, 35/1, 35/2, 36, 37/1, 37/2, 52/1, 52/2, 54, 56/1, 56/2, 58; улица Божманова 1/1, 1/2, 2, 4/1, 4А, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 13, 14/1, 14/2, 16, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23, 24/1, 25, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 31/1, 31/2, 32, 33/1, 33/2, 34, 34А, 35/1, 35/2, 36, 37, 38, 40, 41, 43/1, 43/2, 45/1, 72/1, 72/2, 75/1, 75/2; улица Б.Гордеева 3/1, 3/2, 4, 6, 7, 8/1, 8/2, 9, 10/1, 10/2, 12, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36; улица Дуйсенбина 37/1, 37/2, 42/1, 42/2, 43/1, 43/2, 43/3, 44/1, 44/2, 44/3, 45, 47/1, 47/2, 47/3, 47/4, 47/5, 47/6, 47/7, 47/8, 48/1, 48/2, 49/1, 49/2, 49/3, 49А, 51, 52/1, 52/2, 53, 54, 55, 56, 57/1, 57/2, 58, 59/1, 59/2, 59/3, 59/4, 59/5, 60, 61/1, 62/1, 62/2, 64/1, 64/2, 65, 66/1, 66/2, 67, 68; улица М.Дулатова 33/1, 33/2, 33А, 34/1, 34/2, 35/1, 35/2, 36, 37/1, 37/2, 37/3, 37/4, 38/1, 38/2, 39, 40, 41, 43/1, 43/2, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70; улица Д.Ещанова 2, 4/1, 4/2, 6, 8, 10, 16, 18, 22, 23, 25, 27, 29/1, 29/2, 31, 33, 35, 41; улица Жалдама 10, 31, 33, 35, 37, 39, 41, 43, 45, 49; улица Матибай Акына 2, 4, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28; улица Сейдахмет Акына 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 24, 26/1, 26/2, 28/1, 28/2, 31, 32/1, 32/2, 34, 38, 39, 41, 43, 44, 45; улица Торгай 1/1, 1/2, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 9, 10, 10А, 11, 11А, 12, 14, 16, 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Амангельды, улица Дуйсенбина, 35, здание коммунального государственного учреждения "Центр детского и юношеского творчества "Шугыла" отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амангельды: улица Сырбай Мауленова 1, 2, 3, 4, 5, 6, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13/1, 14/1, 14/2; улица М.Ауезова 2/1, 2/2, 3/1, 3/2, 4, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2; улица Ахметбекова 1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 4/3, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 12/3, 13/1, 13/2, 13/3, 14/1, 14/2, 14/3, 15, 16, 17/1, 17/2, 18/1, 18/2, 18/3, 19/1, 19/2, 20/1, 20/2, 20/3, 21/1, 21/2, 21/3, 22/1, 22/2, 22/3, 22/4, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26/1, 27/1, 27/2; улица Байкадамова 1/1, 1/2, 1/3, 1А, 2, 3/1, 3/2, 3/3, 3/4, 3/5, 4/1, 4/2, 5, 6/1, 6/2, 6/3, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 13/3, 14/1, 14/2, 15/1, 15/2, 15/3, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 22/1, 22/2, 22/3, 23/1, 23/2, 24, 25/1, 25/2; улица Дуйсенбина 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 3/1, 3/2, 4, 5/1, 5/2, 5/3, 5/4, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 8/3, 9/1, 9/2, 9А, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 12/3, 12/4, 14/1, 14/2, 14/3, 14/4, 15/1, 15/2, 15/3, 17А, 20/1, 20/2, 20/3, 20/4, 20/5, 20/6, 20/7, 20/8, 20/9, 20/10, 20/11, 20/12; улица М.Дулатова 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 12, 14, 14А, 16; улица Б.Майлина 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10А, 11/1, 11/2, 13, 15; улица Наурыз 1/1, 1/2, 2/1, 2/2, 2/3, 3/1, 3/2, 4/2, 5/1, 5/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2; улица Ф.Сатыбалдина 1, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 14/1, 14/2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Амангельды, улица Б.Майлина, 10, здание коммунального государственного учреждения "Общеобразовательная школа имени Б.Колдасбаева отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амангельды: улица К.Байдаулетова 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 8, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2; улица А.Байтурсынова 45/1, 45/2, 49/1, 51/1, 51/2, 53/1, 53/2, 53А, 55/1, 55/2, 57, 59/1, 59/2, 61/1, 61/2, 63, 64/1, 64/2, 65, 66/1, 66/2, 67/1, 67/2, 68, 69, 70/1, 70/2, 71, 72, 73, 74, 76, 78; улица Т.Бадамбаева 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 4/3, 4/4, 5/1, 5/2, 6/1, 6/2, 6/3, 6/4, 7/1, 7/2, 8/1, 8/2, 8/3, 8/4, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17А, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24А, 25, 27; улица Ш.Дауылбаева 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12; улица Жауке Батыра 1, 5, 7, 8, 9; улица Иман Батыра 1, 3, 5, 7, 10; улица Г.Касымова 1, 2, 3, 4, 6, 8, 10; улица Кошкар Батыра 1, 2, 4, 5; улица М.Маметовой 8, 10, 12/1, 12/2, 14, 14А, 16/1, 16/2, 16/3, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 26/1, 26/2, 27, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 30А, 31/1, 31/2, 32/1, 32/2, 32А, 33/1, 33/2, 34, 35/1, 35/2, 36, 37/1, 37/2, 39, 40, 41, 43/1, 43/2, 45/1, 45/2, 45/3, 47/1, 47/2, 47/3, 49/1, 49/2, 49/3, 51, 53, 55, 57, 59; улица Абая Кунанбаева 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 10А, 11/1, 11/2, 12/1, 12/2, 13, 15, 16, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 38/1; улица Той Тобе 1, 2, 4, 5, 6/1, 7, 8, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18 19, 20, 21/1, 23/1, 23/2, 24, 25, 26, 27, 28, 29, 31, 37, 39, 47, 49, 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Амангельды, улица Абая Кунанбаева, 45, здание коммунального государственного учреждения "Общеобразовательная школа имени Ы.Алтынсарина отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Амангельды: улица Божманова 39, 44/1, 44/2, 46/1, 46/2, 47, 48/1, 49/1, 49/2, 50/1, 50/2, 51/2, 52/1, 54/1, 57, 58, 60/1, 60/2, 63, 69, 70/1, 70/2, 76, 77/1, 77/2, 80, 85/1, 85/2, 87/1, 87/2; улица Ермаганбетова 1/2, 2, 3/1, 3/2, 3/3, 6, 7, 8, 9/1, 9/2, 10, 10А, 11/1, 11/2, 12, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21, 23, 25, 26, 27, 28; улица Кейки Батыра 1/1, 1/2, 2/1, 2/2, 2А, 3, 5/1, 5/2, 7, 8/1, 8/2, 9, 9А, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 17, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2, 30, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 48/1, 48/2; улица Абая Кунанбаева 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 25/3, 27, 29, 33, 37, 39, 40, 41/1, 42/1, 42/2, 43, 44/1, 44/2, 46/1, 46/2, 48/1, 48/2, 50/1, 50/2, 50/3, 52/1, 52/2, 54/1, 54/2, 56/1, 56/2, 56А, 58/1, 58/2, 60/1, 60/2, 62/1, 62/2, 64/1, 64/2, 68, 68А, 68Б, 69, 70/1, 70/2, 70/3, 71/1, 71/2, 72/1, 72/2, 74/2, 74А, 76, 77, 78/1, 78/2, 84; улица А.Нурманова 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 25/1, 25/2, 26/1, 26/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 32/1, 32/2; улица С.Сейфуллина 1/1, 1/2, 2/1, 2/2, 3, 4/1, 4/2, 5/1, 5/2, 6, 7, 8/1, 9, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 20; улица Ш.Уалиханова 1, 2/1, 2/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 19/1, 19/2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Амангельды, улица Божманова, 15, здание коммунального государственного учреждения "Амангельдинская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Есир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Есир, улица №2, 1А, здание коммунального государственного учреждения "Общеобразовательная школа имени Н.Мейирманова отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Кемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельской округ, село Кемер, улица Ынтымак, дом 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Когалыколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Когалыколь, улица Амангельды, дом 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Аккиси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Костанайская область, Амангельдинский район, Амангельдинский сельский округ, село Аккиси, улица №1, дом 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Карасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Костанайская область, Амангельдинский район, Карасуский сельский округ, село Карасу, улица Кошана Есполова, 15, здание сельского клуба </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Агайдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Карасуский сельский округ, село Агайдар, улица Тауелсиздик, дом 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Есенбаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Карасуский сельский округ, село Есенбаев, улица Сат Есенбаев, дом 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села имени Абу Сыздыкова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Карасуский сельский округ, село имени Абу Сыздыкова, улица Аксай, дом 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Урпек и Карашатобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Урпекский сельский округ, село Урпек, улица Амангельды Иманова, 6А, здание коммунального государственного учреждения "Жана аульская общеобразовательная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Агаштыколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Урпекский сельский округ, село Агаштыколь, улица №2, 12, здание коммунального государственного учреждения "Агаштыкольская начальная школа отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Косжан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Костанайская область, Амангельдинский район, Урпекский сельский округ, село Косжан, улица Косжан Мынбаева, дом 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Кабырга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Кабыргинский сельский округ, село Кабырга, улица №2, 3, здание коммунального государственного учреждения "Основная средняя школа имени Н.Крупской отдела образования Амангельдинского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Жанатай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Костанайская область, Амангельдинский район, Кабыргинский сельский округ, село Жанатай, улица №1, дом 2, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10977" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В границах села Байгабыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5787,63 +5867,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6165,35 +6267,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>