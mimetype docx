--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa87a48" w14:textId="aa87a48">
+    <w:p w14:paraId="edb318f" w14:textId="edb318f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -516,71 +516,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер оплаты за пользование жилищем из государственного жилищного фонда Казалинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления Казалинского районного акимата Кызылординской области от 23.05.2024  </w:t>
+      Сноска. Приложение - в редакции постановления Казалинского районного акимата Кызылординской области от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 82 </w:t>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -648,52 +648,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Адрес жилища из государственного жилищного фонда</w:t>
+              <w:t xml:space="preserve">
+Адрес жилища из государственного жилищного фонда </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1101,51 +1101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Еримбет Колдейбекулы, дом 192 "1Г"</w:t>
+поселок Айтеке би, улица Еримбет Колдейбекулы,дом 192 "1Г"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1779,51 +1779,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-поселок Айтеке би, 2 квартал, дом 380 </w:t>
+поселок Айтеке би, 2 квартал, дом 381 А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1892,87 +1892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 380 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 2 квартал, дом 382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 83 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2004,52 +2004,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-поселок Айтеке би, 2 квартал, дом 381 </w:t>
+              <w:t>
+поселок Айтеке би, 2 квартал, дом 383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2118,51 +2118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 381 А</w:t>
+поселок Айтеке би, 2 квартал, дом 383 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2231,51 +2231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 382</w:t>
+поселок Айтеке би, 2 квартал, дом 384 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2343,52 +2343,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-поселок Айтеке би, 2 квартал, дом 382 А</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, 2 квартал, дом 385 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2457,87 +2457,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 383</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 2 квартал, дом 385 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 83 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2569,88 +2569,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-124 тенге 84 тиын</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, 2 квартал, дом 386 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 83 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2683,51 +2683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 384</w:t>
+поселок Айтеке би, 2 квартал, дом 386 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2795,88 +2795,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-124 тенге 83 тиын</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, 2 квартал, дом 387 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2908,88 +2908,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 83 тиын</w:t>
+              <w:t>
+поселок Айтекеби, 2 квартал, дом 388 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3022,87 +3022,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 385 А</w:t>
-[...35 lines deleted...]
-124 тенге 83 тиын</w:t>
+поселок Айтеке би, 2 квартал, дом 389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3134,52 +3134,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-поселок Айтеке би, 2 квартал, дом 386 </w:t>
+              <w:t>
+поселок Айтекеби, 2 квартал, дом 389А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3248,51 +3248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 386 А</w:t>
+поселок Айтеке би, 2 квартал, дом 391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3360,52 +3360,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-поселок Айтеке би, 2 квартал, дом 387 </w:t>
+              <w:t>
+поселок Айтеке би, 2 квартал, дом 391 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3474,51 +3474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 387 А</w:t>
+поселок Айтеке би, 2 квартал, дом 392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3587,51 +3587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 388</w:t>
+поселок Айтеке би, 2 квартал, дом 393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3700,87 +3700,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 388 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 2 квартал, дом 394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 тенге 63 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3812,88 +3812,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 84 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 2 квартал, дом 395А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 теңге 84тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3926,87 +3926,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 389 А</w:t>
-[...35 lines deleted...]
-124 тенге 83 тиын</w:t>
+поселок Айтеке би, 2 квартал, дом 397А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 теңге 63 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4039,87 +4039,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 390</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4152,87 +4152,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 390 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4264,88 +4264,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 83 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4378,87 +4378,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 386 А</w:t>
-[...35 lines deleted...]
-124 тенге 83 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4490,88 +4490,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 84 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4604,87 +4604,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 392 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4717,87 +4717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 393</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4830,87 +4830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 393 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4942,88 +4942,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 84 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 5 квартал, дом 623, квартира 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5056,87 +5056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 394 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5168,88 +5168,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 84 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5282,87 +5282,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 395 А</w:t>
-[...35 lines deleted...]
-124 тенге 84 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5394,88 +5394,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-124 тенге 83 тиын</w:t>
+              <w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5508,87 +5508,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 396 А</w:t>
-[...35 lines deleted...]
-124 тенге 83 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5621,87 +5621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 397</w:t>
-[...35 lines deleted...]
-124 тенге 63 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5734,87 +5734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 2 квартал, дом 397А</w:t>
-[...35 lines deleted...]
-124 тенге 63 тиын</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 тенге 73 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5847,51 +5847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 2</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5960,51 +5960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 6</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6073,51 +6073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 8</w:t>
+поселок Айтеке би, 5 квартал, дом 624, квартира 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6185,52 +6185,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 10</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, улица Жармедет Ыскакова, дом 13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6299,51 +6299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 12</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6375,88 +6375,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-поселок Айтеке би, 5 квартал, дом 623, квартира 14</w:t>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6525,51 +6525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 16</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6638,51 +6638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 18</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6751,51 +6751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 623, квартира 20</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6864,51 +6864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 2</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6977,51 +6977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 4</w:t>
+поселок Айтеке би, улица Жармедет Ыскакова, дом 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7089,88 +7089,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-112 тенге 73 тиын</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 580 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 06 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7202,88 +7202,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-112 тенге 73 тиын</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 580 А </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 08 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7316,87 +7316,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 10</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7429,87 +7429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 12</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 581 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7542,87 +7542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 14</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7655,87 +7655,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 16</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 582 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 21 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7768,87 +7768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 18</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 583</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 67 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7881,87 +7881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, 5 квартал, дом 624, квартира 20</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 583 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 82 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7993,88 +7993,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-112 тенге 73 тиын</w:t>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8107,87 +8107,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 15</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 584 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 49 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8220,87 +8220,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 17</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 78 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8333,87 +8333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 21</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 585 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 21 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8446,87 +8446,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 23</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 21 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8559,87 +8559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 25</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 586 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 52 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8672,87 +8672,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 27</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8785,87 +8785,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 29</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 587 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8898,87 +8898,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 31</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 588</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9011,87 +9011,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 33</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 588 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9124,87 +9124,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 35</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9237,87 +9237,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 37</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 589 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9350,87 +9350,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 39</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9463,87 +9463,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 41</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 590 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 08 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9576,87 +9576,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 43</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 тенге 68 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9689,87 +9689,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 45</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 591 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 78 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9802,87 +9802,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жармедет Ыскакова, дом 47</w:t>
-[...35 lines deleted...]
-112 тенге 73 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 592</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 21 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9914,88 +9914,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-103 тенге 06 тиын</w:t>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 592А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 21 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10027,88 +10027,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-104 тенге 08 тиын</w:t>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10141,87 +10141,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 581</w:t>
-[...35 lines deleted...]
-103 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 593 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10254,87 +10254,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 581 А</w:t>
-[...35 lines deleted...]
-103 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 67 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10367,87 +10367,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 582</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 594 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104 тенге 67 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10480,87 +10480,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 582 А</w:t>
-[...35 lines deleted...]
-102 тенге 21 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10593,87 +10593,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 583</w:t>
-[...35 lines deleted...]
-104 тенге 67 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 595 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10706,87 +10706,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 583 А</w:t>
-[...35 lines deleted...]
-104 тенге 82 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 596 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10819,87 +10819,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 584</w:t>
-[...35 lines deleted...]
-102 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10931,88 +10931,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-102 тенге 49 тиын</w:t>
+              <w:t xml:space="preserve">
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 597 А </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11045,87 +11045,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 585</w:t>
-[...35 lines deleted...]
-102 тенге 78 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11158,87 +11158,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 585 А</w:t>
-[...35 lines deleted...]
-103 тенге 21 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 598 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 64 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11271,87 +11271,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 586</w:t>
-[...35 lines deleted...]
-103 тенге 21 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11384,87 +11384,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 586 А</w:t>
-[...35 lines deleted...]
-104 тенге 52 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 599 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11497,87 +11497,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 587</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 93 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11610,87 +11610,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 587 А</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 600 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 92 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11723,51 +11723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 588</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11836,51 +11836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 588 А</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 601 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11949,87 +11949,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 589</w:t>
-[...35 lines deleted...]
-102 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 07 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12062,87 +12062,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 589 А</w:t>
-[...35 lines deleted...]
-102 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 602 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 тенге 07 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12175,87 +12175,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 590</w:t>
-[...35 lines deleted...]
-102 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12288,87 +12288,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 590 А</w:t>
-[...35 lines deleted...]
-104 тенге 08 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 603 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12401,87 +12401,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 591</w:t>
-[...35 lines deleted...]
-100 тенге 68 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12514,87 +12514,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 591 А</w:t>
-[...35 lines deleted...]
-102 тенге 78 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 604 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 тенге 37 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12627,87 +12627,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 592</w:t>
-[...35 lines deleted...]
-102 тенге 21 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12740,87 +12740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 592А</w:t>
-[...35 lines deleted...]
-102 тенге 21 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км, дом 605 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 тенге 35 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12853,87 +12853,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 593</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№606 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+145 теңге 84 тиын </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12966,87 +12966,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 593 А</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№606Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13079,87 +13079,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 594</w:t>
-[...35 lines deleted...]
-104 тенге 67 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13192,87 +13192,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 594 А</w:t>
-[...35 lines deleted...]
-104 тенге 67 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№607 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13305,87 +13305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 595</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№608 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13418,87 +13418,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 595 А</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№608 Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13531,87 +13531,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 596 А</w:t>
-[...35 lines deleted...]
-103 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13644,87 +13644,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 597</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№609 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13756,88 +13756,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-103 тенге 64 тиын</w:t>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13870,87 +13870,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 598</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№610 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13983,87 +13983,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 598 А</w:t>
-[...35 lines deleted...]
-103 тенге 64 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км №611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14096,87 +14096,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 599</w:t>
-[...35 lines deleted...]
-102 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№611 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 тенге 54 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14209,87 +14209,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 599 А</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км №612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14322,87 +14322,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 600</w:t>
-[...35 lines deleted...]
-103 тенге 93 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№612 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14435,87 +14435,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 600 А</w:t>
-[...35 lines deleted...]
-102 тенге 92 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14548,87 +14548,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 601</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№613 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14661,87 +14661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 601 А</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14774,87 +14774,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 602</w:t>
-[...35 lines deleted...]
-102 тенге 07 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№614 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14887,87 +14887,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 602 А</w:t>
-[...35 lines deleted...]
-102 тенге 07 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15000,87 +15000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 603</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№615 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15113,87 +15113,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 603 А</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15226,87 +15226,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 604</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№616А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15339,87 +15339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 604 А</w:t>
-[...35 lines deleted...]
-101 тенге 37 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15452,87 +15452,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 605</w:t>
-[...35 lines deleted...]
-103 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№617А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15565,87 +15565,22800 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Айтеке би, улица Жанкожа батыр 3 км, дом 605 А</w:t>
-[...35 lines deleted...]
-103 тенге 35 тиын</w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№618 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№619 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 67 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№620 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№621 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№622 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 тенге 64 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№623 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№624 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№625 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145 тенге 84 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км №640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км №640А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км №633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№633А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№634</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№634А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№635</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№641А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+148 тенге 12 тиын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№627А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№630А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№628А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№643</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№643А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№644А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№636А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№637А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 65 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№629A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 48 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№631А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№642А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№635А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№638А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№639А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+182</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би, улица Жанкожа батыр 3 км№632А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 94 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+183</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №26А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №30А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 74 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жалпакбай Нурмагамбетов №12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 92 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 92 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 92 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 тенге 92 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148 тенге 12 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 77 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 77 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 77 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 77 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №81А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жети Ишан №85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №583</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 76 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 06 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №626</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №643</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №617А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №618 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №619 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №620 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №621А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №622А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №623А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №624А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №625А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №626А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №627А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №628А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №629А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №630А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №637А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №638А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №639А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №640А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №641А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №642А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск Урмаш Туктибаев №643А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153 тенге 00 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Айтеке би Жанай Кудабаев №83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 тенге 66 тиын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -15677,55 +38390,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>