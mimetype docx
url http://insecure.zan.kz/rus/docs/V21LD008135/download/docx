--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edb318f" w14:textId="edb318f">
+    <w:p w14:paraId="abaa358" w14:textId="abaa358">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -38390,55 +38390,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>