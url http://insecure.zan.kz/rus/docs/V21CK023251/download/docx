--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bbe2d2" w14:textId="4bbe2d2">
+    <w:p w14:paraId="ac87be3" w14:textId="ac87be3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -717,50 +717,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение – в редакции решения акима Уилского района Актюбинской области от 23.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными решением акима Уилского района Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 389</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1167,51 +1187,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 397</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: сельский округ имени Ш.Берсиева село Каратал улица Ш.Берсиев 39, здание модульной библиотеки имени Ш.Берсиева коммунального государственного учреждения "Уилская районная централизованная библиотечная система" государственного учреждения "Уилский районный отдел внутренней политики, культуры, развития языков и спорта".</w:t>
+      Местонахождение избирательного участка: сельский округ имени Ш.Берсиева село Каратал улица Ж.Жусибалиева 2, здание коммунального государственного учреждения "Средняя школа Имени Ш.Берсиева" государственного учреждения "Отдел образования Уилского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Каратал: улицы Ш.Берсиев, Әбілқайыр хан, Актобе, Абай, О.Бакаев, И.Карагулов, Шәкәрім, Ж.Жусибалиев, Республика, Бейбитшилик, З.Баймолдина, Кокжар, Тауелсиздик, Сулеймен аулие, Кобланды батыр, А.Молдагулова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1739,51 +1759,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 408</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: Саралжинский сельский округ село Саралжын улица Бейбитшилик, 15, здание Саралжинского сельского клуба государственного коммунального казенного предприятия "Уилский районный дом культуры" государственного учреждения "Уилский районный отдел внутренней политики, культуры, развития языков и спорта".</w:t>
+      Местонахождение избирательного участка: Саралжинский сельский округ село Саралжын улица Коктал 2, здание коммунального государственного учреждения "Саралжинская средняя школа Имени А.Дербисалина" государственного учреждения "Отдел образования Уилского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Саралжын: улицы А.Дербисалин, Алаш, Ботагоз-2, Актобе, Казакстан, И.Курманов, Көктал, К.Шоланов, Таубатыр, Бейбитшилик, С.Керимбаева; село Конырат: улицы Конырат, Ойыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2069,55 +2089,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2443,31 +2463,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>