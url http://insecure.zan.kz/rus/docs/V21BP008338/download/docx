--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06f1166" w14:textId="06f1166">
+    <w:p w14:paraId="2d58dbe" w14:textId="2d58dbe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении специализированных мест для организации и проведения мирных собраний, порядка использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний, границ прилегающих территорий, в которых запрещено проведение пикетирования в Сандыктауском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Сандыктауского районного маслихата Акмолинской области от 22 января 2021 года № 2/1. Зарегистрировано Департаментом юстиции Акмолинской области 27 января 2021 года № 8338</w:t>
+        <w:t>Решение Сандыктауского районного маслихата Акмолинской области от 22 января 2021 года № 2/1. Зарегистрировано Департаментом юстиции Акмолинской области 27 января 2021 года № 8338.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Законом Республики Казахстан от 25 мая 2020 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -288,62 +288,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вступает в силу со дня государственной регистрации в Департаменте юстиции Акмолинской области и вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -351,51 +352,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Председатель сессии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -408,116 +409,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ш.Докаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Секретарь Сандыктауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -710,160 +722,664 @@
               </w:rPr>
               <w:t>№ 2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Специализированные места для организации и проведения мирных собраний в Сандыктауском районе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Сандыктауского районного маслихата Акмолинской области от 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Специализированные места для организации и проведения мирных собраний:</w:t>
+        <w:t xml:space="preserve">
+      1. Специализированные места для организации и проведения мирных собраний в Сандыктауском районе: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) село Балкашино, улица имени Абылай-хана, центральная площадь у здания государственного учреждения "Аппарат акима Сандыктауского района";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) село Балкашино, улица имени Абылай-хана, площадь перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры и развития языков Сандыктауского района.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+      2) село Балкашино, улица имени Абылай-хана, площадь перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) село Баракпай, улица Ыбырая Алтынсарина, центральная площадь у здания бывшего Баракульского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) село Белгородское, улица Целинная, центральная площадь у здания коммунального государственного учреждения "Аппарат акима Белгородского сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) село Красная поляна, улица Енбек, у здания коммунального государственного учреждения "Аппарат акима Берликского сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) село Васильевка, улица Магжан Жумабаева, 20, площадь у здания Васильевского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) село Веселое, улица Балуан Шолак, 4, площадь у здания Веселовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) село Приозерное, улица Ыбырая Алтынсарина, 34, центральная площадь у здания Приозерного сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) село Каменка, улица Ыбырая Алтынсарина, 89, площадь у здания коммунального государственного учреждения "Общеобразовательная школа села Каменка отдела образования по Сандыктаускому району управления образования Акмолинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) село Лесное, улица Тауелсиздиктин 25 жылдыгы, 3, площадь у здания коммунального государственного учреждения "Аппарат акима Лесного сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) село Мадениет, улица Амангельды Иманова, 17, площадь у здания Культурнинского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) село Максимовка, улица Мустафа Шокай, 33, площадь у здания Максимовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) село Новоникольское, улица Ыбырая Алтынсарина, центральная площадь у здания Новоникольского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) село Сандыктау, по улице Орталык, 21, площадь у здания коммунального государственного учреждения "Аппарат акима Сандыктауского сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) село Богородка, улица Орталык, 14, площадь перед зданием Богородского медицинского пункта при государственном коммунальном предприятии на праве хозяйственного ведения "Сандыктауская районная больница" при управлении здравоохранения Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Маршруты следования для проведения мирных собраний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) село Балкашино, по улице имени Абылай-хана от дома № 102 до центральной площади у здания государственного учреждения "Аппарат акима Сандыктауского района";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) село Балкашино, по улице имени Абылай-хана от дома № 170 до площади перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры и развития языков Сандыктауского района.</w:t>
+      2) село Балкашино, по улице имени Абылай-хана от дома № 170 до площади перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) село Баракпай, по улице Ыбырая Алтынсарина от коммунального государственного учреждения "Основная средняя школа села Баракпай отдела образования по Сандыктаускому району управления образования Акмолинской области" до площади перед зданием бывшего Баракульского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) село Белгородское, по улице Целинная от дома № 1 до центральной площади у здания коммунального государственного учреждения "Аппарат акима Белгородского сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) село Красная поляна, по улице Енбек от пересечения с улицей Абая Кунанбаева до пересечения с улицей Тауелсиздиктин 25 жылдыгы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) село Васильевка, по улице Пушкина от дома № 29 до площади у здания Васильевского сельского Дома культуры при государственом коммунальном казеном предприятии "Балкашинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) село Веселое, по улице Ыбырая Алтынсарина от дома № 12 до площади у здания Веселовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) село Приозерное, по улице Ыбырая Алтынсарина от дома № 50 до центральной площади у здания Приозерного сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) село Каменка, по улице Женис от здания коммунального государственного учреждения "Аппарат акима Каменского сельского округа" до площади у здания коммунального государственного учреждения "Общеобразовательная школа села Каменка отдела образования по Сандыктаускому району управления образования Акмолинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) село Лесное, по улице Тауелсиздиктин 25 жылдыгы от дома № 38 до площади у здания коммунального государственного учреждения "Аппарат акима Лесного сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) село Мадениет, по улице Малай от дома № 1 до площади у здания Культуринского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) село Максимовка, по улице Мустафа Шокай от дома № 82 до площади у здания Максимовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) село Новоникольское, по улице имени Ыбырая Алтынсарина от дома 18 до площади у Новоникольского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) село Сандыктау, по улице Орталык от дома № 1 до площади у здания коммунального государственного учреждения "Аппарат акима Сандыктауского сельского округа" Сандыктауского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) село Богородка, по улице Орталык от дома № 2 до площади перед зданием Богородского медицинского пункта при государственном коммунальном предприятии на праве хозяйственного ведения "Сандыктауская районная больница" при управлении здравоохранения Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -989,258 +1505,866 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 января 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний в Сандыктауском районе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции решения Сандыктауского районного маслихата Акмолинской области от 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий порядок использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний в Сандыктауском районе разработан в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О порядке организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и проведения мирных собраний в Республике Казахстан" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Материально-техническое и организационное обеспечение проведения мирных собраний осуществляется их организатором и участниками за счет собственных средств, а также за счет средств и имущества, собранных и (или) переданных для проведения данных мирных собраний, если Законом и иными законами Республики Казахстан не установлено иное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нормы предельной заполняемости специализированных мест для организации и проведения мирных собраний в Сандыктауском районе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...109 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) село Балкашино, улица имени Абылай-хана, центральная площадь у здания государственного учреждения "Аппарат акима Сандыктауского района", норма предельной заполняемости 100 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) село Балкашино, улица имени Абылай-хана, площадь перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) село Баракпай, улица Ыбырая Алтынсарина, центральная площадь у здания бывшего Баракульского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) село Белгородское, улица Целинная, центральная площадь у здания коммунального государственного учреждения "Аппарат акима Белгородского сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) село Красная поляна, улица Енбек, у здания коммунального государственного учреждения "Аппарат акима Берликского сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) село Васильевка, улица Магжан Жумабаева, 20, площадь у здания Васильевского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) село Веселое, улица Балуан Шолак, 4, площадь у здания Веселовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) село Приозерное, улица Ыбырая Алтынсарина, 34, центральная площадь у здания Приозерного сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) село Каменка, улица Ыбырая Алтынсарина, 89, площадь у здания коммунального государственного учреждения "Общеобразовательная школа села Каменка отдела образования по Сандыктаускому району управления образования Акмолинской области", норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) село Лесное, улица Тауелсиздиктин 25 жылдыгы, 3, площадь у здания коммунального государственного учреждения "Аппарат акима Лесного сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) село Мадениет, улица Амангельды Иманова, 17, площадь у здания Культурнинского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) село Максимовка, улица Мустафа Шокай, 33, площадь у здания Максимовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) село Новоникольское, улица Ыбырая Алтынсарина, 18, площадь у здания Новоникольского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) село Сандыктау, улица Орталык, площадь у здания коммунального государственного учреждения "Аппарат акима Сандыктауского сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) село Богородка, улица Орталык, 14, площадь перед зданием Богородского медицинского пункта при государственном коммунальном предприятии на праве хозяйственного ведения "Сандыктауская районная больница" при управлении здравоохранения Акмолинской области, норма предельной заполняемости 50 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Маршруты следования для проведения мирных собраний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) село Балкашино, по улице имени Абылай-хана от дома № 102 до центральной площади у здания государственного учреждения "Аппарат акима Сандыктауского района", норма предельной заполняемости 100 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) село Балкашино, по улице имени Абылай-хана от дома № 170 до площади перед зданием государственного коммунального казенного предприятия "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) село Баракпай, по улице Ыбырая Алтынсарина от коммунального государственного учреждения "Основная средняя школа села Баракпай отдела образования по Сандыктаускому району управления образования Акмолинской области" до площади перед зданием бывшего Баракульского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) село Белгородское, по улице Целинная от дома № 1 до центральной площади у здания коммунального государственного учреждения "Аппарат акима Белгородского сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) село Красная поляна, по улице Енбек от пересечения с улицей Абая Кунанбаева до пересечения с улицей Тауелсиздиктин 25 жылдыгы, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) село Васильевка, по улице Пушкина от дома № 29 до площади у здания Васильевского сельского Дома культуры при государственом коммунальном казеном предприятии "Балкашинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района", норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) село Веселое, по улице Ыбырая Алтынсарина от дома № 12 до площади у здания Веселовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) село Приозерное, по улице Ыбырая Алтынсарина от дома № 50 до центральной площади у здания Приозерного сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) село Каменка, по улице Женис от здания коммунального государственного учреждения "Аппарат акима Каменского сельского округа" до площади у здания коммунального государственного учреждения "Общеобразовательная школа села Каменка отдела образования по Сандыктаускому району управления образования Акмолинской области", норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) село Лесное, по улице Тауелсиздиктин 25 жылдыгы от дома № 38 до площади у здания коммунального государственного учреждения "Аппарат акима Лесного сельского округа" Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) село Мадениет, по улице Малай от дома № 1 до площади у здания Культуринского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) село Максимовка, по улице Мустафа Шокай от дома № 82 до площади у здания Максимовского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости - 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) село Новоникольское, по улице имени Ыбырая Алтынсарина от дома № 18 до площади у Новоникольского сельского Дома культуры при государственном коммунальном казенном предприятии "Балкашинский районный Дом культуры" при отделе культуры, развития языков, физической культуры и спорта Сандыктауского района, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) село Сандыктау, по улице Орталык от дома № 1 до площади у здания коммунального государственного учреждения "Аппарат акима Сандыктауского сельского округа" Сандыктауского района, норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) село Богородка, по улице Орталык от дома № 2 до площади перед зданием Богородского медицинского пункта при государственном коммунальном предприятии на праве хозяйственного ведения "Сандыктауская районная больница" при управлении здравоохранения Акмолинской области, норма предельной заполняемости 50 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Не допускается установление юрт, палаток, иных сооружений в специализированных местах для организации и проведения мирных собраний без согласия местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если на проведение мирного собрания в одном и том же месте и (или) по одному и тому же маршруту следования либо в одно и то же время одновременно претендует несколько организаторов мирных собраний, очередность использования указанного места определяется местным исполнительным органом исходя из времени получения им соответствующего уведомления или заявления от организатора мирных собраний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Минимальное допустимое расстояние между лицами, принимающими участие в мирном собрании, кроме пикетирования, составляет не менее двух метров, в целях сохранения социальной дистанции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Минимальное допустимое расстояние между лицами, осуществляющими пикетирование, проводимое одним участником, составляет не менее 100 метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мирные собрания не могут начинаться ранее 9 часов и заканчиваться позднее 20 часов по местному времени Сандыктауского района в день проведения мирных собраний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Не допускается проведение двух и более пикетов в одном и том же месте в одно и то же время у одного и того же объекта, за исключением специализированных мест для организации и проведения мирных собраний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжительность пикетирования не должна превышать двух часов в день в одном и том же месте у одного и того же объекта, за исключением специализированных мест для организации и проведения мирных собраний.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1364,104 +2488,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 января 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы прилегающих территорий, в которых запрещено проведение пикетирования в Сандыктауском районе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Не допускается проведение пикетирования в Сандыктауском районе, на расстоянии 200 метров от границ прилегающих территорий объектов указанных в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 9 Закона.</w:t>
+      Сноска. Приложение 3 - в редакции решения Сандыктауского районного маслихата Акмолинской области от 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. На территории Сандыктауского района не допускается проведение пикетирования ближе 400 метров от границы прилегающих территорий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в местах массовых захоронений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на объектах железнодорожного, водного, воздушного и автомобильного транспорта и прилегающих к ним территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территориях, прилегающих к организациям, обеспечивающим обороноспособность, безопасность государства и жизнедеятельность населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, прилегающих к опасным производственным объектам и иным объектам, эксплуатация которых требует соблюдения специальных правил техники безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на магистральных железнодорожных сетях, магистральных трубопроводах, национальной электрической сети, магистральных линиях связи и прилегающих к ним территориях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1469,55 +2701,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>