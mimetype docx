--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d58dbe" w14:textId="2d58dbe">
+    <w:p w14:paraId="0d39d2d" w14:textId="0d39d2d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>