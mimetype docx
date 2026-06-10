--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c17130" w14:textId="0c17130">
+    <w:p w14:paraId="489cb85" w14:textId="489cb85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,338 +100,351 @@
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов для всех кандидатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Жаксынского района Акмолинской области от 22 июля 2021 года № а-6/134. Зарегистрировано в Министерстве юстиции Республики Казахстан 23 июля 2021 года № 23667.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О правовых актах", акимат Жаксынского района ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 6</w:t>
+        <w:t xml:space="preserve">1. Определить совместно с Жаксынской районной территориальной избирательной комиссией места для размещения агитационных печатных материалов для всех кандидатов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 28 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+        <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 31</w:t>
-[...39 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить совместно с Жаксынской районной территориальной избирательной комиссией места для размещения агитационных печатных материалов для всех кандидатов, согласно </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>2. Признать утратившими силу некоторые постановления акимата Жаксынского района:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Жаксынского района "Об определении мест для размещения агитационных печатных материалов и предоставлении кандидатам помещений для встреч с избирателями" от 25 апреля 2019 года № а-1/76 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7148);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Жаксынского района "О внесении изменений в постановление акимата Жаксынского района от 25 апреля 2019 года № а-1/76 "Об определении мест для размещения агитационных печатных материалов, предоставлении кандидатам помещений для встреч с избирателями" от 8 декабря 2020 года № а-5/262 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8206).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановление</w:t>
+        <w:t>3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Жаксынского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> акимата Жаксынского района "Об определении мест для размещения агитационных печатных материалов и предоставлении кандидатам помещений для встреч с избирателями" от 25 апреля 2019 года № а-1/76 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7148);</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -520,62 +533,79 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б.Малгаждаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -594,122 +624,110 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Жаксынская районная</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориальная</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательная комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -817,2931 +835,3885 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июля 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ а-6/134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Жаксынского района Акмолинской области от 28.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение - в редакции постановления акимата Жаксынского района Акмолинской области от 20.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ а-10/217</w:t>
+        <w:t>№ а-0/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...103 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование населенного пункта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Места для размещения агитационных печатных материалов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Алгабас</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Садвакасова (слева от бывшего здания коммунального государственного учреждения "Основная средняя школа села Алгабас отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Баягиз</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Центральная (справа от здания товарищества с ограниченной ответственностью "Агрофирма-"Астана-Т.А.Н.")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Белагаш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Береке (справа от здания государственного учреждения "Аппарат акима села Белагаш Жаксынского района")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Беловодское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Школьная (справа от здания коммунального государственного учреждения "Общеобразовательная школа села Беловодское отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Ишимское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Баубек Батыра (справа от здания государственного учреждения "Аппарат акима Ишимского сельского округа Жаксынского района")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Жаксы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Абай (справа от здания коммунального государственного учреждения "Дом школьников села Жаксы отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Дружбы (справа от здания государственного коммунального казенного предприятия "Районный Дом культуры" при отделе внутренней политики, культуры, развития языков и спорта Жаксынского района)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица имени Сейтжана Жакупова (слева от здания железнодорожного вокзала станции Жаксы филиала акционерного общества "Национальная компания "Қазақстан темір жолы" - "Акмолинское отделение магистральной сети")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Жана Кийма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Жеңіс (слева от здания сельского дома культуры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Запорожье</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Мира (слева от здания сельского дома культуры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Калининское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Калинина (слева от здания коммунального государственного учреждения "Основная средняя школа села Калининское отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Киевское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Абай (справа от здания центра досуга населения товарищества с ограниченной ответственностью "Труд")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Кировское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Кирова (слева от здания сельского дома культуры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Кайракты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Стадионная (справа от здания мини-центра коммунального государственного учреждения "Общеобразовательная школа села Перекатное отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Кийма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Кирова (слева от здания пришкольного клуба коммунального государственного учреждения "Общеобразовательная школа имени Кабдеша Шардагуловича Ускенбаева села Кийма отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Лозовое</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Школьная (спарава от здания сельского дома культуры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Монастырка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Тауасар (справа от бывшего здания коммунального государственного учреждения "Начальная школа села Монастырка отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Моховое</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Сейфуллина (слева от здания коммунального государственного учреждения "Основная средняя школа села Моховое отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Новокиенка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Победы (слева от здания товарищества с ограниченной ответственностью "Новокиенка")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Перекатное</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Мухтара Ауезова (справа от здания коммунального государственного учреждения "Общеобразовательная школа села Перекатное отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Подгорное</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Школьная (слева от здания пекарни товарищества с ограниченной ответственностью "Подгорное-1")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Тарасовка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Зеленая (справа от здания коммунального государственного учреждения "Общеобразовательная школа села Тарасовка отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Терсакан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Майкотова (справа от здания коммунального государственного учреждения "Основная средняя школа села Терсакан отдела образования по Жаксынскому району управления образования Акмолинской области")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>село Чапаевское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Горького (справа от здания сельского дома культуры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3762,55 +4734,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>