--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10e513a" w14:textId="10e513a">
+    <w:p w14:paraId="728febf" w14:textId="728febf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -771,125 +771,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Жаркаинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Жаркаинского района Акмолинской области от 07.02.2024 </w:t>
+      Сноска. Приложение - в редакции решения акима Жаркаинского района Акмолинской области от 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решением акима Жаркаинского района Акмолинской области от 16.07.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание государственного коммунального предприятия на праве хозяйственного ведения "Жаркаинская районная больница" при управлении здравоохранения Акмолинской области", город Державинск, микрорайон поселок Степной, дом 213.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 482</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции" Жаркаинского района, город Державинск, микрорайон поселок Степной, дом 215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1014,60 +996,62 @@
       улица Трудовая - 1, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 12, 13, 14, 16, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон поселок Заводской – 1, 2, 3, 3А, 5, 5А, 6, 7, 8, 9, 11, 12, 13,14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 483</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 483</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа имени Акпана Укубаева города Державинск отдела образования по Жаркаинскому району управления образования Акмолинской области", город Державинск, переулок Школьный, дом 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1282,78 +1266,80 @@
       улица Мира - 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 131А, 132, 133, 134, 135, 135А, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 155, 157, 159, 161;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ишимская - 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 152, 153, 153А, 154, 155, 156, 162, 162А, 169.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, город Державинск, улица Захарова, дом 37.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 484</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, город Державинск, улица Захарова, дом 37.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1532,78 +1518,80 @@
       улица Вокзальная - 28, 29, 30, 32, 32А, 36, 37, 38, 39, 40, 41, 42, 43, 45, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Захарова - 26, 27, 28, 30, 32, 36, 38, 40, 42, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 56, 59, 61, 63, 65, 67, 69, 71.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа имени Надежды Крупской города Державинск отдела образования по Жаркаинскому району управления образования Акмолинской области", город Державинск, улица Комсомольская, дом 36.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 485</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Школа-гимназия № 1 имени Надежды Крупской города Державинск отдела образования по Жаркаинскому району управления образования Акмолинской области", город Державинск, улица Комсомольская, дом 36.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1739,51 +1727,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малика Габдуллина - 51, 52, 53, 55, 56, 57, 58, 59, 60, 61, 63, 65, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 84, 86, 88, 89, 90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Акпана Укубаева - 46, 48, 50, 52, 53, 54, 55, 56, 61, 63, 64, 65, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 80А;</w:t>
+      улица Акпана Укубаева - 46, 48, 50, 52, 53, 54, 55, 56, 60, 61, 63, 64, 65, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 80А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вокзальная - 1, 2, 2А, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1800,60 +1788,62 @@
       микрорайон поселок ПМК - 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Погрузбюро - 1, 1А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 486</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 486</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа имени Николая Островского города Державинск отдела образования по Жаркаинскому району управления образования Акмолинской области", город Державинск, переулок Северный, дом 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1935,51 +1925,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Северный - 3, 10А, 11, 12, 13, 14, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Акпана Укубаева - 1, 1А, 3, 3А, 5, 5А, 6, 7, 7А, 9, 9А, 9Б, 11, 13, 15А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 45;</w:t>
+      улица Акпана Укубаева - 1, 1А, 3, 3А, 5, 5А, 6, 7, 7А, 9, 9А, 9Б, 11, 13, 14, 15А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Набережная - 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2032,1048 +2022,1088 @@
       улица Малика Габдуллина - 2, 4, 12, 13, 14, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промышленная зона Восточная - 7А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 487</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 487</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание государственного учреждения "Аппарат акима Нахимовского сельского округа Жаркаинского района", село Баранкуль, улица Бірлік, дом 47.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Баранкуль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание Валихановского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Валиханово, улица Мира, дом 15.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 488</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Валихановского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Валиханово, улица Мира, дом 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Валиханово, село Достык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание Гастелловского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Гастелло, проспект Юности, дом 7.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 489</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Гастелловского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Гастелло, проспект Юности, дом 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Гастелло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 490</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 490</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Далабай отдела образования по Жаркаинскому району управления образования Акмолинской области", село Далабай, улица Оспанова, дом 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Далабай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание кулинарии товарищества с ограниченной ответственностью "Донское - Агро", село Донское, улица Ленина, строение 12.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 491</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Жаркаинская районная больница" при управлении здравоохранения Акмолинской области, село Донское, улица Сизикова дом 8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Донское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 492</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 492</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Шойындыколь отдела образования по Жаркаинскому району управления образования Акмолинской области", село Шойындыколь, улица Ілияс Есенберлин, дом 2А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Шойындыколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...78 lines deleted...]
-      Местонахождение: здание Костычевского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Костычево, улица Тәуелсіздік, дом 9.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 493</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Зерноград отдела образования по Жаркаинскому району управления образования Акмолинской области", село Зерноградское, улица Октябрьская, дом 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Зерноградское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 494</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Костычевского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Костычево, улица Тәуелсіздік, дом 9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Костычево.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание Львовского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Львовское, улица Клубная, дом 7.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 495</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Львовского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Львовское, улица Клубная, дом 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Львовское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа села Бирсуат отдела образования по Жаркаинскому району управления образования Акмолинской области", село Бирсуат, улица Позднякова, дом 20.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 496</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа села Бирсуат отдела образования по Жаркаинскому району управления образования Акмолинской области", село Бирсуат, улица Фурманова, дом 8А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бирсуат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 497</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 497</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание государственного учреждения "Аппарат акима Нахимовского сельского округа Жаркаинского района", село Нахимовка, улица Тәуелсіздік, дом 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Нахимовка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 498</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 498</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Отрадное отдела образования по Жаркаинскому району управления образования Акмолинской области", село Отрадное, улица Сейфуллина, дом 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Отрадное, село Кенское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 499</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 499</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Общеобразовательная школа имени Абая села Пригородное отдела образования по Жаркаинскому району управления образования Акмолинской области", село Пригородное, проспект Әл-Фараби, дом 8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Пригородное.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание Пятигорского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Пятигорское, улица Касыма Давлеталина, дом 33.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 500</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Пятигорского сельского дома культуры государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Пятигорское, улица Касыма Давлеталина, дом 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Пятигорское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 501</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 501</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Кумсуат отдела образования по Жаркаинскому району управления образования Акмолинской области", село Кумсуат, улица Целинная, дом 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Кумсуат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 502</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 502</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание государственного учреждения "Аппарат акима Жанадалинского сельского округа Жаркаинского района", село Тасты - Талды, улица Ленина, дом 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Тасты - Талды, село Жанадала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание Тасоткельского культурно - досугового центра государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры, развития языков, физической культуры и спорта Жаркаинского района, село Тасоткель, улица Тәуелсіздік, дом 22.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 503</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Тасоткельского культурно - досугового центра государственного коммунального казенного предприятия "Жаркаинский районный дом культуры" при отделе культуры и развития языков Жаркаинского района, село Тасоткель, улица Тәуелсіздік, дом 22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Тасоткель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-      Местонахождение: здание коммунального государственного учреждения "Основная средняя школа села Тассуат отдела образования по Жаркаинскому району управления образования Акмолинской области", село Тассуат, улица Ыбырая Алтынсарина, дом 23.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 504</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Начальная средняя школа села Тассуат отдела образования по Жаркаинскому району управления образования Акмолинской области", село Тассуат, улица Ыбырая Алтынсарина, дом 23.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Тассуат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 505</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 505</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание государственного учреждения "Аппарат акима села Ушкарасу Жаркаинского района", село Ушкарасу, улица Женис, дом 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Ушкарасу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 793</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 793</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: здание государственного учреждения "Отдел полиции Жаркаинского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан", город Державинск, улица Захарова, 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3135,55 +3165,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3509,31 +3539,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>