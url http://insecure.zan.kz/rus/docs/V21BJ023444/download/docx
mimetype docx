--- v1 (2026-03-15)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77672a8" w14:textId="77672a8">
+    <w:p w14:paraId="2e0a238" w14:textId="2e0a238">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -770,50 +770,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1183,51 +1203,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, район Биржан сал, село Заураловка, здание коммунального государственного учреждения "Основная средняя школа села Заураловка отдела образования по району Биржан сал управления образования Акмолинской области", улица Болашак, строение 19.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, район Биржан сал, село Заураловка.</w:t>
+Границы: Акмолинская область, район Биржан сал, село Заураловка, село Яблоновка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1256,91 +1276,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...39 lines deleted...]
-Границы: Акмолинская область, район Биржан сал, село Яблоновка.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключена решением акима Буландынского района Акмолинской области от 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1391,51 +1395,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахождение: Акмолинская область, район Биржан сал, село Краснофлотское, здание коммунального государственного учреждения "Основная средняя школа села Краснофлотское отдела образования по району Биржан сал управления образования Акмолинской области", улица Мектеп, строение 26.</w:t>
+Местонахождение: Акмолинская область, район Биржан сал, село Краснофлотское, здание медицинского пункта села Краснофлотское, улица Орталык, строение 6.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, район Биржан сал, село Краснофлотское.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1504,51 +1508,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахождение: Акмолинская область, район Биржан сал, село Макинка, здание клуба села Макинка, улица Валерия Чкалова, строение 75.</w:t>
+Местонахождение: Акмолинская область, район Биржан сал, село Макинка, здание коммунального государственного учреждения "Общеобразовательная школа села Макинка отдела образования по району Биржан сал управления образования Акмолинской области", улица Валерия Чкалова, строение 65.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, район Биржан сал, село Макинка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1617,51 +1621,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахождение: Акмолинская область, район Биржан сал, село Буланды, здание Буландинского лесничества государственного учреждения "Государственный национальный природный парк "Бурабай" Управления делами Президента Республики Казахстан", улица Динмухамеда Кунаева, строение 1.</w:t>
+Местонахождение: Акмолинская область, район Биржан сал, село Буланды, здание коммунального государственного учреждения "Общеобразовательная школа села Буланды отдела образования по району Биржан сал управления образования Акмолинской области", улица Бауыржана Момышулы, строение 28.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, район Биржан сал, село Буланды, село Карагай.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2499,91 +2503,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...39 lines deleted...]
-Границы: Акмолинская область, район Биржан сал, село Карловка, село Трамбовка, село Уюмшил.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключена решением акима Буландынского района Акмолинской области от 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2652,51 +2640,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, район Биржан сал, село Кызылуюм, здание коммунального государственного учреждения "Основная средняя школа села Кызылуюм отдела образования по району Биржан сал управления образования Акмолинской области", улица Орталык, строение 8.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, район Биржан сал, село Кызылуюм.</w:t>
+Границы: Акмолинская область, район Биржан сал, село Кызылуюм, село Карловка, село Трамбовка, село Уюмшил.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2951,199 +2939,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...147 lines deleted...]
-улица Есмаганбета Исмаилова 1, 2, 4, 6, 7, 8, 9, 11, 13, 14, 16, 17, 19.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключена решением акима Буландынского района Акмолинской области от 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3175,88 +3039,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Границы: Акмолинская область, район Биржан сал, город Степняк, улица Ахата Атнашева 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18, 19, 21, 22, 24, 25, 27, 29, 31;</w:t>
+              <w:t xml:space="preserve">
+Избирательный участок № 264 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение: Акмолинская область, район Биржан сал, город Степняк, здание коммунального государственного учреждения "Учебно-производственный комбинат города Степняк отдела образования по району Биржан сал управления образования Акмолинской области", улица Симов-Гирея, строение 24.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: Акмолинская область, район Биржан сал, город Степняк,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ахата Атнашева 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18, 19, 21, 22, 24, 25, 27, 29, 31;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Шаймердена Косшыгулова 1, 2, 4, 5, 6, 8, 13, 19, 21, 23, 25, 29;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3688,50 +3570,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Шокана Уалиханова 4, 4 а, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Кабдолла Кошербаева 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 29, 30, 31, 33, 34, 35, 36, 37, 39, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 61, 63.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Сейтбаттала Мустафина 1, 2, 3, 4, 5, 6, 7, 8, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 28, 29, 30, 31, 32, 38, 39, 40, 41, 42, 46, 47, 48, 49, 56, 57, 58, 59, 61, 62, 64, 65, 66, 68;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Маншук Маметовой 1, 2, 3, 4, 5, 6, 8, 12, 13, 17, 18, 20, 23.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Пригорхоз.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3837,50 +3773,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Абая Кунанбаева 5, 6, 7, 9, 10, 11, 12, 16, 18, 22, 23, 24;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Рамазана Елебаева 1, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 а, 30, 31, 32, 33, 34, 36, 38, 40.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Сакена Сейфуллина 1, 2, 3, 4, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21 а, 22, 23, 24, 25, 27, 29, 30, 31, 32, 33, 35;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Биржан сал 1, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28, 29, 30, 32, 39, 43, 45, 47, 49, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 73, 77, 79, 80, 82, 84, 86, 87, 88, 89, 91, 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 118, 119, 120, 121, 122, 124, 126, 128, 130, 132, 134, 136, 138;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Еркеша Ибрагима 3, 4, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Симов Гирея 3, 4, 6, 8, 9, 10, 13, 15, 16, 18, 21, 22, 23, 28 а, 29, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 45, 47, 49, 50, 52, 53, 54, 55, 56, 56 а, 57, 58, 63, 64, 67, 68, 69, 70, 71, 73, 74, 75, 76, 79, 80, 81, 84;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Магжана Жумабаева 1, 3, 7, 8, 9, 10, 12, 13, 14, 15, 18, 19, 20, 21, 22, 24, 25, 28, 30, 36, 38, 40, 42, 44, 46;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Алпысбая Жакупова 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Есмаганбета Исмаилова 1, 2, 4, 6, 7, 8, 9, 11, 13, 14, 16, 17, 19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3907,127 +3969,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...75 lines deleted...]
-село Пригорхоз.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключена решением акима Буландынского района Акмолинской области от 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5302,55 +5312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5676,31 +5686,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>