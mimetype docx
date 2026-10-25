--- v1 (2026-06-11)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78d53bd" w14:textId="78d53bd">
+    <w:p w14:paraId="12dc829" w14:textId="12dc829">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,329 +100,300 @@
         </w:rPr>
         <w:t>Об образовании избирательных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Ерейментауского района Акмолинской области от 8 июня 2021 года № 07. Зарегистрировано в Министерстве юстиции Республики Казахстан 10 июня 2021 года № 22991.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии c </w:t>
+        <w:t xml:space="preserve">
+      В соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" РЕШИЛ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Образовать избирательные участки Ерейментауского района согласно </w:t>
+      1. Образовать избирательные участки Ерейментауского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. Признать утратившими силу решения акима Ерейментауского района согласно </w:t>
+      2. Признать утратившими силу решения акима Ерейментауского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      3. Отделу организационно-контрольной работы аппарата акима Ерейментауского района в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего решения в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего решения на интернет-ресурсе акимата Ерейментауского района;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего решения в Министерстве юстиции Республики Казахстан представление в юридическую службу аппарата акима Ерейментауского района сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Ерейментауского района Куттыбаева Е. Б.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -511,79 +482,62 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Альжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -602,97 +556,105 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ерейментауская районная территориальная</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательная комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -800,258 +762,414 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июня 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки Ерейментауского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции решения акима Ерейментауского района Акмолинской области от 28.01.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения акима Ерейментауского района Акмолинской области от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t>Избирательный участок № 392.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Избирательный участок № 392.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Местонахождение: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акмолинская</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> область, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерейментауский</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район, село </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бестогай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, улица имени Абая </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кунанбаева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 93, здание коммунального государственного учреждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Основная средняя школа села </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бестогай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отдела образования по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерейментаускому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> району управления образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акмолинской</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> области".</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Местонахождение: </w:t>
+              <w:t xml:space="preserve">Границы: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Акмолинская</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> область, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -1067,4447 +1185,3472 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> район, село </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бестогай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, улица имени Абая </w:t>
+              <w:t xml:space="preserve">, село </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кунанбаева</w:t>
+              <w:t>Кызылту</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 93, здание коммунального государственного </w:t>
-[...176 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 393.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Байсары, улица Женис, 29, здание коммунального государственного учреждения "Начальная школа села Байсары отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Байсары.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 394.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село имени Олжабай батыра, улица имени Шамшита Байтуарова, 15, здание коммунального государственного учреждения "Общеобразовательная школа села Олжабай батыра отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село имени Олжабай батыра, село Алгабас, село Ынтымак.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 396.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Местонахождение: Акмолинская область, Ерейментауский район, село Бозтал, улица Тауелсиздик, 13Б, здание коммунального государственного учреждения "Общеобразовательная школа села Бозтал отдела образования по Ерейментаускому району управления образования Акмолинской области". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Бозтал.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 397.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Тайбай, улица Сарыарка, 54, здание коммунального государственного учреждения "Общеобразовательная школа села Тайбай отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Тайбай.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 398.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Ельтай, улица Достык, 18, здание коммунального государственного учреждения "Основная средняя школа села Ельтай отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Ельтай, село Жарык.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 399.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Малтабар, улица имени Богенбай батыра, 15, здание коммунального государственного учреждения "Общеобразовательная школа имени Перуаш Кәрімұлы села Малтабар отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Малтабар.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 400.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Куншалган, улица Рахмана Садвакасова, 11, здание коммунального государственного учреждения "Общеобразовательная школа села Куншалган отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Куншалган, село Каратал, село Шакей.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 402.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Аксуат, улица имени Ибрая Алтынсарина, 2, здание коммунального государственного учреждения "Общеобразовательная школа села Аксуат отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Аксуат.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 403.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Сарыжайлау, 24, здание коммунального государственного учреждения "Общеобразовательная школа села Еркиншилик отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Ыбырая Алтынсарина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67, 68/1, 68/2, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92; улица Абая Кунанбаева – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 24, 25, 26, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47/1, 47/2, 49, 51/1, 51/2; улица Достык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50; улица Құлыш Досмағамбетұлы – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; улица Улы дала – 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2; улица Желтоксан – 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; улица Армандастар – 1, 2, 4, 5, 6, 10, 12, 12/1, 12/2, 14; улица Андрея Риммера – 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 15; улица Сарыжайлау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 19, 21, 22, 23, 25, 27, 29; улица Береке – 1, 3, 5, 5/1, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 9/3, 10, 11, 12, 12А, 13/1, 13/2, 13/3, 15; улица Мухтара Ауезова – 1, 2, 3, 4, 5, 6, 6а, 8; улица Юрия Гагарина – 1, 2, 3, 4, 5, 7, 8, 9, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69; площадь Юрия Гагарина – 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 3/17, 3/18, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 5/17, 5/18, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 6/9, 6/10, 6/11, 6/12, 6/13, 6/14, 6/15, 6/16, 6/17, 6/18, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16, 7/17, 7/18, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 8/10, 8/11, 8/12, 8/13, 8/14, 8/15, 8/16, 8/17, 8/18; улица Тауелсиздиктин 25 жылдыгы – 1, 2, 2А, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 20, 21, 22/1, 22/2, 22/3, 23, 24/1, 24/2, 25, 27, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2; улица Меймана Макатаева – 4, 20, 21, 24, 26, 39, 42, 44, 49, 53, 59, 61, 62, 63.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Ыбырая Алтынсарина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67, 68/1, 68/2, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92; улица Абая Кунанбаева – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 24, 25, 26, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47/1, 47/2, 49, 51/1, 51/2; улица Достык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50; улица Құлыш Досмағамбетұлы – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; улица Улы дала – 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2; улица Желтоксан – 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; улица Армандастар – 1, 2, 4, 5, 6, 10, 12/1, 12/2, 14; улица Андрея Риммера – 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 15; улица Сарыжайлау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 21, 22, 23, 25, 27, 29; улица Береке – 1, 3, 5/1, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 9/3, 10, 11, 12, 12А, 13/1, 13/2, 13/3, 15; улица Мухтара Ауезова – 1, 2, 3, 4, 5, 6, 6а, 8; улица Юрия Гагарина – 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 22Б, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69; площадь Юрия Гагарина – 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 2, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 3/17, 3/18, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 5/17, 5/18, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 6/9, 6/10, 6/11, 6/12, 6/13, 6/14, 6/15, 6/16, 6/17, 6/18, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16, 7/17, 7/18, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 8/10, 8/11, 8/12, 8/13, 8/14, 8/15, 8/16, 8/17, 8/18; улица Тауелсиздиктин 25 жылдыгы – 1, 2, 2А, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 20, 21, 22/1, 22/2, 22/3, 23, 24/1, 24/2, 25, 27, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2; улица Меймана Макатаева – 4, 20, 21, 24, 26, 39, 42, 44, 49, 53, 59, 61, 62, 63.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 404.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Местонахождение: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Сарыжайлау, 20, здание здание Еркиншиликского дома культуры при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Жүніс Хамзеұлы –1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 61, 62, 67, 69, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 90, 91, 92, 94, 95, 96, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127; улица Атаконыс – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44/1, 44/2, 44Б, 45, 46, 47, 48, 49, 50, 51, 53/1, 53/2, 53/3, 53/4, 53/5, 54, 55/1, 55/2, 55/3, 55/4, 57/1, 57/2, 57/3, 58, 59/1, 59/2, 59/3, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98/1, 98/2, 99, 101, 102, 103; улица Сағат Жәкішұлы – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 15, 16, 17, 18, 19, 21, 23, 24, 25, 26, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52/1, 52/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111/1, 111/2, 112, 114, 115, 116/1, 116/2, 117, 118, 119, 120/1, 120/2, 121, 123; улица Ынтымак – 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 20А, 20Б, 20В, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34/1, 34/2, 34/3, 34/4, 34а/1, 34а/2, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 62/2, 63, 65, 66, 67, 69.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Жүніс Хамзеұлы –1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 61, 62, 67, 69, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127; улица Атаконыс – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44/1, 44/2, 44Б, 45, 46, 47, 48, 49, 50, 51, 53/1, 53/2, 53/3, 53/4, 53/5, 54, 55/1, 55/2, 55/3, 55/4, 56, 57/1, 57/2, 57/3, 58, 59/1, 59/2, 59/3, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98/1, 98/2, 99, 101, 102, 103; улица Сағат Жәкішұлы – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 15, 16, 17, 18, 19, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111/1, 111/2, 112, 113, 114, 115, 116/1, 116/2, 117, 118, 119, 120/1, 120/2, 121, 123; улица Ынтымак – 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 20А, 20Б, 20В, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34/1, 34/2, 34/3, 34/4, 34а/1, 34а/2, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 62/2, 63, 65, 66, 67, 69.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 405.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Енбек, улица Имангали балуана, 12, здание коммунального государственного учреждения "Основная средняя школа села Енбек отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Енбек.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 406.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Майлан, улица Якова Киселева, 20, здание коммунального государственного учреждения "Общеобразовательная школа имени Балабека Жахина села Майлан отдела образования по Ерейментаускому району управления образования по Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Майлан.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 407.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Акмырза, улица Бейбитшилик, 11, здание коммунального государственного учреждения "Общеобразовательная школа села Акмырза отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Акмырза.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 408.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Ыбырай Алтынсарина, 9, здание коммунального государственного учреждения "Общеобразовательная школа села Селетинское отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Каныш Сатпаева – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/,1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 29/1, 29/2, 30, 31/1, 31/2; улица имени Аль-Фараби – 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17, 19/1, 19/2; улица Женис – 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2; улица Юрия Гагарина – 1/1, 1/2, 2, 7, 8/1, 8/2, 10/1,10/2, 12/1, 12/2; улица имени Алии Молдагуловой – 3, 4, 5, 7/1, 7/2, 9/1, 9/2, 10/1, 10/2, 10А, 10А/1, 10А/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17а/1, 17а/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21А/1, 21А/2, 23, 24/1, 24/2, 25/1, 25/2; улица имени Абая Кунанбаева –2/1, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2; улица имени Сакена Сейфуллина – 3/1, 3/2, 4, 6, 7, 8, 9, 10, 12, 14, 18/1, 18/2, 20, 22, 24/1, 24/2, 24А, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2; улица Богенбая – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5, 6, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 18, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2; улица Бейбитшилик – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2; улица Достык – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7/1, 7/2, 8, 10, 10/1, 10/2; улица имени Ахмета Байтурсунова – 1, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 10, 12/1, 12/2, 13/1, 13/2, 15; улица имени Кабанбай батыра – 1, 2/1, 2/2, 2А/1, 2А/2, 3/1, 3/2, 4/1, 4/2, 4А/1, 4А/2, 5/1, 5/2, 7; улица Малика Габдуллина – 1, 2/1, 2/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Александра Пушкина – 8, 11/1, 11/2, 15/1, 15/2, 18, 19; улица Тараса Шевченко – 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Кожа Ахмета Яссауи – 2, 6, 8, 10, 11; улица имени Ыбырай Алтынсарина - 2, 3, 8, 11.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Каныш Сатпаева – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/,1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 29/1, 29/2, 30, 31/1, 31/2; улица имени Аль-Фараби – 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17, 19/1, 19/2; улица Женис – 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2; улица Юрия Гагарина – 1/1, 1/2, 2, 7, 8/1, 8/2, 10/1,10/2, 12/1, 12/2; улица имени Алии Молдагуловой – 3, 4, 5, 7/1, 7/2, 9/1, 9/2, 10/1, 10/2, 10А/1, 10А/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17а/1, 17а/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21А/1, 21А/2, 22, 23, 24/1, 24/2, 25/1, 25/2; улица имени Абая Кунанбаева – 1, 2/1, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2; улица имени Сакена Сейфуллина – 3/1, 3/2, 4, 6, 7, 8, 9, 10, 12, 14, 18/1, 18/2, 20, 22, 24/1, 24/2, 24А, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2; улица Богенбая – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5, 6, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 18, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2; улица Бейбитшилик – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2; улица Достык – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7/1, 7/2, 8, 10/1, 10/2; улица имени Ахмета Байтурсунова –1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 10, 12/1, 12/2, 13/1, 13/2, 15; улица имени Кабанбай батыра – 1, 2/1, 2/2, 2А/1, 2А/2, 3/1, 3/2, 4/1, 4/2, 4А/1, 4А/2, 5/1, 5/2, 7; улица Малика Габдуллина – 1, 2/1, 2/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Александра Пушкина – 8, 11/1, 11/2, 15/1, 15/2, 18, 19; улица Тараса Шевченко – 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Кожа Ахмета Яссауи – 2, 6, 8, 10, 11; улица имени Ыбырай Алтынсарина - 2, 3, 8, 11.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 409.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Тургай, улица Мадениет, 25, здание Тургайского сельского клуба при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Тургай, село Нижний Тургай, село Карагайлы.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 410.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Балыкты, улица Орталык, 14, здание филиала "Ерейментауский" республиканского государственного учреждения "Государственный национальный природный парк "Буйратау" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Балыкты.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 411.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Жанажол, улица Тауелсиздик, 4, здание коммунального государственного учреждения "Основная средняя школа села Жанажол отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Жанажол.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 412.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Уленты, улица Маншук Маметовой, 1а, здание коммунального государственного учреждения "Общеобразовательная школа села Уленты отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Уленты, станция Коржынколь.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 413.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, станция Уленты, улица имени Каныш Сатпаева, 18, здание РЭП, филиал акционерного общества "Национальная компания "Қазақстан темір жолы"-"Павлодарское отделение магистральной сети" Ерейментауская дистанция пути.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, станция Уленты.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 414.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Ажы, улица имени Зейн Шашкина, 4, здание клуба села Ажы при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Ажы, село Койтас.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 415.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица имени Молдажана Жадайулы, 21, здание коммунального государственного учреждения "Основная средняя школа №1 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Горнолесная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 20, 21, 22, 26, 27, 30, 32, 34, 35, 38, 39, 40; улица Каменный карьер – 2/1, 2/2, 3, 4, 5, 6, 8, 10, 15, 17, 17А,18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 77; улица Бекболат акына – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71; улица имени Молдажана Жадайулы – 1, 1/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75А, 76, 77, 78, 79, 81, 82, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 103А, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 123, 125, 127.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Горнолесная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 20, 21, 22, 26, 27, 30, 32, 34, 35, 38, 39, 40; улица Каменный карьер – 2/1, 2/2, 3, 4, 5, 6, 8, 10, 15, 17, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Бекболат акына – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55А, 55Б, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71; улица имени Молдажана Жадайулы – 1, 1/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75А, 76, 77, 78, 79, 81, 82, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 103А, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 123, 125, 127.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 416.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Абая Кунанбаева, 17А, здание коммунального государственного учреждения "Общеобразовательная школа № 1 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Сакена Сейфуллина – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11Б, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 23Б, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 30/1, 33, 40; улица Амангельды Иманова – 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 23; улица Карасу – 1А, 2, 3, 4, 5, 6, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Автомобилистов – 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 11, 12, 12а, 16; улица Желтоксан – 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 29, 30; улица Жантай батыра – 1, 2, 2А, 3, 3А, 3В, 4, 5, 6, 6А, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; улица Шокана Уалиханова – 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 18; улица Богенбая – 1, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Абая Кунанбаева – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 11а, 12, 12А, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 83, 84, 86; улица Абылайхана – 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69; улица Кенесары Касымова – 1, 2, 3, 5, 7, 9, 11, 13, 15, 17; Школьный переулок – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 13; улица Зеленый хутор – 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12, 12А, 13, 14, 15, 17, 17А, 18, 19, 19А, 20, 21, 21А, 23, 24, 25, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 56Б, 56В, 57, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 149А, 151, 153, 155, 157, 159, 161, 163, 163А, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 187, 189, 191, 195, 203, 205, 207, 209, 211, 213, 215; улица Заречная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 65, 67, 69, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107, 109, 111; улица Приречная – 1, 2, 2А, 3, 3А, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Степная – 1, 1В, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14А; улица Болата Бектемирова – 1, 1Б, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 16А, 17, 18, 20, 22, 23; улица Валерия Чкалова – 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Сакена Сейфуллина – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11Б, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 23Б, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 33, 40; улица Амангельды Иманова – 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 23; улица Карасу – 1А, 2, 3, 4, 5, 6, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Автомобилистов – 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 11, 12, 12а, 16; улица Желтоксан – 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 17А, 18, 20, 22, 24, 26, 28, 29, 30; улица Жантай батыра – 1, 2, 2А, 3, 3А, 3В, 4, 5, 6, 6А, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; улица Шокана Уалиханова – 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 18; улица Богенбая – 1, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Абая Кунанбаева – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 11а, 12, 12А, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 83, 84, 86; улица Абылайхана – 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69; улица Кенесары Касымова – 1, 2, 3, 5, 7, 9, 11, 13, 15, 17; Школьный переулок – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 13; улица Зеленый хутор – 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12, 12А, 13, 14, 15, 17, 17А, 18, 19, 20, 21, 21А, 23, 25, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 56Б, 56В, 57, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 149А, 151, 153, 155, 157, 159, 161, 163, 163А, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 187, 189, 191, 195, 203, 205, 207, 209, 211, 213, 215; улица Заречная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 65, 67, 69, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107, 109, 111; улица Приречная – 1, 2, 2А, 3, 3А, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Степная – 1, 1В, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14А; улица Болата Бектемирова – 1, 1Б, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 16А, 17, 18, 20, 22, 23; улица Валерия Чкалова – 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 417.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Женис, 6, здание коммунального государственного учреждения "Общеобразовательная школа № 2 имени Төлеу Шаханова отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Кенесары Касымова – 4А, 4В, 4/4, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; улица Абылайхана – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; улица имени Умбетей жырау –2, 2А; улица Женис – 1, 2, 3, 4, 7; улица Талгата Мусабаева – 1, 2, 3, 4, 5, 6, 7; улица Атан батыра – 1, 2, 3, 4А, 4Б, 5, 6, 6А; улица Мира – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Железнодорожная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; улица Свободы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Юрия Гагарина – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; улица Абая Кунанбаева –143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; улица Алихана Барлыбаева – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Якова Киселева – 1, 3, 4, 5, 6, 7, 11, 13а, 17; улица Западная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Кенесары Касымова – 4А, 4В, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; улица Абылайхана – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; улица имени Умбетей жырау –2, 2А; улица Женис – 1, 2, 3, 4, 7; улица Талгата Мусабаева – 1, 2, 3, 4, 5, 6, 7; улица Атан батыра – 1, 2, 3, 4А, 4Б, 5, 6, 6А, 8; улица Мира – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Железнодорожная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; улица Свободы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Юрия Гагарина – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; улица Абая Кунанбаева –143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; улица Алихана Барлыбаева – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Якова Киселева – 1, 3, 4, 5, 6, 7, 11, 13а, 17; улица Западная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 418.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Мухтара Ауезова, 8, здание коммунального государственного учреждения "Школа-лицей имени Богенбай батыра города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Автомобилистов – 23, 47; улица Желтоксан – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; улица Жантай батыра – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; улица Шокана Уалиханова – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; улица Богенбая – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; улица Абая Кунанбаева – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; улица Абылайхана – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; улица Кенесары Касымова – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; улица Саккулак би – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; улица Аманжола Альжанова – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; улица Мухтара Ауезова – 1, 2, 3, 4, 6, 9, 11, 14; улица Аль-Фараби – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; улица имени Умбетей жырау – 5, 7, 9, 11, 13, 16.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Автомобилистов – 23, 47; улица Желтоксан – 19, 21, 23, 25, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 76Б, 77, 78, 80; улица Жантай батыра – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; улица Шокана Уалиханова – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; улица Богенбая – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; улица Абая Кунанбаева – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; улица Абылайхана – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; улица Кенесары Касымова – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; улица Саккулак би – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; улица Аманжола Альжанова – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; улица Мухтара Ауезова – 1, 2, 3, 4, 6, 9, 11, 14; улица Аль-Фараби – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; улица имени Умбетей жырау – 5, 7, 9, 11, 13, 16.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 419.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Шокана Уалиханова, 51, здание коммунального государственного учреждения "Школа-лицей имени Насыра Смагулова города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая – 88, 90, 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 136А, 137, 138, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 183, 185; улица Шокана Уалиханова – 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 109, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 144, 148, 150, 152, 162; улица Жантай батыра –83, 83Б, 84, 85, 86, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 111, 124, 126; улица Желтоксан – 88, 94, 124, 126, 142; Октябрьский переулок – 1, 2, 2А, 3, 4, 5, 7; Первомайский переулок – 1, 1А, 1Б, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12; улица Талгата Мусабаева – 8, 8А, 10, 11, 13, 17; улица Атан батыра –9, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 18А, 20, 22; улица Мира – 17, 17А, 17Б, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 38А, 40, 42, 44, 45, 46; улица Железнодорожная – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 36, 37, 38, 39А; улица Свободы – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; улица Юрия Гагарина – 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38; улица Алихана Барлыбаева – 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 26А, 27, 28, 29, 31, 33; улица Строительная – 1, 3, 5, 7, 11, 13; улица Заводская – 6, 8, 10, 10А, 12.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая – 88, 90, 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 136А, 137, 138, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 183, 185; улица Шокана Уалиханова – 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 109, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 144, 148, 150, 152, 162; улица Жантай батыра –83, 83Б, 84, 85, 86, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 111, 124, 126; улица Желтоксан – 88, 92, 94, 97, 98, 100, 124, 126, 142; Октябрьский переулок – 1, 2, 2А, 3, 4, 5, 7; Первомайский переулок – 1, 1А, 1Б, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12; улица Талгата Мусабаева – 8, 8А, 10, 11, 13, 17; улица Атан батыра –9, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 18А, 20, 22; улица Мира – 17, 17А, 17Б, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 38А, 40, 42, 44, 45, 46; улица Железнодорожная – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 36, 37, 38, 39А; улица Свободы – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; улица Юрия Гагарина – 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38; улица Алихана Барлыбаева – 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 26А, 27, 28, 29, 31, 33; улица Строительная – 1, 3, 5, 7, 11, 13; улица Заводская – 6, 8, 10, 10А, 12.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 420.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Казахская, 8/1, здание коммунального государственного учреждения "Общеобразовательная школа № 3 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Линейная – 2, 4, 6, 8, 10, 10А, 11, 12, 13, 15, 17, 18, 19, 20, 21, 21Б, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33; улица Интернациональная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 62; улица Жанайдара Ыбыраева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60А, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101, 103; улица Галымжана Мукатова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 30, 31, 32, 32А, 33, 35, 37, 38, 38А, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 100, 102, 104; улица Казахская – 1, 3, 3А, 5, 6, 6/1, 6/2, 7, 9, 10, 10А, 11, 12, 13, 14, 15, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 28Б, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 43, 43А, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 63А, 65, 67, 69, 71, 73; улица Северная – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 14, 17; улица Жамбыла Жабаева – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29; улица Деповская – 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 29, 30, 35.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 732.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Абая Кунанбаева, 24, здание государственного коммунального предприятия на праве хозяйственного ведения "Областной центр психического здоровья" при управлении здравоохранения Акмолинской области.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Абая Кунанбаева, 24.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Женис, 6, здание коммунального государственного учреждения "Общеобразовательная школа № 2 имени Төлеу Шаханова отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Шокана Уалиханова – 45, 47, 49, 56; улица Богенбая – 97, 99, 101; улица Абая Кунанбаева –125, 127, 129, 132, 133, 133Б, 134, 135, 137,138, 139, 140, 141.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 769</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Аманжола Альжанова, 14Б, здание государственного коммунального предприятия на праве хозяйственного ведения "Ерейментауская районная больница" при управлении здравоохранения Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Аманжола Альжанова, 14Б.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Избирательный участок № 770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая, 103, здание государственного учреждения "Отдел полиции Ерейментауского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая, 103.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -5614,271 +4757,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "8" июня 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень решений акима Ерейментауского района признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t xml:space="preserve">
+      1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Ерейментауского района "Об образовании избирательных участков" от 29 ноября 2018 года № 10 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6900).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. </w:t>
+      2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 3 октября 2019 года № 07 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7413).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. </w:t>
+      3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 11 июня 2020 года № 04 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7894).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>