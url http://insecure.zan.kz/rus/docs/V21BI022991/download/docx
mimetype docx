--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d23dd72" w14:textId="d23dd72">
+    <w:p w14:paraId="78d53bd" w14:textId="78d53bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,300 +100,329 @@
         </w:rPr>
         <w:t>Об образовании избирательных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Ерейментауского района Акмолинской области от 8 июня 2021 года № 07. Зарегистрировано в Министерстве юстиции Республики Казахстан 10 июня 2021 года № 22991.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии c </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" РЕШИЛ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии c </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 1</w:t>
+        <w:t xml:space="preserve">1. Образовать избирательные участки Ерейментауского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 23 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+        <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Образовать избирательные участки Ерейментауского района согласно </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
+        <w:t xml:space="preserve">2. Признать утратившими силу решения акима Ерейментауского района согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившими силу решения акима Ерейментауского района согласно </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>3. Отделу организационно-контрольной работы аппарата акима Ерейментауского района в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего решения в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего решения на интернет-ресурсе акимата Ерейментауского района;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего решения в Министерстве юстиции Республики Казахстан представление в юридическую службу аппарата акима Ерейментауского района сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Ерейментауского района Куттыбаева Е. Б.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Ерейментауского района Куттыбаева Е. Б.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -482,62 +511,79 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Альжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -556,105 +602,97 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ерейментауская районная территориальная</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательная комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -762,236 +800,436 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июня 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки Ерейментауского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения акима Ерейментауского района Акмолинской области от 13.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции решения акима Ерейментауского района Акмолинской области от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 392.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Избирательный участок № 392.</w:t>
+              <w:t xml:space="preserve">Местонахождение: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акмолинская</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> область, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерейментауский</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район, село </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бестогай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, улица имени Абая </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кунанбаева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 93, здание коммунального государственного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учреждения "Основная средняя школа села </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бестогай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отдела образования по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерейментаускому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> району управления образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акмолинской</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Местонахождение: </w:t>
+              <w:t xml:space="preserve">Границы: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Акмолинская</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> область, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -1007,3650 +1245,4269 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> район, село </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бестогай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, улица имени Абая </w:t>
+              <w:t xml:space="preserve">, село </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кунанбаева</w:t>
+              <w:t>Кызылту</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 93, здание коммунального государственного </w:t>
-[...176 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 393.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Байсары, улица Женис, 29, здание коммунального государственного учреждения "Начальная школа села Байсары отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Байсары.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 394.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село имени Олжабай батыра, улица имени Шамшита Байтуарова, 15, здание коммунального государственного учреждения "Общеобразовательная школа села Олжабай батыра отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село имени Олжабай батыра, село Алгабас, село Ынтымак.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 396.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Местонахождение: Акмолинская область, Ерейментауский район, село Бозтал, улица Тауелсиздик, 13Б, здание коммунального государственного учреждения "Общеобразовательная школа села Бозтал отдела образования по Ерейментаускому району управления образования Акмолинской области". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Бозтал.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 397.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Тайбай, улица Сарыарка, 54, здание коммунального государственного учреждения "Общеобразовательная школа села Тайбай отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Тайбай.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 398.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Ельтай, улица Достык, 18, здание коммунального государственного учреждения "Основная средняя школа села Ельтай отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Ельтай, село Жарык.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 399.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Малтабар, улица имени Богенбай батыра, 15, здание коммунального государственного учреждения "Общеобразовательная школа имени Перуаш Кәрімұлы села Малтабар отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Малтабар.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 400.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Куншалган, улица Рахмана Садвакасова, 11, здание коммунального государственного учреждения "Общеобразовательная школа села Куншалган отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Куншалган, село Каратал, село Шакей.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 402.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Аксуат, улица имени Ибрая Алтынсарина, 2, здание коммунального государственного учреждения "Общеобразовательная школа села Аксуат отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Аксуат.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 403.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Сарыжайлау, 24, здание коммунального государственного учреждения "Общеобразовательная школа села Еркиншилик отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Ыбырая Алтынсарина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67, 68/1, 68/2, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92; улица Абая Кунанбаева – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 24, 25, 26, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47/1, 47/2, 49, 51/1, 51/2; улица Достык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50; улица Құлыш Досмағамбетұлы – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; улица Улы дала – 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2; улица Желтоксан – 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; улица Армандастар – 1, 2, 4, 5, 6, 10, 12, 12/1, 12/2, 14; улица Андрея Риммера – 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 15; улица Сарыжайлау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 19, 21, 22, 23, 25, 27, 29; улица Береке – 1, 3, 5, 5/1, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 9/3, 10, 11, 12, 12А, 13/1, 13/2, 13/3, 15; улица Мухтара Ауезова – 1, 2, 3, 4, 5, 6, 6а, 8; улица Юрия Гагарина – 1, 2, 3, 4, 5, 7, 8, 9, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69; площадь Юрия Гагарина – 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 3/17, 3/18, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 5/17, 5/18, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 6/9, 6/10, 6/11, 6/12, 6/13, 6/14, 6/15, 6/16, 6/17, 6/18, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16, 7/17, 7/18, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 8/10, 8/11, 8/12, 8/13, 8/14, 8/15, 8/16, 8/17, 8/18; улица Тауелсиздиктин 25 жылдыгы – 1, 2, 2А, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 20, 21, 22/1, 22/2, 22/3, 23, 24/1, 24/2, 25, 27, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2; улица Меймана Макатаева – 4, 20, 21, 24, 26, 39, 42, 44, 49, 53, 59, 61, 62, 63.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 404.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Местонахождение: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Сарыжайлау, 20, здание здание Еркиншиликского дома культуры при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Еркиншилик, улица Жүніс Хамзеұлы –1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 61, 62, 67, 69, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 90, 91, 92, 94, 95, 96, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127; улица Атаконыс – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44/1, 44/2, 44Б, 45, 46, 47, 48, 49, 50, 51, 53/1, 53/2, 53/3, 53/4, 53/5, 54, 55/1, 55/2, 55/3, 55/4, 57/1, 57/2, 57/3, 58, 59/1, 59/2, 59/3, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98/1, 98/2, 99, 101, 102, 103; улица Сағат Жәкішұлы – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 15, 16, 17, 18, 19, 21, 23, 24, 25, 26, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52/1, 52/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111/1, 111/2, 112, 114, 115, 116/1, 116/2, 117, 118, 119, 120/1, 120/2, 121, 123; улица Ынтымак – 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 20А, 20Б, 20В, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34/1, 34/2, 34/3, 34/4, 34а/1, 34а/2, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 62/2, 63, 65, 66, 67, 69.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 405.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Енбек, улица Имангали балуана, 12, здание коммунального государственного учреждения "Основная средняя школа села Енбек отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Енбек.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 406.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Майлан, улица Якова Киселева, 20, здание коммунального государственного учреждения "Общеобразовательная школа имени Балабека Жахина села Майлан отдела образования по Ерейментаускому району управления образования по Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Майлан.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 407.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Акмырза, улица Бейбитшилик, 11, здание коммунального государственного учреждения "Общеобразовательная школа села Акмырза отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, село Акмырза, село Жолбасшы.</w:t>
-            </w:r>
+Границы: Акмолинская область, Ерейментауский район, село Акмырза.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 408.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Ыбырай Алтынсарина, 9, здание коммунального государственного учреждения "Общеобразовательная школа села Селетинское отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Каныш Сатпаева – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/,1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 29/1, 29/2, 30, 31/1, 31/2; улица имени Аль-Фараби – 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17, 19/1, 19/2; улица Женис – 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2; улица Юрия Гагарина – 1/1, 1/2, 2, 7, 8/1, 8/2, 10/1,10/2, 12/1, 12/2; улица имени Алии Молдагуловой – 3, 4, 5, 7/1, 7/2, 9/1, 9/2, 10/1, 10/2, 10А, 10А/1, 10А/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17а/1, 17а/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21А/1, 21А/2, 23, 24/1, 24/2, 25/1, 25/2; улица имени Абая Кунанбаева –2/1, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2; улица имени Сакена Сейфуллина – 3/1, 3/2, 4, 6, 7, 8, 9, 10, 12, 14, 18/1, 18/2, 20, 22, 24/1, 24/2, 24А, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2; улица Богенбая – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5, 6, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 18, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2; улица Бейбитшилик – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2; улица Достык – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7/1, 7/2, 8, 10, 10/1, 10/2; улица имени Ахмета Байтурсунова – 1, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 10, 12/1, 12/2, 13/1, 13/2, 15; улица имени Кабанбай батыра – 1, 2/1, 2/2, 2А/1, 2А/2, 3/1, 3/2, 4/1, 4/2, 4А/1, 4А/2, 5/1, 5/2, 7; улица Малика Габдуллина – 1, 2/1, 2/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Александра Пушкина – 8, 11/1, 11/2, 15/1, 15/2, 18, 19; улица Тараса Шевченко – 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; улица Кожа Ахмета Яссауи – 2, 6, 8, 10, 11; улица имени Ыбырай Алтынсарина - 2, 3, 8, 11.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 409.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Тургай, улица Мадениет, 25, здание Тургайского сельского клуба при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Тургай, село Нижний Тургай, село Карагайлы.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 410.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Балыкты, улица Орталык, 14, здание филиала "Ерейментауский" республиканского государственного учреждения "Государственный национальный природный парк "Буйратау" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Балыкты.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 411.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Жанажол, улица Тауелсиздик, 4, здание коммунального государственного учреждения "Основная средняя школа села Жанажол отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Жанажол.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 412.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Уленты, улица Маншук Маметовой, 1а, здание коммунального государственного учреждения "Общеобразовательная школа села Уленты отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Уленты, станция Коржынколь.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 413.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, станция Уленты, улица имени Каныш Сатпаева, 18, здание РЭП, филиал акционерного общества "Национальная компания "Қазақстан темір жолы"-"Павлодарское отделение магистральной сети" Ерейментауская дистанция пути.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, станция Уленты.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Ажы, улица имени Зейн Шашкина, 4, здание клуба села Ажы при государственном учреждении "Отдел внутренней политики, культуры и развития языков Ерейментауского района".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Ажы, село Койтас.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 415.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица имени Молдажана Жадайулы, 21, здание коммунального государственного учреждения "Основная средняя школа №1 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Горнолесная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 20, 21, 22, 26, 27, 30, 32, 34, 35, 38, 39, 40; улица Каменный карьер – 2/1, 2/2, 3, 4, 5, 6, 8, 10, 15, 17, 17А,18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 77; улица Бекболат акына – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71; улица имени Молдажана Жадайулы – 1, 1/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75А, 76, 77, 78, 79, 81, 82, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 103А, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 123, 125, 127.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 416.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Абая Кунанбаева, 17А, здание коммунального государственного учреждения "Общеобразовательная школа № 1 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Сакена Сейфуллина – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11Б, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 23Б, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 30/1, 33, 40; улица Амангельды Иманова – 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 23; улица Карасу – 1А, 2, 3, 4, 5, 6, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; улица Автомобилистов – 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 11, 12, 12а, 16; улица Желтоксан – 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 29, 30; улица Жантай батыра – 1, 2, 2А, 3, 3А, 3В, 4, 5, 6, 6А, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; улица Шокана Уалиханова – 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 18; улица Богенбая – 1, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; улица Абая Кунанбаева – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 11а, 12, 12А, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 83, 84, 86; улица Абылайхана – 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69; улица Кенесары Касымова – 1, 2, 3, 5, 7, 9, 11, 13, 15, 17; Школьный переулок – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 13; улица Зеленый хутор – 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12, 12А, 13, 14, 15, 17, 17А, 18, 19, 19А, 20, 21, 21А, 23, 24, 25, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 56Б, 56В, 57, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 149А, 151, 153, 155, 157, 159, 161, 163, 163А, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 187, 189, 191, 195, 203, 205, 207, 209, 211, 213, 215; улица Заречная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 65, 67, 69, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107, 109, 111; улица Приречная – 1, 2, 2А, 3, 3А, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Степная – 1, 1В, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14А; улица Болата Бектемирова – 1, 1Б, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 16А, 17, 18, 20, 22, 23; улица Валерия Чкалова – 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 417.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Женис, 6, здание коммунального государственного учреждения "Общеобразовательная школа № 2 имени Төлеу Шаханова отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Кенесары Касымова – 4А, 4В, 4/4, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; улица Абылайхана – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; улица имени Умбетей жырау –2, 2А; улица Женис – 1, 2, 3, 4, 7; улица Талгата Мусабаева – 1, 2, 3, 4, 5, 6, 7; улица Атан батыра – 1, 2, 3, 4А, 4Б, 5, 6, 6А; улица Мира – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Железнодорожная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; улица Свободы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Юрия Гагарина – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; улица Абая Кунанбаева –143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; улица Алихана Барлыбаева – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Якова Киселева – 1, 3, 4, 5, 6, 7, 11, 13а, 17; улица Западная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
-            </w:r>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Кенесары Касымова – 4А, 4В, 4/4, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; улица Абылайхана – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; улица имени Умбетей жырау –2, 2А; улица Женис – 1, 2, 3, 4, 7; улица Талгата Мусабаева – 1, 2, 3, 4, 5, 6, 7; улица Атан батыра – 1, 2, 3, 4А, 4Б, 5, 6, 6А; улица Мира – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Железнодорожная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; улица Свободы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Юрия Гагарина – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; улица Абая Кунанбаева –143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; улица Алихана Барлыбаева – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; улица Якова Киселева – 1, 3, 4, 5, 6, 7, 11, 13а, 17; улица Западная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 418.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Мухтара Ауезова, 8, здание коммунального государственного учреждения "Школа-лицей имени Богенбай батыра города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Автомобилистов – 23, 47; улица Желтоксан – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; улица Жантай батыра – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; улица Шокана Уалиханова – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; улица Богенбая – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; улица Абая Кунанбаева – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; улица Абылайхана – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; улица Кенесары Касымова – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; улица Саккулак би – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; улица Аманжола Альжанова – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; улица Мухтара Ауезова – 1, 2, 3, 4, 6, 9, 11, 14; улица Аль-Фараби – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; улица имени Умбетей жырау – 5, 7, 9, 11, 13, 16.</w:t>
-            </w:r>
+Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Автомобилистов – 23, 47; улица Желтоксан – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; улица Жантай батыра – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; улица Шокана Уалиханова – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; улица Богенбая – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; улица Абая Кунанбаева – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; улица Абылайхана – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; улица Кенесары Касымова – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; улица Саккулак би – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; улица Аманжола Альжанова – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; улица Мухтара Ауезова – 1, 2, 3, 4, 6, 9, 11, 14; улица Аль-Фараби – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; улица имени Умбетей жырау – 5, 7, 9, 11, 13, 16.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 419.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Шокана Уалиханова, 51, здание коммунального государственного учреждения "Школа-лицей имени Насыра Смагулова города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая – 88, 90, 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 136А, 137, 138, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 183, 185; улица Шокана Уалиханова – 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 109, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 144, 148, 150, 152, 162; улица Жантай батыра –83, 83Б, 84, 85, 86, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 111, 124, 126; улица Желтоксан – 88, 94, 124, 126, 142; Октябрьский переулок – 1, 2, 2А, 3, 4, 5, 7; Первомайский переулок – 1, 1А, 1Б, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12; улица Талгата Мусабаева – 8, 8А, 10, 11, 13, 17; улица Атан батыра –9, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 18А, 20, 22; улица Мира – 17, 17А, 17Б, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 38А, 40, 42, 44, 45, 46; улица Железнодорожная – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 36, 37, 38, 39А; улица Свободы – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; улица Юрия Гагарина – 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38; улица Алихана Барлыбаева – 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 26А, 27, 28, 29, 31, 33; улица Строительная – 1, 3, 5, 7, 11, 13; улица Заводская – 6, 8, 10, 10А, 12.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 420.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Казахская, 8/1, здание коммунального государственного учреждения "Общеобразовательная школа № 3 города Ерейментау отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Линейная – 2, 4, 6, 8, 10, 10А, 11, 12, 13, 15, 17, 18, 19, 20, 21, 21Б, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33; улица Интернациональная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 62; улица Жанайдара Ыбыраева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60А, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101, 103; улица Галымжана Мукатова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 30, 31, 32, 32А, 33, 35, 37, 38, 38А, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 100, 102, 104; улица Казахская – 1, 3, 3А, 5, 6, 6/1, 6/2, 7, 9, 10, 10А, 11, 12, 13, 14, 15, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 28Б, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 43, 43А, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 63А, 65, 67, 69, 71, 73; улица Северная – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 14, 17; улица Жамбыла Жабаева – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29; улица Деповская – 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 29, 30, 35.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 732.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Абая Кунанбаева, 24, здание государственного коммунального предприятия на праве хозяйственного ведения "Областной центр психического здоровья" при управлении здравоохранения Акмолинской области.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, село Селетинское, улица имени Абая Кунанбаева, 24.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Женис, 6, здание коммунального государственного учреждения "Общеобразовательная школа № 2 имени Төлеу Шаханова отдела образования по Ерейментаускому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Шокана Уалиханова – 45, 47, 49, 56; улица Богенбая – 97, 99, 101; улица Абая Кунанбаева –125, 127, 129, 132, 133, 133Б, 134, 135, 137,138, 139, 140, 141.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Аманжола Альжанова, 14Б, здание государственного коммунального предприятия на праве хозяйственного ведения "Ерейментауская районная больница" при управлении здравоохранения Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Аманжола Альжанова, 14Б.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая, 103, здание государственного учреждения "Отдел полиции Ерейментауского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Ерейментауский район, город Ерейментау, улица Богенбая, 103.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -4757,242 +5614,271 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "8" июня 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень решений акима Ерейментауского района признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акима Ерейментауского района "Об образовании избирательных участков" от 29 ноября 2018 года № 10 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6900).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> акима Ерейментауского района "Об образовании избирательных участков" от 29 ноября 2018 года № 10 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6900).</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 3 октября 2019 года № 07 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7413).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 3 октября 2019 года № 07 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7413).</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 11 июня 2020 года № 04 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7894).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> акима Ерейментауского района "О внесении изменения в решение акима Ерейментауского района от 29 ноября 2018 года № 10 "Об образовании избирательных участков" от 11 июня 2020 года № 04 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7894).</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5318,31 +6204,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>