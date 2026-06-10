--- v0 (2025-12-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f34770" w14:textId="2f34770">
+    <w:p w14:paraId="42bbf16" w14:textId="42bbf16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,206 +100,239 @@
         </w:rPr>
         <w:t>Об образовании избирательных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Аккольского района Акмолинской области от 7 июля 2021 года № 5. Зарегистрировано в Министерстве юстиции Республики Казахстан 7 июля 2021 года № 23337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О правовых актах", РЕШИЛ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии со </w:t>
-[...49 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Образовать избирательные участки на территории Аккольского района Акмолинской области, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Образовать избирательные участки на территории Аккольского района Акмолинской области, согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившими силу некоторые решения акима Аккольского района Акмолинской области, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившими силу некоторые решения акима Аккольского района Акмолинской области, согласно </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящее решение вводится в действие со дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -388,62 +421,79 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Каиржанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -462,105 +512,97 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аккольская районная</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориальная избирательная комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -642,1964 +684,2069 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акима Аккольского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 от 7 июля 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки Аккольского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 с изменениями, внесенными решением акима Аккольского района Акмолинской области от 22.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения акима Аккольского района Акмолинской области от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным решением акима Аккольского района Акмолинской области от 06.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения акима Аккольского района Акмолинской области от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 96</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: Акмолинская область, город Акколь, улица Маншук Маметовой 15, здание коммунального государственного учреждения "Общеобразовательная школа № 2 города Акколь отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Островского - 1, 2, 2/1, 2а/2, 2б, 3, 4, 5, 6/2, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9, 9/2, 10, 10/1, 11/1, 11/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19, 20, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 47/1, 47/2, 51, 55; улица Жамбыла Жабаева - 1/1, 1/2, 2/1, 2/2, 2а, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/2, 14, 15/1, 15/2, 20, 31; улица Аманат - 24, 26, 29, 31, 32, 33, 35, 35/1; улица Достык - 1, 3, 3/1, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 27, 28, 29; улица Луганская - 1, 3, 4, 5, 6, 6/1, 6А, 7, 8, 10, 11, 12, 13, 15, 17/1, 17/3, 19, 19/1, 21, 23, 25, 25А, 27; улица Болашақ - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; улица Маншук Маметовой - 1, 2, 3, 3/1, 3/2, 3А, 4, 5, 6, 6/1, 8, 9, 10, 11, 12, 13/1, 14, 14/1, 14/3, 14/4, 14/5, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26/2, 27, 28, 28/1, 30, 32, 36, 38, 40, 42, 44, 46, 48, 48/1, 50, 52, 54, 56, 58, 60; улица Улы кош - 2, 4, 7, 11, 17; улица Талгата Бигельдинова – 25, 26, 28, 28/1, 30, 32, 36, 37, 37/1, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 52, 53, 54, 54Б, 54В, 55, 56, 57, 59, 60, 61, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 76, 77, 78, 80, 82, 84, 85, 86, 88, 88/1, 90, 91, 92, 93, 94, 96, 96/1, 97, 99, 103, 105, 111, 115, 121, 123, 125, 127, 127/2, 129, 133, 135, 136, 137, 139, 147/2, 149 корпус 1, 2, 3; улица Куляш Байсеитовой - 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 8/2, 8/6, 8/9, 9, 10/1, 10/2, 11, 12, 14/1, 14/2, 16, 16/3, 16/4, 17, 17/6, 18, 18/1, 19, 20, 20/2, 21, 22, 23, 25, 27, 29, 33, 34, 35, 39, 41, 45, 47; улица Линейная - 1, 2, 2/1, 3, 4; улица Гоголя - 22, 23, 24, 27, 28, 29, 35/1.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 97</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Сагадата Нурмагамбетова 71, здание государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Сагадата Нурмагамбетова - 1, 1а, 1/1, 1/2, 2, 3, 3/3, 3/5, 5, 6, 7, 9, 10, 12, 13, 14, 16, 17, 18, 20, 22, 24, 28, 30, 34, 36, 40, 42, 44, 45, 46, 47, 49, 51, 52, 53, 54, 55, 56, 58, 60, 62, 63, 64, 65, 66, 70, 72, 74, 76, 93, 97; улица Чехова – 1, 2, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 15/1, 15А, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 21/3, 22, 24, 26; улица Хамита Ергалиева - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 20/2, 22, 24, 26, 28, 30, 32, 33, 34, 34/1, 36, 38, 39, 40, 41, 43, 46, 47, 48, 49, 50, 50/1, 50/2, 50/4, 52, 53, 53/2, 54, 55, 56, 58, 60, 61, 63, 67, 69, 70, 70/1, 71, 72, 73, 74, 75; улица Жайыка Бектурова - 1/1, 1/2, 1а/1, 1а/2, 3, 4, 5а/1, 5а/2, 6/1, 6/2, 8, 9, 10/1, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23/2, 24/1, 24/2, 25, 25/1, 26, 27, 27/1, 28, 28/1, 28/2, 30, 31, 32, 39, 54, 56, 57, 58, 65, 69, 76, 79; улица Жана ел - 5, 6, 7, 12, 40; улица Жеруйык - 1, 8, 11, 31, 43; улица Виктора Булавского - 1, 2, 3, 4, 5, 6/1, 6/2, 7, 7/1, 7/2, 8/1, 8/2, 10, 12, 14, 18, 33; улица Толе би - 1/1, 1/2, 2, 2/1, 2/2, 2а/1, 2а/2, 3/1, 3/2, 4, 4/1, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 15, 16, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; улица Томирис - 1/1, 2, 3, 4, 5, 5/1, 7, 9, 11, 12, 13, 16, 18, 19, 21, 22, 23, 24, 26, 29, 30, 31, 32, 33, 34, 34/1, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 54А, 56, 58, 59; улица Коктал - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15; улица Аманат - 3, 4, 6, 8, 15, 23; улица Интернациональная - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26; улица Абылай хана - 1/1, 1/2, 1/3, 1/4, 2, 3, 4, 6, 6а, 8, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 38, 40, 42, 43, 45, 46, 47, 51, 52, 53, 55, 55/1, 56, 58, 59, 60, 62, 63, 64, 65, 65/1, 66, 67, 67А, 68, 71, 72, 75, 77, 78, 79, 80, 82, 83, 84, 85, 86; улица Курылыс – 50/1, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 79/1, 79/2, 79/3, 79/4, 79/5, 171/1, 171/2, 171/3, 171/4, 171/5, 171/6, 171/7, 171/8, 171/9.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 754</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Талгата Бигельдинова 8, здание коммунального государственного учреждения "Общеобразовательная школа № 3 имени Жайыка Бектурова города Акколь отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Талгата Бигельдинова - 1, 2, 2А, 4, 12, 17, 19, 23, 24А/1, 24/1, 24/2, 27, 29; улица Сакена Сейфуллина - 2, 2/1, 2/3, 4, 10, 12, 18, 20, 21, 22, 24, 28, 29, 30, 31/1, 31/2, 33, 35, 37; улица Кайыма Мухамедханова - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/2, 14, 15, 15/1; улица Богенбая - 1, 1/1, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 15/1, 16, 16/1, 17, 18, 18/1, 20, 21, 22, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 46, 47, 47/1, 48, 49, 50, 51, 52/1, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63/2, 64, 65, 66, 70; улица 1 Шегебая Узакбаева - 1; улица 2 Шегебая Узакбаева - 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12; улица 3 Шегебая Узакбаева - 1, 2, 3, 4, 5, 6, 7, 8; улица 4 Шегебая Узакбаева - 1, 2; улица Шегебая Узакбаева - 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 20, 21, 22, 23, 26, 30, 34, 36, 38, 40, 42, 44, 48, 50, 52, 54, 58, 60, 61, 62, 66, 68, 69, 70, 78; улица Армандастар - 1, 3, 5, 7, 8, 9, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 22, 28; улица Чехова – 23, 23-1, 23/2, 25, 27, 29, 31, 33, 34, 34/2, 34/3, 36, 36/1, 36/2, 37, 38, 40, 42, 44/1, 44/2, 46, 48/1, 48/2, 50; улица Акжол - 1, 3, 7, 13, 15, 17, 19, 21; улица Роза Бағланова - 2, 2/1, 3, 4, 4/1, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 43, 44, 45, 46, 47, 48, 49, 50, 50-1, 50-2, 50/1, 51, 53; улица Томирис - 60, 61, 62, 63, 64, 65, 66, 67, 72, 73, 74, 77, 78, 79, 80, 82, 82/1; улица Интернациональная - 27, 27/1, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 50; улица Абылай хана - 88, 89, 91, 92, 93, 94, 95, 96, 97, 99, 100, 101, 102, 103, 105, 106, 107, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 120/1, 120/2, 121, 122, 123, 124, 125, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150; улица Шокана Уалиханова - 1, 1/1, 2, 3, 4, 5, 6, 6/1, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 34, 35, 36, 37, 38, 40, 41, 42, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55/1, 56, 57, 58, 59, 60, 61, 61Б, 62, 63, 63/2, 66/1, 67, 68, 69, 69а, 70, 71, 72, 73, 75, 76, 77, 79, 82, 84, 86, 87, 88, 89, 89/1, 89/2, 90, 91, 91/4, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 105, 109, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 129, 130, 131, 132, 133, 134, 136, 138, 140; улица Сагадата Нурмагамбетова - 101, 103, 105, 108/1, 108/2, 109, 110, 111, 121, 122, 123, 124, 125, 127, 127/1, 133, 134, 136, 138, 140; улица Кирдищева - 45, 45/1, 49, 53, 55, 57, 60, 60/1, 61, 61/1, 62, 63, 65, 65/2, 67, 68, 69, 72, 74, 75, 75/1, 75/2; улица Амангельды Иманова - 1, 1/1, 1/3, 1/5, 3, 3/1, 5, 5/1, 7, 9, 10, 11, 18; улица Жағалау - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 23, 24, 25, 26, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 57, 63, 65, 67, 69, 71, 73, 75, 79, 81, 85, 91; улица Желтоксан - 1, 3, 5, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 41, 41/1.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 98</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Әл-Фараби 10, здание коммунального государственного учреждения "Общеобразовательная школа №1 имени Исакова Петра Михайловича, Героя Советского Союза города Акколь отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абылай хана - 127, 129, 131, 133, 135, 137, 139, 141, 143, 143/2, 145, 147, 149, 151, 151/1, 152, 153, 154, 156, 157, 160, 160/1, 160/2, 161, 161/1, 162, 163, 164, 164/2, 165, 166, 167, 168, 169, 169/1, 169/2, 170, 171, 172, 172/1, 172/2, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183/1, 184, 185, 187, 188, 189, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 209, 211, 212, 213, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240; улица Балуан Шолак - 1, 2, 3, 4, 4/1, 4/2, 5, 6, 6/1, 8, 9, 10, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/2, 13, 13/1, 15, 15/3, 17, 17/1, 19, 19/1, 19/2; улица Богенбая - 67, 69, 71, 73, 75, 77, 78, 80, 81, 81/1, 82, 85, 86, 87, 88, 88/1, 88/2, 88А, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97/2, 98, 99, 99/1, 99/2, 100, 101, 101/1, 101/2, 102, 103, 103/2, 104, 105, 107, 109, 112, 114, 120, 125, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 148/1, 148/2, 148/3, 150, 152; улица Шокана Уалиханова - 103, 135, 137, 139, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 157, 159, 160, 161, 162, 164, 165, 165/1, 165/2, 167, 167/1, 167/2, 168, 170, 172, 174, 176, 178, 182, 183, 183/1, 184, 184/1, 185/1, 185/2, 186, 187, 191/1, 193, 193/1, 194, 195, 196, 198, 199, 200, 200/1, 202, 204, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228; улица Каукена Кенжетаева - 1, 2, 3, 5, 7, 8/1, 8/2, 11, 13/1, 13/2, 14/1, 14/2, 14а, 14в, 15/1, 15/2, 16, 17, 18, 21, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 47, 48, 49, 50, 51, 52, 54, 54А, 54/2, 55/2, 56, 57, 57а, 58, 61, 61/1, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А, 77/2, 77/3, 78, 82, 84, 86, 88/2, 90, 92, 94, 96, 98, 100, 102, 104; улица Моншакты - 1, 2, 2а-2, 2/1, 3, 4, 5, 7, 9, 10/1, 11, 13, 14, 15, 16, 17, 18, 20, 21, 21/1, 22, 24, 26, 28, 30, 32, 34, 36, 37, 38, 39, 40, 41, 42, 42/1, 43, 44, 44/2, 45, 45/1, 45/2, 45/4, 45/5, 45/6, 48, 50, 50/2, 54, 54/1, 54/2, 54/3, 54/4, 54А, 56, 56/1, 58, 60, 63, 65, 65/1, 65/2, 67, 67/1, 77/2, 79, 104; улица Баубека Булкышева - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24-1, 29, 30, 31, 32, 33, 34, 36, 38; улица Көктем - 10, 11, 12, 13, 14, 14/1, 15, 17, 17/1, 18, 19, 19/1, 19/2, 20, 21, 22, 23, 25, 26, 26/1, 27, 28, 30, 103, 105, 106; улица Әл-Фараби - 2а/1, 2а/2, 2/1, 2/2, 4/1, 6/1, 6/2; улица Интернациональная - 35, 44, 45, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64/1, 65, 66, 67, 68, 69, 70, 71, 73, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 98, 99, 99/1, 99/2, 100, 101, 101/1, 102, 103, 104, 105, 106, 107, 108, 110; улица Сагадата Нурмагамбетова - 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 191, 193, 197, 197/1, 197/2, 199; улица Жастар - 1, 3, 4, 5, 9, 15, 16, 16/1, 17, 18, 19, 20, 21, 23, 23/1; переулок Госнитиевский - 1/1, 3, 5, 8,11, 12, 14, 16, 17, 18, 22, 24, 26, 28, 30, 32, 34; переулок Заводской - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; переулок Опытнозаводской - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; переулок Ыбырая Алтынсарина - 2, 4, 8, 10, 12, 16, 18, 41, 43, 45, 47, 49, 49/1, 51, 53, 59, 61, 63; улица Пушкина - 1, 1а, 1а/1, 1а/2, 1/1, 1/2, 1/3, 1/4, 1/5, 1/9, 2, 2Б, 2Г, 2Д, 2/3, 2/5, 2/6, 4, 6, 7, 8, 9, 10, 11, 13, 14, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 34, 35, 37, 38, 39, 40, 40/1, 41, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 57, 58, 59, 60, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 75, 76, 77, 78, 79, 80, 85, 87; улица Адильбека Майкутова - 1, 1а, 1б, 1/1, 1/2, 1/5, 2, 2а, 2б, 2/2, 2/3, 2/4, 2/9, 3, 4, 4/2, 5, 6, 6/1, 6/2, 7, 9, 9А, 10, 11, 11а, 11б, 12, 13, 17, 19, 20/1, 20/2, 20/3, 20/4, 20/5, 20/6, 20/7, 20/8, 21, 23, 25, 27, 31, 33, 35, 37, 39, 41, 43, 47, 51, 53, 55, 57, 59, 61; улица Шанырак - 3, 4, 7, 8, 14, 15, 17, 32/1; улица Гани Муратбаева - 2, 3, 5, 7, 10, 12, 15, 27; улица Желтоксан - 2, 4, 6, 18, 28, 30, 44, 45, 46/1, 47, 47/1, 49; улица Кирдищева - 1, 4, 5, 6, 7, 8, 9, 10, 11/1, 12, 13, 13/2, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 29, 31, 32, 33, 35, 35/1, 35/2, 36, 37, 37/1, 38, 38А, 39, 40, 41, 41/1, 42, 43, 44, 46, 48, 48/1, 50, 52, 54; улица Томирис - 135, 137, 139, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 156/1, 156/2, 157, 158, 159, 161, 162, 163, 164, 165, 166, 167, 168, 170, 171, 172/1, 172/2, 173, 174/1, 174/2, 175, 176; улица Кенесары хан – 29, 43, 49.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Сагадата Нурмагамбетова 174, здание коммунального государственного учреждения "Аккольская детско-юношеская спортивная школа" управления физической культуры и спорта Акмолинской области.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Сагадата Нурмагамбетова - 203, 209, 211; улица Пушкина - 88, 90, 91, 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138/1, 138/2, 140, 141, 142, 143/1, 143/2, 144, 145/1, 145/2, 146, 147, 148, 149, 149/1, 150, 151, 152, 153, 154, 154а, 155, 156, 156/1, 156а, 157, 158, 159, 160, 161, 162, 163, 164, 165/1, 165/2, 166, 166/1, 167, 167/3, 168, 168а, 169, 169а, 170, 171, 174б, 175, 176, 178, 179, 184, 185, 187, 188, 189, 190, 191, 192, 194, 195, 197, 198, 199, 200, 201, 201/2, 204; микрорайон Сарыарқа - 1, 1/1, 2, 3; улица Адильбека Майкутова - 63, 67, 69, 71, 73, 77, 81, 83, 85, 89, 91, 91/1, 91/2, 93, 93/1, 95, 95/1, 97, 97/1, 99, 99/1, 101/1, 103, 103/1, 105; улица Лесная - 1, 3, 5, 6, 7, 8, 12, 14, 18, 24, 26, 28, 30, 32, 34, 36; улица Жибек жолы - 1, 2, 2/3, 3, 4, 5, 5/1, 6, 8, 9, 9/2, 10а, 10б, 10в, 10г, 12б; улица Гагарина - 1, 2, 4, 5, 6, 7, 7/1, 8, 10, 12, 13/1, 13/2, 13/3, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 27/3, 28, 29, 29/1, 30, 31, 31/1, 31/2, 31/3, 31/4, 31/5, 32, 34, 36, 38, 40, 42; микрорайон Астана – 1, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 13, 14, 21, 21/1, 22А, 22Б.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Сагадата Нурмагамбетова 144, здание "Культурно-досуговый центр в городе Акколь" государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Сагадата Нурмагамбетова - 129, 131, 133, 135, 137, 139, 141, 141/1, 142, 143, 144, 144/1, 145, 147, 148, 149, 150, 151, 152; улица Томирис - 70, 75, 81, 83, 84, 86, 88, 89, 90, 91, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 131, 134, 138, 140, 142, 144; улица Исакова - 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 15/1, 15/2, 16, 17, 19, 20, 22, 23, 23/1, 23/2, 24, 25, 25/1, 25/2, 26, 27, 29, 29/1, 29/2, 30, 31/1, 31/2, 32, 34, 35/1, 35/2, 36, 40, 42, 42/1, 42/2, 44, 45/1, 45/2, 46, 48, 52, 56, 58, 66, 68; улица Рақымжан Қошқарбаев - 1, 2, 3, 5, 6/1, 6/2, 7/1, 7/2, 8, 8/1, 8/2, 9/1, 9/2, 10, 11, 12, 13, 14, 15/1, 15/2, 16, 17, 19, 21, 22, 23, 24, 26, 27, 28, 30, 31, 31/1, 32, 32/1, 33, 33/1, 34, 35, 35А/1, 35А/2, 35Б, 35/1, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65; улица Кирдищева - 81, 83, 83/2, 86/3, 87; улица Әл-Фараби - 7, 7/1, 7/2, 8, 10, 10/1, 11, 12, 13, 15, 16, 17, 19, 21, 22, 23, 24, 26, 27, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 48, 49, 50, 51, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 62, 64, 65, 65/1, 65/2, 66, 67, 69, 70, 71, 73, 74; улица Роза Бағланова – 48, 50/2, 52, 54, 56; улица Каныша Сатпаева - 1/1, 1/2, 2, 3/1, 3/2; улица Алии Молдагуловой - 1, 2, 2/2, 3, 5, 8/1, 8/2, 9, 9/1, 9/2, 10, 12, 14, 16, 18, 18/2, 24; улица Ремзаводская - 1, 2, 3, 4, 5, 5/1, 6/1, 6/2, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 24/1, 25/1 26, 27, 28, 30; улица Кулагер - 4, 5, 6, 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 22/2, 24, 24/1, 25, 27, 28, 29, 35, 38, 40, 42, 44, 46, 47, 48, 49, 50, 52, 54, 55, 56, 56/1, 57, 58, 59, 61, 63, 65, 69, 71, 73, 75, 77, 79, 109; улица Акниет - 2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 11, 14, 15, 16, 17, 18, 20/1, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 37, 39, 43, 45, 47, 47/1; улица Исатая Тайманова - 1, 2, 5, 6, 7, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 40, 44, 46, 48, 50, 52, 54, 56, 58, 62, 64, 66, 68, 70, 72; улица Панфилова - 1, 1/1, 2, 3, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 13, 14, 15/1, 15/2, 16, 17, 17а, 18, 19, 19/1, 19/2, 19а, 20, 21/1, 21/2, 23/1, 23/2, 25, 27, 29, 30, 31, 32, 33, 33А, 35, 37; улица Ключевая - 4, 6, 8, 9, 10, 11, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 29, 30, 31, 31/1, 32, 32/1, 33; улица Домбыралы - 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 22, 23, 23/1, 24, 27, 28, 29, 30, 31, 31/1, 31/2, 31/3, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 56/2, 58, 60, 100, 104, 105, 130, 133; переулок Горный - 1, 2, 4/1, 4/2; улица Атамекен - 34, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47/1, 48, 48/1, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65/1, 65/2, 66, 67/1, 67/2, 68, 69/1, 69/2, 70, 71, 71/2, 72, 73, 73а, 74, 75, 77; переулок Ыбырая Алтынсарина - 3, 5, 7, 11, 13, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35; улица Көктем - 1, 2, 3, 4, 5, 6, 7, 8, 9; улица Гагарина - 9, 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 101</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, город Акколь, улица Абай 6, здание коммунального государственного учреждения "Общеобразовательная школа № 4 города Акколь отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Тихая - 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 22; улица Бейимбета Майлина - 1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; улица Северная - 1, 2, 3, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 47, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 65, 65а, 66, 67, 67/1, 68, 69, 70, 71, 72, 73, 74, 75, 80, 82, 84, 86, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110; улица Мухтара Ауезова - 2, 3, 4, 5, 5/1, 6, 7, 8, 9, 11, 12, 12/1, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 53, 55, 57, 59, 61, 63, 65, 67; улица Тауелсиздик - 1, 2, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 17, 18, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61/1, 63, 65, 65/2, 67, 67/1, 69, 70, 73, 75, 79, 81; улица Школьная - 1, 2, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 10/1, 11, 12, 13, 15, 16, 17, 20, 23, 37, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 96, 98, 99, 100, 101, 102, 103, 106, 107, 109, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122; переулок Школьный - 1, 2, 3, 4, 6, 6/1, 6/2, 7, 8, 9, 10, 10/1, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30; улица Станционная - 1, 1/1, 2, 3, 4, 5, 7, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 41, 51, 53, 55, 57, 59, 61, 63, 65, 73, 75, 75/1, 77, 79, 81, 83, 85, 91, 93, 95, 97, 99, 105, 105/1; улица Абай - 1, 3, 5, 7, 10, 12, 14, 15, 16а, 19, 19А, 22, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 34/1, 34/2, 35, 36, 38, 39, 40, 41, 41/1, 42, 43, 44, 46, 47, 47Б, 48, 50, 52, 53, 54, 56, 57, 58, 59/1, 60, 62, 62А, 68, 68/1, 71, 71/1, 90/2, 94/4, 98, 98А; улица Орлеу - 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 62а, 70, 96/6; улица Кирдищева - 84, 86, 88, 90, 91, 93, 95, 111, 113, 117, 119, 121, 123, 125, 126, 127, 129/1, 129/2, 135, 137, 139, 141; улица Шегебая Узакбаева – 33, 35, 37, 39, 45, 47, 49, 51, 53, 57, 59, 61б, 61а, 63, 65, 68, 69, 69/1, 71, 71/2, 73, 79, 80/1, 80/2, 81, 82, 84, 85, 88, 89, 91, 94, 96, 97, 98, 99, 100, 101, 103, 105, 106, 107, 108, 112, 113, 114, 119, 120, 121, 125, 126, 127, 128, 129, 130, 132, 136, 138, 142, 154, 158, 160, 162, 166, 168, 170, 172, 174, 180, 182/1, 182/2, 184, 186, 192, 194, 196, 198, 199, 200, 202, 204, 206, 208, 214, 220, 222, 224, 228, 238, 240, 244, 246, 248, 252, 254, 256, 258, 262, 264, 266, 268, 270, 272, 276, 278, 290, 296, 298; улица Илияса Жансугирова - 3, 6, 8, 9, 11, 15, 17, 17/1, 19, 20, 25, 27, 30, 33, 34, 35, 36, 38, 40, 40/1, 41, 42, 43, 44, 45, 49, 51, 53, 56; улица Домбай - 1, 1/1, 1/2, 1б, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 15, 17; улица Темир жол – 1, 1/1, 1/2, 2/1, 2/3, 2/4, 2/5, 7; улица Береке - 1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 19/1, 20, 22, 24, 26, 30, 32, 34, 36, 38, 40, 42, 44, 50; улица Жағалау - 52, 54, 58, 60, 64, 66, 68, 72, 74, 76, 78, 80, 82, 84, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 101/1, 101/2, 102, 102/1, 102А, 103, 105, 107, 109, 111, 113, 115, 119, 123, 127/1, 127/2, 129, 131, 133, 135, 137, 139, 141, 147, 151, 153, 155, 159, 161, 163, 167, 173, 175, 179, 181, 185, 187, 191, 197, 197/1, 199; улица Хамита Ергалиева - 76, 77, 78, 79, 80, 81, 81/1, 82/1, 82/2, 84/1, 84/2, 84/3, 84/4, 83, 85, 85/1, 87, 90, 91, 92, 93, 95, 100, 102, 104, 109, 110, 111, 113, 115, 119, 122, 123, 126, 127, 128, 129, 131, 132, 133, 134, 136, 137, 139, 141, 142, 144, 145, 147, 151; улица Атамекен – 1, 2, 3, 4, 5, 6, 7, 10, 12, 14, 18, 19, 19/1, 20а, 20б, 20/1, 20/2, 20/3, 21, 23, 24, 25, 26, 27, 28, 31, 32.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 102</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, Аккол орман шаруашылыгы, улица Мектеп 22, здание коммунального государственного учреждения "Основная средняя школа имени Мичурина села Аккольский лесхоз отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Аккол орман шаруашылыгы, разъезд № 29, разъезд № 30, село Радовка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 105</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Жалгызкарагай, улица Орталык 19, здание коммунального государственного учреждения "Общеобразовательная школа имени Кирдищева села Жалгызкарагай отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Жалгызкарагай, село Тастыадыр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 107</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Азат, улица Алаш 4, здание коммунального государственного учреждения "Общеобразовательная школа села Азат отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Азат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 108</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Кына, улица Болашак 1, здание коммунального государственного учреждения "Общеобразовательная школа села Кына отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кына.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 109</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Карасай, улица имени Магжана Жумабаева 6/1, здание коммунального государственного учреждения "Основная средняя школа села Карасай отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Карасай.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Сазды булак, улица имени Ыбырая Алтынсарина 1/1, здание коммунального государственного учреждения "Основная средняя школа села Сазды булак отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Сазды булак, станция Селета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 111</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Новорыбинка, улица имени Павла Савельевича Стрельцова 12, здание Новорыбинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Новорыбинка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 113</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Караозек, улица Ардагерлер 14, здание коммунального государственного учреждения "Основная средняя школа имени Айтпая Кусаинова села Кара-Озек отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Караозек, село Курылыс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 114</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Енбек, улица Бейбитшилик 37, здание Енбекского культурно-спортивного комплекса государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Енбек.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 115</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Табигат, улица Жумабека Ташенова 7, квартира 2, жилое помещение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Табигат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 116</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Рамадан, улица Бейбитшилик 18, здание коммунального государственного учреждения "Основная средняя школа села Рамадан отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Рамадан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 117</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Урюпинка, улица имени Кенесары 66, здание Урюпинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Урюпинка, село Мереке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 119</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Малоалександровка, улица имени Абая 23, здание коммунального государственного учреждения "Начальная школа села Мало-Александровка отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Малоалександровка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 120</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Амангельды, улица имени Ыбырая Алтынсарина 2, здание коммунального государственного учреждения "Основная средняя школа села Амангельды отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Амангельды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 121</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Талкара, улица Болашак 1, здание коммунального государственного учреждения "Основная средняя школа села Талкара отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Талкара, коммунальное государственное учреждение "Центр социального обслуживания "Қамқор" акимата города Астаны", село Ерназар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 122</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Наумовка, улица имени Ыбырая Алтынсарина 19, здание Наумовского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" при государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Аккольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Наумовка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 123 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Кемеркол, улица Мектеп 1, здание бывшей начальной школы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кемеркол.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 124</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Орнек, улица имени Даулетбая Ахметжанова 34, здание коммунального государственного учреждения "Общеобразовательная школа села Орнек отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Орнек.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 125</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Домбыралы, улица Азат 21, здание коммунального государственного учреждения "Общеобразовательная школа имени Горького села Домбыралы отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Домбыралы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Кенес, улица Женис 27, здание коммунального государственного учреждения "Общеобразовательная школа села Кенес отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кенес.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, село Малый Барап, улица Шакарим Кудайбердиев 9, здание коммунального государственного учреждения "Основная средняя школа села Барап отдела образования по Аккольскому району управления образования Акмолинской области".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Малый Барап, село Айдарлы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 779</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, город Акколь, улица Кирдищева 89, здание государственного коммунального предприятия на праве хозяйственного ведения "Аккольская районная больница" при управлении здравоохранения Акмолинской области.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: город Акколь, улица Кирдищева, 89.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 780</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, город Акколь, улица Шегебая Узакбаева 2, здание государственного учреждения "Отдел полиции Аккольского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: город Акколь, улица Шегебая Узакбаева, 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 799</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Местонахождение: Акмолинская область, Аккольский район, город Акколь, улица Шанырак 38, здание республиканского государственного учреждения "Воинская часть 55209 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: город Акколь, улица Шанырак, 38.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменениями, внесенными решением акима Аккольского района Акмолинской области от 22.04.2022 </w:t>
-[...1879 lines deleted...]
-</w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2720,242 +2867,271 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "7" июля 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ утративших силу некоторых решений акима Аккольского района Акмолинской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акима Аккольского района Акмолинской области от 29 ноября 2018 года № 5 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6896);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> акима Аккольского района Акмолинской области от 29 ноября 2018 года № 5 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6896);</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> акима Аккольского района Акмолинской области от 11 марта 2019 года № 2 "О внесении изменения в решение акима Аккольского района Акмолинской области от 29 ноября 2018 года № 5 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7106);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> акима Аккольского района Акмолинской области от 11 марта 2019 года № 2 "О внесении изменения в решение акима Аккольского района Акмолинской области от 29 ноября 2018 года № 5 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7106);</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> акима Аккольского района Акмолинской области от 21 февраля 2020 года № 3 "О внесении изменения в решение акима Аккольского района Акмолинской области от 29 ноября 2018 года № 5 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7691).</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>