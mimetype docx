--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fee3259" w14:textId="fee3259">
+    <w:p w14:paraId="2090484" w14:textId="2090484">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -765,1213 +765,1159 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решением акима города Кокшетау Акмолинской области от 06.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения акима города Кокшетау Акмолинской области от 15.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Тауелсиздик 3, здание государственного коммунального казенного предприятия дом культуры "Кокше" при отделе культуры, развития языков, физической культуры и спорта города Кокшетау.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1 Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Тауелсиздик 3, здание государственного коммунального казенного предприятия дом культуры "Кокше" при отделе культуры, развития языков, физической культуры и спорта города Кокшетау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      улица Укили Ыбырая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47;</w:t>
+        <w:t xml:space="preserve">
+      улица Абая – 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 10, 10А, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 18А, 19, 20, 20А, 21, 22, 22/1, 23, 23А, 23В, 24, 26, 26А, 27, 28, 28А, 29, 30, 30А, 31, 32, 33, 34, 37, 37А, 37/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абылай хана – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 15, 16, 18, 19, 21, 22, 23, 24, 25, 27, 28, 30, 31, 32, 33, 34, 35, 38, 40, 42, 44, 46, 48, 50, 52, 52А, 52Б, 54, 56, 58, 60, 62, 62А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бейбитшилик – 2, 4, 10, 12, 14, 16, 18, 20, 22, 26, 28, 28А, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48А, 48Б, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72А, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 1, 1А, 3, 7, 13, 15, 17, 17А, 19, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жидек – 1, 3А, 3Б, 4, 5, 5А, 5Б, 7, 7А, 7Б, 8, 10, 11, 11А, 11Б, 14, 15, 16, 16А, 17, 20, 24, 25, 25А, 27, 27А, 27Б, 28, 29, 29А, 29Б, 30, 32, 34, 35, 36, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Укили Ыбырая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Улан – 5, 7, 9, 9А, 10, 11, 13, 17, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...144 lines deleted...]
-      улица Кокена Шакеева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55;</w:t>
+        <w:t xml:space="preserve">
+      улица Игилик – 5, 6, 7, 8, 10, 11, 14А, 20, 21, 23, 23Г, 37, 39, 42, 42А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Достык – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 23, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 41, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мира – 1, 1А, 2, 2А, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 15А, 16, 16А, 17, 17А, 18, 19, 20, 20А, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 28, 30, 31, 32, 34, 35, 38, 40, 40А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Наурыз – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12А, 12Б, 14, 14А, 14Б, 16, 18, 21, 22, 23, 24, 25А, 26А, 26Б, 26Г, 27, 28, 28А, 29, 30А, 31, 32, 33, 34, 35, 37, 40, 42, 43, 44А, 44Б, 45, 45А, 46, 46А, 47, 49, 51, 53, 55, 59, 63, 67, 69, 71, 72, 73, 74, 75Б, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица И. Салахова – 4, 6, 8, 9, 10, 12, 13, 14, 15А, 18, 19, 20, 21, 22, 23, 25, 27, 28, 30, 36, 43, 43А, 45, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тауелсиздик – 1, 3, 4, 5, 7, 10, 12, 14, 16, 18, 20, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абилжана Умышева – 1, 2, 3, 4, 4Б, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24/1, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 43, 47, 49, 51, 53, 55, 57, 59, 59А, 63, 65, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Нурлы – 1, 1А, 1Б, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 12/1, 13, 13А, 14, 15, 15А, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 35А, 36, 36А, 38, 40, 42, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кокена Шакеева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Энергетиков – 1, 2, 4, 5, 6, 21, 24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 2</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Достык 68, здание государственного коммунального казенного предприятия "Многопрофильный инновационный колледж при управлении образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 2 Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Достык 68, здание государственного коммунального казенного предприятия "Многопрофильный инновационный колледж при управлении образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...144 lines deleted...]
-      улица СПТУ-9 – 1, 2, 2/4, 3, 4, 5, 6, 7, 8, 9, 42, 58, 60;</w:t>
+        <w:t xml:space="preserve">
+      улица Азнабая Абильмажинова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 16, 18, 19, 20, 21, 22, 24, 24А, 26, 28, 28А, 30, 32, 33, 34, 36, 38, 40, 42, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абая – 39, 39А, 41, 41А, 43, 43А, 43В, 44, 45А, 46, 47, 47А, 47Б, 47В, 47Г, 48, 49, 51, 52, 53, 54, 56, 60, 60А, 62, 64, 66, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абылай хана – 45, 47, 47А, 47Б, 49, 51, 51А, 51Б, 53, 53А, 55, 57, 59, 61, 63А, 64, 64А, 65, 66, 70, 72, 74, 76, 78, 78А, 80, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 4, 8, 10, 12, 14, 20, 20А, 22, 23, 23А, 24, 24А, 26, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Достык – 40, 42, 43, 44, 44А, 46, 46А, 46Б, 46В, 48, 50, 50А, 52, 54, 55, 56, 57, 58, 59, 61, 61А, 62, 64, 66, 68, 68А, 73, 73А, 73Б, 77, 77А, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мира – 37, 39, 41, 43, 43А, 45, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Новоселова – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11А, 15, 16, 16/6, 17, 20, 20А, 21, 23, 25, 26, 26А, 26Б, 27, 27А, 27Б, 28, 28А, 29, 29А, 29Б, 31, 32, 33, 34, 37, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кызгалдак – 2, 3, 9, 9А, 10, 11, 11А, 13, 13А, 15А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица СПТУ-9 – 1, 2, 2/4, 3, 4, 5, 6, 7, 8, 9, 42, 58, 60; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абилжана Умышева – 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Нурлы – 37, 39, 41, 43, 47, 54, 56, 58, 58А, 60, 62, 78;</w:t>
+        <w:t xml:space="preserve">
+      улица Нурлы – 37, 39, 41, 43, 47, 54, 56, 58, 58А, 60, 62, 78; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кокена Шакеева – 52, 54, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68А, 70, 71, 72, 73, 74, 75, 75А, 77, 77А, 78, 78А, 79, 80, 81, 82, 83, 84, 86, 87, 88, 89, 90, 90А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 3</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Абилжана Умышева 2Б, здание коммунального государственного учреждения "Областная детско-юношеская спортивная школа по национальным видам спорта имени Балуана Шолака" управления физической культуры и спорта Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 3 Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Абилжана Умышева 2Б, здание коммунального государственного учреждения "Областная детско-юношеская спортивная школа по национальным видам спорта имени Балуана Шолака" управления физической культуры и спорта Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      улица Маншук Маметовой – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38;</w:t>
+        <w:t xml:space="preserve">
+      улица Ветлабораторная – 1, 2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кахармандар – 1, 2, 2А, 2Б, 2Г, 2Д, 3, 4, 6, 7, 7А, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 24, 25, 26, 28, 28А, 30, 32, 33, 36, 36А, 38, 39, 40, 42, 44, 46, 48, 48А, 52, 54, 55, 56, 57, 58, 58А, 58Е, 59, 65, 69А, 70Б, 75, 81, 82, 84, 86, 91, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кирова – 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 63, 64, 66А, 68, 70, 72, 72А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Клубная – 2, 3, 5, 7, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Заречная – 1, 1А, 3, 5, 5А, 7, 7А, 9, 10А, 11, 13, 17, 18, 19, 19А, 20, 21, 21А, 22А, 23, 24, 26, 28, 30А, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Маншук Маметовой – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Островского – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16А, 17, 18, 19, 25, 33, 37, 37А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Шоная – 1, 1Б, 2, 2А, 2Б, 3, 4, 5, 6, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 20, 24, 26, 28, 30, 32, 32А, 34, 36, 36А, 38, 39;</w:t>
+        <w:t xml:space="preserve">
+      улица Сакена Сейфуллина – 1, 2, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 64, 65, 67, 69, 69А, 69Б, 71, 77, 78, 80, 82, 84, 90, 94А, 98, 100, 104, 128, 130, 132; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Желтоксан – 1А, 5, 7, 8, 10, 11, 12, 14, 14А, 16, 16А, 18, 19, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шахтерова – 1, 2, 3, 4, 5, 6, 7, 8, 8/3, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шоная – 1, 1Б, 2, 2А, 2Б, 3, 4, 5, 6, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 20, 24, 26, 28, 30, 32, 32А, 34, 36, 36А, 38, 39; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Нурлы кош.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 4</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Школьная 13, здание коммунального государственного учреждения "Общеобразовательная школа №2 села Красный Яр отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 4 Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, улица Школьная 13, здание коммунального государственного учреждения "Общеобразовательная школа №2 села Красный Яр отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...162 lines deleted...]
-      улица Юбилейная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А;</w:t>
+        <w:t xml:space="preserve">
+      улица Автобаза – 1, 2, 3, 4, 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 20А, 21, 22, 23, 24, 25, 28, 29, 33, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Интернациональная – 1, 2, 3, 4, 5, 6, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Красноярская – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Майская – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Адырна – 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Школьная – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Н. Вавилова – 1, 3, 5, 6, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Болашак – 1, 2, 2А, 3А, 5, 6, 7, 9, 9А, 11, 13, 15, 15А, 17, 19, 20, 21, 22, 23, 25, 27, 30А, 31, 32, 32А, 33, 34, 35, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 50 лет Октября – 1, 1У/8, 2, 3, 4, 5, 6, 7, 8, 12, 21, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Юбилейная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Кызыл-Жулдыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 5</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, микрорайон Чайкино, улица Парковая 12, здание коммунального государственного учреждения "Основная средняя школа № 15 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 5 Местонахождение: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, микрорайон Чайкино, улица Парковая 12, здание коммунального государственного учреждения "Основная средняя школа № 15 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, Красноярский сельский округ, село Красный Яр, микрорайон Чайкино:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2051,87 +1997,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степная – 1, 1А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 6</w:t>
-[...35 lines deleted...]
-      улица Кызыл жар 66, здание коммунального государственного учреждения "Общеобразовательная школа № 9 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 6 Местонахождение: Акмолинская область, город Кокшетау, улица Кызыл жар 66, здание коммунального государственного учреждения "Общеобразовательная школа № 9 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2195,87 +2105,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ахмета Жубанова – 35, 36, 37, 38, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 114, 116, 117, 118, 119, 121, 122, 123, 125, 127, 128, 129, 130, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 147, 148, 149, 152;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Затаевича – 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 86, 87, 89, 92, 93, 93А, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117/1, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 145, 146, 148, 149, 153, 154, 155;</w:t>
-[...35 lines deleted...]
-      улица Шагалалы – 35, 37, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 101, 103, 105, 107, 109, 111, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 134, 136, 137, 138, 139, 142, 143, 144, 145, 146, 147, 148, 149, 150, 156, 158;</w:t>
+      улица А. Затаевича – 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 89, 92, 93, 93А, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117/1, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 145, 146, 148, 149, 153, 154, 155;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кызыл жар – 36, 38, 40, 42, 44, 46, 56, 58, 62, 64, 74, 76, 78, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 126, 128, 130, 136, 138, 140, 142, 144, 146, 150, 152, 154, 156, 158, 160, 174; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шагалалы – 35, 37, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 101, 103, 105, 107, 109, 111, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 134, 135, 136, 137, 138, 139, 140, 142, 143, 144, 145, 146, 147, 148, 149, 150, 152, 156, 158;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шопты – 1, 2, 3, 4, 5, 6, 9, 10, 12, 13, 14, 22, 25, 27, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2285,86 +2195,212 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Садоводческое товарищество "Строитель-1", улица Магистральная;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Садоводческое товарищество "Строитель-2", улица Бородуллинская;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Садоводческое товарищество "Казэлеватормельмонтаж", улица Монтажная;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Садоводческое товарищество "Приборостроитель", улица Пасечная;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Садоводческое товарищество "Сельхозуправление";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Тюльпан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Бережок";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Дружба";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Садовод";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потребительский кооператив "Жибек жол 2017";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Дачный кооператив "Маяк", улица Профсоюзная;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Яблочная;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2445,123 +2481,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Конечная.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 7</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Кызыл жар 66, здание коммунального государственного учреждения "Общеобразовательная школа № 9 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 7 Местонахождение: Акмолинская область, город Кокшетау, улица Мухтара Ауэзова 48Б, здание коммунального государственного учреждения "Общеобразовательная школа № 10 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Каусар – 1, 2, 2А, 3, 4, 4Г, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16Б, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 44Б, 44Б/1, 44Б/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 1, 1Б, 1В, 1К, 1К/1, 2, 2А, 2Б, 2Г, 2Д, 2Е, 3, 4, 4А, 5, 5А, 6, 6А, 7, 7А, 8, 8А, 9, 10, 10А, 10Б, 10В, 10/1, 11, 12, 12А, 13, 14, 14А, 14Б, 15, 16, 16А, 16Б, 17, 17А, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 50А, 50Б, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 76А, 76/2, 78, 78/2, 80, 82, 84, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Каусар – 1, 2, 2А, 3, 4, 4Г, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16Б, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 44Б, 44Б/1, 44Б/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ахмета Жубанова – 6, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2570,286 +2588,286 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Затаевича – 9, 11, 12, 13, 14, 15, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...108 lines deleted...]
-      улица Балбырауын – 1, 3, 5, 7, 9, 11, 13, 15, 17, 21, 23, 25, 27, 29, 31;</w:t>
+        <w:t xml:space="preserve">
+      улица Кызыл жар – 10, 14, 16, 20, 22, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шагалалы – 1, 2, 2А, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 22, 23, 23А, 24, 25, 26, 27, 28, 28/1, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сопочная – 2, 2А, 4, 7, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Серпин – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 11/1, 12, 13, 13/1, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62А, 63, 64; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Томирис – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17Б, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 37Б, 38, 39, 40, 41, 42, 43, 43А, 43Б, 43В, 44, 45, 45Б, 45В, 46, 47, 47В, 48, 49, 50, 51, 52, 53, 53А, 55А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Улытау – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Балбырауын – 1, 3, 5, 7, 9, 11, 13, 15, 17, 21, 23, 25, 27, 29, 31; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айдын – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 24Б, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      улица Хамита Ергалиева – 1, 1А, 1В, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15Б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 49, 51, 53, 54, 55;</w:t>
+        <w:t xml:space="preserve">
+      улица Шугыла – 1, 2, 2А, 3, 3А, 4, 4/1, 4/2, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 22Б, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Когалы – 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Магзи Абулкасымова – 2, 4, 4А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мұса Асайынов – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проезд 2-й ДСУ 15 – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хамита Ергалиева – 1, 1А, 1В, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 15Б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 49, 51, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дачный кооператив "Копа";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3003,319 +3021,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дачный кооператив "Зенит";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Садоводческое товарищество "Автомобилист".</w:t>
+      Садоводческое товарищество "Автомобилист";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садоводческое товарищество "Саяжай". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Мухтара Ауэзова 190, здание коммунального государственного учреждения "Школа-гимназия № 1 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 8 Местонахождение: Акмолинская область, город Кокшетау, улица Мухтара Ауэзова 190, здание коммунального государственного учреждения "Школа-гимназия № 1 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Ю. Гагарина – 2, 11А, 13, 20, 23А, 24, 26;</w:t>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 111, 137, 139, 170, 172, 172А, 178, 180, 182, 184, 186, 188, 189, 189Б, 189Е, 189/16, 190, 192; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мактая Сагдиева – 2, 8, 10, 20, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ю. Гагарина – 2, 11А, 13, 20, 23А, 24, 26; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ахмета Байтурсынова – 5, 8, 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Шакарима Кудайбердиева – 29, 35, 40, 42, 44, 46, 67;</w:t>
+        <w:t xml:space="preserve">
+      улица Магзи Абулкасымова – 37, 43, 45, 47, 49, 51, 76, 78, 80, 84/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Зарапа Темирбекова – 2, 2А, 2Б, 3, 11, 13, 19, 28, 30, 30А, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алихана Бокейхана – 3, 6, 7, 8, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шакарима Кудайбердиева – 29, 35, 40, 42, 44, 46, 67; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая – 49, 53, 59, 73, 78;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Кенесары Касымулы – 11, 17, 19, 21;</w:t>
+        <w:t xml:space="preserve">
+      улица Дзержинского – 40, 42, 48, 76, 77, 78, 79, 81; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Магжана Жумабаева – 13, 40, 43, 43А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 11, 17, 19, 21; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Женис – 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3323,463 +3341,427 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Е.Н. Ауельбекова – 71, 73, 75, 77, 79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 9</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Абая 76, здание некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 9 Местонахождение: Акмолинская область, город Кокшетау, улица Абая 76, здание некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мухтара Ауэзова – 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105, 109, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168;</w:t>
-[...179 lines deleted...]
-      улица Сакена Сейфуллина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 29, 30;</w:t>
+      улица Мухтара Ауэзова – 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 73А, 75, 77, 79, 81, 83, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105, 109, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Когалы – 1, 5, 7, 13, 15, 16, 17, 18, 19, 20, 21, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Магзи Абулкасымова – 1, 3, 5, 7, 10, 11, 13, 15, 24, 32, 34, 38, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Н. Вавилова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дорожный проезд – 1, 2, 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сағадат Нұрмағанбетов – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Канай би – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Глинина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 20, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Женис – 2, 4, 22, 26, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сакена Сейфуллина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 29, 30; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шакарима Кудайбердиева – 1, 1/1, 2, 3, 4, 5, 6, 7, 7А, 7Б, 7В, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40А, 41, 43, 45, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Е.Н. Ауельбекова – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41А, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61.</w:t>
+        <w:t xml:space="preserve">
+      улица Абая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 57, 58, 59, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Дзержинского – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 50, 52, 57, 59, 59А, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е.Н. Ауельбекова – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 33/2, 35, 37, 39, 41, 41А, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 10</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 24, здание некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан, корпус № 4.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 10 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 24, здание некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан, корпус № 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Акана Серэ – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43;</w:t>
+        <w:t xml:space="preserve">
+      улица Е.Н. Ауельбекова – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алимжана Баймуканова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 26, 28, 30, 31А, 32, 34, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Акана Серэ – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24Б, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахимбека Сабатаева – 1, 1Б, 1Г, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3788,214 +3770,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байкена Ашимова – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      улица Глинина – 44, 44Б, 44В, 46, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 72А, 75, 77, 79, 81, 83, 85, 87;</w:t>
+        <w:t xml:space="preserve">
+      улица Ермек Серкебаев – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Наурызбай батыра – 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Женис – 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сакена Сейфуллина – 42, 44, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/10, 85, 87, 89, 91; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 39, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Глинина – 44, 44Б, 44В, 46, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 72А, 75, 77, 79, 81, 83, 85, 87; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Канай би – 37, 39, 39В, 39Г, 39Д, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48/1, 48/2, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86Б, 87, 88, 89, 90, 91, 91А, 92, 92А, 93, 94, 95, 96, 96А, 98, 100, 102, 102А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Досова – 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31;</w:t>
+        <w:t xml:space="preserve">
+      улица Досова – 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сағадат Нұрмағанбетов – 38, 40, 40Б, 42, 46, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Н. Вавилова – 17, 19, 39, 41, 44, 46, 46/1, 47, 49, 51, 52, 53, 55, 57, 59, 61, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84А, 85, 86, 86А, 86Б, 87, 88, 89, 90, 90А, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      улица Н. Вавилова – 17, 19, 39, 41, 44, 46, 46/1, 47, 49, 51, 52, 53, 55, 57, 59, 60, 61, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84А, 85, 86, 86А, 86Б, 87, 88, 89, 90, 90А, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 2 Горная – 2, 3, 4, 5, 6, 6А, 7, 7А, 15, 16, 17, 19, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4039,411 +4021,393 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шокана Уалиханова – 3, 5, 7, 8, 9, 9А, 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 11</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Жамбыла Жабаева 35, здание учреждения "Гуманитарно-техническая академия".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 11 Местонахождение: Акмолинская область, город Кокшетау, улица Жамбыла Жабаева 35, здание учреждения "Гуманитарно-техническая академия".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...162 lines deleted...]
-      улица Әлкей Марғұлан – 1, 1А, 2, 2А, 3, 3А, 4, 5, 5А, 5Б, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 11, 11А, 12, 12А, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 20А;</w:t>
+        <w:t xml:space="preserve">
+      улица Панфилова – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жамбыла Жабаева – 26, 28, 28А, 29, 29А, 30, 30А, 31, 31А, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 41, 41А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Т. Шевченко – 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Коксай – 2, 4, 6, 8, 10, 12, 14, 16, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица О. Куанышева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица С. Лазо – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 39, 40, 42, 45, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шахмета Кусаинова – 1, 1А, 1Б, 1В, 1Г, 1Д, 3, 3А, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Зарапа Темирбекова – 112, 114, 116, 118, 120, 122, 122А, 124, 126, 128, 130, 132, 134, 134А, 135, 136, 138, 140, 142, 142А, 144; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алихана Бокейхана – 101, 103, 105, 107, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 133В, 133Г, 133Е, 134, 134А, 135, 135А, 136, 137, 138, 139, 139А, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 170; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әлкей Марғұлан – 1, 1А, 2, 2А, 3, 3А, 4, 5, 5А, 5Б, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 11, 11А, 12, 12А, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 20А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Александра Грибоедова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Ломоносова – 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+        <w:t xml:space="preserve">
+      улица Женис – 122, 124, 125, 126, 126А, 127, 128, 129, 130, 131, 132, 133, 133А, 133Б, 134, 135, 135А, 135В, 135Г, 135Д, 136, 137, 138, 139, 140, 141, 142, 143, 143А, 144, 145, 146, 147, 148, 149, 150, 150А, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 163А, 164, 165; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Некрасова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ломоносова – 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сакена Сейфуллина – 92, 94, 96, 98, 100, 102, 104, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Кенесары Касымулы – 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 162, 164;</w:t>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 162, 164; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Антона Чехова – 3, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Л. Шевцовой – 43, 45, 47, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 66А, 68, 68А, 70, 72, 74, 76;</w:t>
+        <w:t xml:space="preserve">
+      улица Л. Шевцовой – 43, 45, 47, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 66А, 68, 68А, 70, 72, 74, 76; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Громовой – 59, 60, 61, 62, 63, 64, 65, 65А, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 76А, 77, 78, 79, 80, 82, 84, 86;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4501,537 +4465,845 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Вавилова – 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...19 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 773 Местонахождение: Акмолинская область, город Кокшетау, улица Громовой 21, здание республиканского государственного учреждения "Акмолинская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 102, 104, 104А, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Л. Шевцовой – 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла Жабаева – 1, 1А, 1В, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Шевченко – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коксай – 1, 3, 5, 7, 9, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Громовой – 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Канай би – 97, 99, 99А, 101, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 116, 116А, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 140, 142, 144, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Досова – 28А, 30, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 71, 73, 75, 75А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сағадат Нұрмағанбетов – 105, 106, 107, 108, 109, 110, 111, 112, 113, 113А, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 147, 149, 151, 153, 155, 157, 159;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Н. Вавилова – 102, 103, 104, 105, 106, 106А, 106Б, 107, 108, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Еркеш Ибраһим – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 45А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Андрея Сахарова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 46А, 47, 48, 48А, 48/1, 49, 50, 50А, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Цветочная – 2, 4, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мусы Жалеля – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Адама Мицкеевича – 1, 2, 3, 3А, 4, 5, 5А, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Синегорская – 1, 1А, 2, 3, 4, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каюма Мухамедханова – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иоган Гете – 2, 4, 5, 6, 8, 10, 12, 14, 16, 16А, 18, 20, 22, 24, 26, 28, 30, 30А, 32, 32А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 12</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Кенесары Касымулы 222, здание коммунального государственного учреждения "Школа-лицей № 21 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 12 Местонахождение: Акмолинская область, город Кокшетау, улица Кенесары Касымулы 222, здание коммунального государственного учреждения "Школа-лицей № 21 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      улица Канай би – 161, 161А, 163, 163А, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 190, 192, 193, 194, 195, 196, 197, 198, 200, 202, 204, 206, 208, 210, 212А, 212Б, 214, 216;</w:t>
+        <w:t xml:space="preserve">
+      улица Зарапа Темирбекова – 146, 148, 150, 152, 154, 156, 158, 160; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әлкей Марғұлан – 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 33А, 34, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алихана Бокейхана – 167А, 169, 171, 173, 175, 176, 177, 178, 179, 180, 181, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Александра Грибоедова – 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Женис – 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 205; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Некрасова – 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ломоносова – 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 159, 161, 163, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 191, 193, 194, 195, 196, 197, 198, 200, 202, 202А, 204, 206, 208, 210, 210А, 212, 212А, 214, 216, 218, 220, 220А, 220Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Л. Шевцовой – 65, 67, 69, 71, 73, 75, 77, 79, 80, 80А, 81, 82, 83, 84, 85, 86, 86А, 87, 88, 88А, 89, 90, 91, 92, 93, 94, 94А, 95, 96, 96А, 97, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110А, 111, 112, 113, 114, 115, 116, 117, 118, 120, 121, 122, 123, 124, 126, 128, 130, 132, 134, 214А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Громовой – 81, 85, 86, 86А, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 130, 132, 134, 134А, 136, 138, 140, 142; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Канай би – 161, 161А, 163, 163А, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 190, 192, 193, 194, 195, 196, 197, 198, 200, 202, 204, 206, 208, 210, 212А, 212Б, 214, 216; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Досова – 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 143А, 145, 147;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Сағадат Нұрмағанбетов – 174, 176, 178, 180, 182, 184, 186, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 208А, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 221, 223, 225, 227, 229;</w:t>
+        <w:t xml:space="preserve">
+      улица Сағадат Нұрмағанбетов – 174, 176, 178, 180, 182, 184, 186, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 208А, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 221, 223, 225, 227, 229; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Султана Баймагамбетова – 5, 5А, 6, 6А, 7, 9, 9А, 13, 13А, 15, 17, 19, 19А, 21, 21А, 23, 23А, 25, 25А, 27, 27А, 29, 29А, 31, 31А, 33, 33А, 35, 35А, 37, 37А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Жастар – 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+        <w:t xml:space="preserve">
+      улица Н. Вавилова – 158, 160, 162, 164, 166, 168, 169, 171, 173, 174, 175, 176, 177, 179, 181, 183, 185, 187, 189, 191, 192, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жастар – 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цветочная – 12, 14, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Жемисти – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+        <w:t xml:space="preserve">
+      улица Армандастар – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шалгынды – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 17А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шахмета Кусаинова – 2, 2А, 2Б, 4, 4А, 4В, 6, 6А, 8, 8А, 8Б, 9А, 10, 10А, 10Б, 12, 13А, 14, 15А, 16, 17А, 18, 18А, 19А, 20, 20А, 21А, 23А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жемисти – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гвардейская – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Жана ауыл – 1, 2, 2А, 2/1, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10;</w:t>
+        <w:t xml:space="preserve">
+      улица Жана ауыл – 1, 2, 2А, 2/1, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыжайлау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 37, 39, 42А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5221,211 +5493,211 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Садоводческое товарищество "Синегорье", улица Нижняя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Садоводческое товарищество "Водник-1";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Водник-2";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       улица Алма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вишневая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 725</w:t>
-[...35 lines deleted...]
-      "Школа-лицей № 21 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 725 Местонахождение: Акмолинская область, город Кокшетау, улица Кенесары Касымулы 222, здание коммунального государственного учреждения "Школа-лицей № 21 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Кенесары Касымулы – 199, 199А, 209, 209Б, 209В, 209Г, 211, 211Б, 222;</w:t>
+        <w:t xml:space="preserve">
+      улица Женис – 204, 208, 210, 212, 214, 216, 218, 220, 220А, 222, 224, 226, 228, 230, 230А, 232; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Некрасова – 71, 72, 73, 74, 75, 76, 77, 78, 79, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ломоносова – 71, 73, 75, 77, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кенесары Касымулы – 199, 199А, 209, 209Б, 209В, 209Г, 211, 211Б, 222; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Громовой – 142А, 142А/1, 142Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5452,142 +5724,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Султана Баймагамбетова – 3А, 39, 41, 41А, 43, 43А, 45, 45А, 47, 47А, 49, 49А, 51, 53, 55А, 184, 209А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Н. Вавилова – 178, 180, 182, 186, 188, 190, 202, 204, 206, 208, 210, 212, 213, 215, 217, 219, 221, 223, 225;</w:t>
+        <w:t xml:space="preserve">
+      улица Н. Вавилова – 178, 180, 182, 186, 188, 190, 202, 204, 206, 208, 210, 212, 213, 215, 217, 219, 221, 223, 225; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жастар – 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Шунгырша – 1, 2, 3, 4, 6, 7, 8, 10, 11, 13, 15, 17;</w:t>
+        <w:t xml:space="preserve">
+      улица Армандастар – 17А, 19, 20, 20А, 20Б, 20Г, 20Д, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 28, 28А, 28Б, 29, 30, 31, 32, 33, 35, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шалгынды – 16, 18, 19, 21, 22, 22А, 23, 23А, 29, 31, 32, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жаркын – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шунгырша – 1, 2, 3, 4, 6, 7, 8, 10, 11, 13, 15, 17; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мамыр – 2, 4, 6, 8, 10, 12, 12А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5615,85 +5887,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Жайлау-2 – 1, 1А, 1У, 2, 2А, 2Б, 3, 3А, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 9Б, 10, 10А, 11, 11А, 11Б, 12, 13, 13А, 13Б, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      улица Первая – 279.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       микрорайон Жайлау – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37Б, 37В, 37Г, 37Д, 37/1А, 37/2, 37/3, 37/4, 37/5, 37/6, 37/7, 37/8, 37/9, 37/10, 37/11, 37/11Б, 37/12, 37/13, 37/14, 37/15, 37/16, 38, 39, 40, 41, 41/1, 41/2, 42, 42/2, 43, 44, 44/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 56, 57, 57А, 58, 59, 60, 60А, 60Б, 61, 62, 63, 64, 65, 66, 66А, 66Б, 66В, 66Д, 66Д/1, 67А, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86Б, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Локомотив";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садоводческое товарищество "Импульс";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дачный кооператив "Черемушки".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 13</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Зарапа Темирбекова 175/2, здание товарищества с ограниченной ответственностью "Кокше Тазалык".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 13 Местонахождение: Акмолинская область, город Кокшетау, улица Зарапа Темирбекова 175/2, здание товарищества с ограниченной ответственностью "Кокше Тазалык".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5774,304 +6100,304 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рамазан Елебаев – 138, 140, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 155, 157;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Титова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+        <w:t xml:space="preserve">
+      улица Титова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева – 89, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Бауыржана Момышулы – 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 184, 186, 188, 188Б, 190, 190А, 190Б, 190В, 192, 192А, 192Б, 192В, 192Д, 192/1, 192/2, 192-4, 192-4А;</w:t>
+        <w:t xml:space="preserve">
+      улица Биржан Сала – 160, 160А, 161, 162, 163, 164, 165, 166, 166Б, 167, 168, 169, 170, 170А, 171, 172, 173, 174, 175, 177, 179, 181, 183, 185, 187, 189, 189Б, 191, 191А, 193, 195, 197, 201, 203, 205, 207, 209, 211, 213, 215, 215А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бауыржана Момышулы – 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 184, 186, 188, 188Б, 190, 190А, 190Б, 190В, 192, 192А, 192Б, 192В, 192Д, 192/1, 192/2, 192-4, 192-4А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мактая Сагдиева – 155, 157, 159, 161, 163, 164, 165, 167, 169, 170, 171, 172, 174, 176, 178, 180, 182;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      проезд Херсонского – 7, 7А, 9, 11, 12, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+        <w:t xml:space="preserve">
+      проезд Херсонского – 7, 7А, 9, 11, 12, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Магжана Жумабаева – 149, 150, 151, 152, 153, 154, 155, 155А, 155Б, 155В, 156, 157, 158, 159, 160, 161, 161А, 161Б, 162, 162А, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 174А, 174Б, 175, 176, 176А, 177, 178, 179, 180, 181, 182, 183, 184, 185, 187, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 199/1, 200, 201, 201А, 203, 205, 207, 209, 211, 213;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      улица О. Куанышева – 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128;</w:t>
+        <w:t xml:space="preserve">
+      улица Фадеева – 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Зарапа Темирбекова – 167, 169, 171, 173, 173А, 175, 175А, 177, 177А, 179, 181, 183, 185, 187, 189; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алихана Бокейхана – 183, 183А, 185; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Женис – 207, 209, 211, 213, 215, 217, 219, 221, 223, 223А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Халифа Алтай – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица О. Куанышева – 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шарипова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Шахмета Кусаинова – 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119;</w:t>
+        <w:t xml:space="preserve">
+      улица Шахмета Кусаинова – 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Челюскина – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6080,124 +6406,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Лазо – 48, 50, 52, 54, 56, 58, 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Аккайын – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 24, 25, 26, 27;</w:t>
+        <w:t xml:space="preserve">
+      улица Аккайын – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 24, 25, 26, 27; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нуркена Абдирова – 1, 1А, 1Б, 1Г, 1Д, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Шәмші Қалдаяқов – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28;</w:t>
+        <w:t xml:space="preserve">
+      улица Кудайбергенова – 21, 23, 25, 27, 29, 31, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 63/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тәттімбет – 1, 1А, 1Б, 1В, 1Г, 1/1, 2, 2А, 2Б, 2В, 2Г, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шәмші Қалдаяқов – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сулутобе – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6206,392 +6532,374 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Орнекти – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 28А, 30, 32, 34, 36, 38, 40, 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Береке – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+        <w:t xml:space="preserve">
+      улица Береке – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмалы – 1, 2, 3, 4, 5, 6, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Богенбая – 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 31;</w:t>
+        <w:t xml:space="preserve">
+      улица Алаш – 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Богенбая – 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 31; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Габдоллы Токая – 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Жакана Сыздыкова – 1, 1А, 1Б, 1В, 1Г, 2, 2А, 2Б, 2В, 2Г, 2Д, 2Ж, 2З, 2Л, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+        <w:t xml:space="preserve">
+      улица Жакана Сыздыкова – 1, 1А, 1Б, 1В, 1Г, 2, 2А, 2Б, 2В, 2Г, 2Д, 2Ж, 2З, 2Л, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұстафа Шоқай – 1, 1Б, 1В, 1Г, 1Е, 2, 2А, 2Б, 2В, 2Г, 2Д, 2Е, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 14</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Каныша Сатпаева 72, здание коммунального государственного учреждения "Общеобразовательная школа № 4 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 14 Местонахождение: Акмолинская область, город Кокшетау, улица Каныша Сатпаева 72, здание коммунального государственного учреждения "Общеобразовательная школа № 4 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Рамазан Елебаев – 94, 96, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 120А, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 135/1, 137, 139, 141, 161, 168;</w:t>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 158А, 158В, 158Г, 158Д; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ильяса Есенберлина – 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106, 108, 110, 112, 114, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 150А, 150Б, 151, 153, 155, 157, 159, 161, 163; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рамазан Елебаев – 94, 96, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 120А, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 135/1, 137, 139, 141, 161, 168; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева – 47, 48, 49, 50, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 80, 81, 82, 83, 84, 84А, 85А, 86, 87, 87А, 88, 90, 90А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Мактая Сагдиева – 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 115/1, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 156А, 156Б, 158, 160, 162;</w:t>
+        <w:t xml:space="preserve">
+      улица Биржан Сала – 126, 127, 128, 129, 130, 131, 132, 133, 134, 134А, 134А/1, 134А/2, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бауыржана Момышулы – 87, 91, 97, 99, 101, 103, 105, 107, 109, 109А, 111, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 127/1, 127/2, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 145А, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 178А, 178Б, 178Б/1, 178В, 178Г, 178Д, 178Е, 178/1, 180, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мактая Сагдиева – 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 115/1, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 156А, 156Б, 158, 160, 162; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Магжана Жумабаева – 95, 97, 99, 101, 102, 103, 104, 106, 108, 110, 112, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 139А, 139Б, 140, 141, 141А, 141Б, 142, 143, 144, 145, 146, 147, 147А, 148;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Фадеева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+        <w:t xml:space="preserve">
+      улица Зарапа Темирбекова – 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Фадеева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд Херсонского – 1, 2, 3, 4, 5, 6, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6600,230 +6908,212 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Халифа Алтай – 3, 5, 7, 9, 13, 15, 17, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица О. Куанышева – 43, 45, 47, 49, 49А, 51, 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 100/1, 102, 104;</w:t>
+        <w:t xml:space="preserve">
+      улица О. Куанышева – 43, 45, 47, 49, 49А, 51, 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 100/1, 102, 104; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Коксай – 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица А. Остапенко – 18, 23, 27, 28, 29, 29А, 30, 31, 31А, 37, 37Д, 37Е, 38 39, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 84А, 84А/1, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 104, 105, 106, 107, 111,113, 115, 117, 169;</w:t>
+        <w:t xml:space="preserve">
+      улица Т. Шевченко – 42, 42А, 43, 45, 47, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72А, 72/1, 73, 75, 77, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Остапенко – 18, 23, 27, 28, 29, 29А, 30, 31, 31А, 37, 37Д, 37Е, 38, 39, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 84А, 84А/1, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 104, 105, 106, 107, 111,113, 115, 117, 169;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла Жабаева – 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 101, 103, 107, 109, 111;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Ш. Косшигулова – 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 87А, 88, 91, 92, 93, 94, 95, 96, 100, 101, 102/1, 103, 104, 105, 106, 107;</w:t>
+        <w:t xml:space="preserve">
+      улица Панфилова – 19, 19А, 19Б, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 84, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 46, 48, 50, 50А, 50Б, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 92/1, 94, 94/1, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ш. Косшигулова – 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 87А, 88, 91, 92, 93, 94, 95, 96, 100, 101, 102/1, 103, 104, 105, 106, 107; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Наурызбай батыра – 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 15</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 66, здание коммунального государственного учреждения "Многопрофильная гимназия № 3 имени Малика Габдуллина города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 15 Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 66, здание коммунального государственного учреждения "Многопрофильная гимназия № 3 имени Малика Габдуллина города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6887,51 +7177,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Магжана Жумабаева – 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84А, 85, 87, 88, 89, 91, 93, 94, 96, 98, 100, 105, 107, 109, 111, 113;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мактая Сагдиева – 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79/1, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А, 90, 91, 91А, 92, 94;</w:t>
+      улица Мактая Сагдиева – 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 79/1, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А, 90, 91, 91А, 92, 94;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бауыржана Момышулы – 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 109А, 110, 111, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6958,88 +7248,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева – 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 54/1, 56, 58, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Ермек Серкебаев – 30, 30А, 32, 34, 36, 38, 40, 40А, 42, 44, 46, 46А, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67А, 67Б, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 94, 95, 96, 97, 98А, 99, 101, 103, 105;</w:t>
+        <w:t xml:space="preserve">
+      улица Наурызбай батыра – 14, 16, 18, 20, 22, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ш. Косшигулова – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ермек Серкебаев – 30, 30А, 32, 34, 36, 38, 40, 40А, 42, 44, 46, 46А, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67А, 67Б, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 94, 95, 96, 97, 98А, 99, 101, 103, 105; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байкена Ашимова – 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 100, 102, 104, 106, 108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7067,139 +7357,299 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сакена Сейфуллина – 86, 88, 90, 92/2, 93, 95, 97, 99, 101, 103, 105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Шокана Уалиханова – 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 1/23, 1/24, 1/25, 1/26, 1/27, 1/28, 1/29, 1/30, 1/31, 1/32, 1/33, 1/34, 1/35, 1/36, 1/37, 1/38, 1/39, 1/40, 1/41, 1/42, 1/43, 1/44, 1Е, 1М, 2, 2А, 4, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95.</w:t>
+      улица Шокана Уалиханова – 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 1/23, 1/24, 1/25, 1/26, 1/27, 1/28, 1/29, 1/30, 1/31, 1/32, 1/33, 1/34, 1/35, 1/36, 1/37, 1/38, 1/39, 1/40, 1/41, 1/42, 1/43, 1/44, 1/47, 1Е, 1М, 2, 2А, 4, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 16</w:t>
-[...35 lines deleted...]
-      улица Байкена Ашимова 141, здание коммунального государственного учреждения "Многопрофильная гимназия № 5 "Тандау" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 16 Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 141, здание коммунального государственного учреждения "Многопрофильная гимназия № 5 "Тандау" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Каныша Сатпаева – 27, 29, 31, 33, 35, 37, 39, 41, 43, 45;</w:t>
+      проспект Нұрсұлтан Назарбаев – 87, 95, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Міржақып Дулатұлы – 53, 61, 63, 65, 69, 77, 81, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Смагула Садуакасова – 48, 50, 50А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Галыма Елемесова – 49, 51, 53, 58, 67, 80, 86/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Акана Серэ – 122, 124, 136, 136А, 138/1, 140;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахимбека Сабатаева – 91, 130, 132, 138, 142, 149, 151, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байкена Ашимова – 138, 140, 142, 144, 149, 151, 153, 155, 157, 159, 161, 163, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермек Серкебаев – 136, 137, 138, 139, 140, 141, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра – 129, 131, 133, 135, 137, 139, 141, 143, 145.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 803 Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 141, здание коммунального государственного учреждения "Многопрофильная гимназия № 5 "Тандау" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Каныша Сатпаева – 27, 29, 31, 33, 35, 37, 39, 41, 43, 45; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рамазан Елебаев – 76, 76А, 78, 78А, 80, 82, 83, 84, 85, 86, 87, 88, 88А, 89, 90, 91, 93, 95, 97, 99;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7208,392 +7658,338 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ш. Косшигулова – 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...162 lines deleted...]
-      улица Наурызбай батыра – 97, 99, 101, 103, 105, 107, 107А, 109, 111, 113, 115, 117, 119, 119А, 121, 123, 123/1, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 148, 150, 152, 154;</w:t>
+        <w:t xml:space="preserve">
+      улица Ильяса Есенберлина – 66, 75, 76, 78, 80, 82, 84, 86, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев – 86, 92, 96, 98, 100, 102, 104, 106, 108, 110, 121, 123, 125, 127, 129, 131, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Міржақып Дулатұлы – 89, 112, 116, 118, 122, 124, 126, 128, 130, 132, 134; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Смагула Садуакасова –72, 74, 76, 78, 80, 82, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Галыма Елемесова –98, 99, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахимбека Сабатаева –118, 120, 122, 124, 125, 125А, 129, 129А, 131, 131А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байкена Ашимова – 110, 112, 114, 116, 118, 120, 120А, 120/2, 122, 122А, 124, 126, 126/1, 126/2, 128, 130, 132, 132А, 134, 136, 137, 141, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермек Серкебаев – 62, 62А, 64, 64А, 66, 68, 68А, 70, 72, 74, 74А, 74Б, 76, 78, 80, 82, 84, 86, 86А, 88, 100, 102, 104, 106, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра – 97, 99, 101, 103, 105, 107, 107А, 109, 111, 113, 115, 117, 119, 119А, 121, 123, 123/1, 124, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 142, 144, 148, 150, 152, 154;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шокана Уалиханова – 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 17</w:t>
-[...35 lines deleted...]
-      улица Е.Н. Ауельбекова 70А, здание физкультурно-оздоровительного комплекса № 1 некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 17 Местонахождение: Акмолинская область, город Кокшетау, улица Е.Н. Ауельбекова 70А, здание физкультурно-оздоровительного комплекса № 1 некоммерческого акционерного общества "Кокшетауский университет имени Ш. Уалиханова" Министерства образования и науки Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Магжана Жумабаева – 54, 56, 57;</w:t>
+        <w:t xml:space="preserve">
+      улица Мактая Сагдиева – 44, 46, 48, 50, 52, 54, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Магжана Жумабаева – 54, 56, 57; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зарапа Темирбекова – 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58А, 58Б, 59, 60, 61, 62, 62А, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Женис – 48, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75;</w:t>
+        <w:t xml:space="preserve">
+      улица Алихана Бокейхана – 41, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Женис – 48, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенесары Касымулы – 35, 35А, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7620,122 +8016,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алимжана Баймуканова – 31, 33, 33А, 33Б, 35, 35А, 37, 39, 41, 43, 45, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 61, 61А, 61Б, 61В, 62, 63, 63А, 64, 64/1, 64/2, 64/3, 64/4, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Акана Серэ – 42, 44, 46А, 46/1, 48, 51, 52, 53, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 73;</w:t>
+        <w:t xml:space="preserve">
+      улица Акана Серэ – 42, 44, 46А, 46/1, 48, 51, 52, 53, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 73; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахимбека Сабатаева – 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77А, 79, 81, 83, 85, 87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 18</w:t>
-[...35 lines deleted...]
-      улица Акана Серэ 90, здание государственного коммунального казенного предприятия "Дворец культуры "Кокшетау" при управлении культуры Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 18 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 90, здание государственного коммунального казенного предприятия "Дворец культуры "Кокшетау" при управлении культуры Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7762,52 +8122,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бауыржана Момышулы – 41, 43, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 69, 71, 73, 79;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Биржан Сала – 36, 38, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83;</w:t>
+        <w:t xml:space="preserve">
+      улица Биржан Сала – 36, 38, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7852,70 +8212,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акана Серэ – 72, 74, 76, 78, 80, 82, 84, 86, 88, 89, 91, 93;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Абая – 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+        <w:t xml:space="preserve">
+      улица Е.Н. Ауельбекова – 78, 80, 82, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абая – 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алимжана Баймуканова – 79А, 81А, 84, 86;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7923,87 +8283,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дзержинского – 93, 93А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 19</w:t>
-[...35 lines deleted...]
-      улица Акана Серэ 90, здание государственного коммунального казенного предприятия "Дворец культуры "Кокшетау" при управлении культуры Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 19 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 90, здание государственного коммунального казенного предприятия "Дворец культуры "Кокшетау" при управлении культуры Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8012,52 +8336,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева – 3, 7, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Рамазан Елебаев – 48, 59, 75;</w:t>
+        <w:t xml:space="preserve">
+      улица Рамазан Елебаев – 48, 59, 75; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев – 64, 66, 68, 70, 72, 74, 76;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8066,52 +8390,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акана Серэ – 90, 90А, 92, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102А, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111А, 112, 113, 114, 116, 116А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Алимжана Баймуканова – 95, 95А, 97, 99, 99А, 99Б, 101, 101А, 102А, 103, 103А, 103Б;</w:t>
+        <w:t xml:space="preserve">
+      улица Алимжана Баймуканова – 95, 95А, 97, 99, 99А, 99Б, 101, 101А, 102А, 103, 103А, 103Б; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Е.Н. Ауельбекова – 98, 99, 99А, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 114, 116;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8119,213 +8443,177 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая – 108, 108А, 108Б, 110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 20</w:t>
-[...35 lines deleted...]
-      улица Мухтара Ауэзова 192, здание государственного коммунального казенного предприятия "Детская музыкальная школа" города Кокшетау при отделе образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 20 Местонахождение: Акмолинская область, город Кокшетау, улица Мухтара Ауэзова 192, здание государственного коммунального казенного предприятия "Детская музыкальная школа" города Кокшетау при отделе образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Мухтара Ауэзова – 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177;</w:t>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Магзи Абулкасымова – 36/1, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 91А, 93, 93А, 95, 95А, 95Б, 95/1, 95/2, 95/3, 95/4, 95/5, 96, 98, 100, 102, 104, 106, 108, 110, 111, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 130А, 132, 132А, 132А/1, 134, 136;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Ахмета Байтурсынова – 4, 13, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 44А/1, 44А/2, 44/1, 45, 46, 47, 47/1, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60/1, 60/2, 61, 63, 65, 67, 69, 69А, 69А/1, 69/1, 69/2, 69/3, 69/4;</w:t>
+        <w:t xml:space="preserve">
+      улица Ю. Гагарина – 9, 9А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 47В, 47Е, 47/1, 47/2, 47/3, 47/4, 48, 49, 49/1, 50, 51, 52, 53, 53А, 53Б, 53/1, 53/2, 53/3, 54, 56, 58, 60, 62, 64, 66, 68, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ахмета Байтурсынова – 4, 13, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 44А/1, 44А/2, 44/1, 45, 46, 47, 47/1, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60/1, 60/2, 61, 63, 65, 67, 69, 69А, 69А/1, 69/1, 69/2, 69/3, 69/4; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумагали Тлеулина – 12, 12А, 12А/1, 16, 26, 28, 32, 58, 58А, 58/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Мактая Сагдиева – 1, 1А, 1А/1, 3, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
+        <w:t xml:space="preserve">
+      улица Мактая Сагдиева – 1, 1А, 1А/1, 3, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бауыржана Момышулы – 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8423,337 +8711,265 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев – 4, 6, 8, 12, 16, 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 21</w:t>
-[...35 lines deleted...]
-      улица Міржақып Дулатұлы 39, здание коммунального государственного учреждения "Технический лицей города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 21 Местонахождение: Акмолинская область, город Кокшетау, улица Шакарима Кудайбердиева 111, здание коммунального государственного учреждения "Школа-лицей № 2 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Смагула Садуакасова – 24;</w:t>
+        <w:t xml:space="preserve">
+      улица Смагула Садуакасова – 24; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев – 50, 55, 57, 65, 65А, 67;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Мухтара Ауэзова – 218, 222, 222А, 224, 226, 228, 230, 232, 234, 236, 238, 238А;</w:t>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 218, 222, 222А, 224, 226, 228, 230, 232, 234, 236, 238, 238А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ильяса Есенберлина – 51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Шакарима Кудайбердиева – 72, 75, 75А;</w:t>
+        <w:t xml:space="preserve">
+      улица Шакарима Кудайбердиева – 72, 75, 75А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая – 93, 110, 111, 112, 112/1, 114, 114А, 114В, 114Б, 116, 116У, 118;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Е.Н. Ауельбекова – 115Б, 117, 119, 121, 123, 125, 127, 127А, 129, 129А;</w:t>
+        <w:t xml:space="preserve">
+      улица Е.Н. Ауельбекова – 115Б, 117, 119, 121, 123, 125, 127, 127А, 129, 129А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Міржақып Дулатұлы – 52, 56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 22</w:t>
-[...35 lines deleted...]
-      улица Шакарима Кудайбердиева 111, здание коммунального государственного учреждения "Школа-лицей № 2 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 22 Местонахождение: Акмолинская область, город Кокшетау, улица Шакарима Кудайбердиева 111, здание коммунального государственного учреждения "Школа-лицей № 2 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Мухтара Ауэзова – 242, 242Б, 244, 246, 248, 250, 252, 256, 258, 260, 262, 264, 264/1, 266, 268;</w:t>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 242, 242Б, 244, 246, 248, 250, 252, 256, 258, 260, 262, 264, 264/1, 266, 268; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая – 113, 115, 117, 119, 121, 121А, 123, 125, 127, 129, 131, 133, 133/1, 135, 135А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8763,51 +8979,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шакарима Кудайбердиева – 90, 91, 92, 94, 96, 98, 100, 102, 113, 115, 117, 119, 121, 123, 125, 127;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Рахымжан Қошқарбаев – 53, 53А;</w:t>
+      улица Рахымжан Қошқарбаев – 53, 53А, 53Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малика Габдуллина – 40, 40Б, 42, 44, 45, 47, 49, 51, 53, 53Б, 55, 57, 59, 61, 63;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8833,87 +9049,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 44А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 23</w:t>
-[...35 lines deleted...]
-      улица Абая 124, здание товарищества с ограниченной ответственностью "Истоки Кокшетау".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 23 Местонахождение: Акмолинская область, город Кокшетау, улица Абая 111, здание коммунального государственного учреждения "Акмолинская областная универсальная научная библиотека имени Магжана Жумабаева" управления культуры Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8922,88 +9102,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Е.Н. Ауельбекова – 128, 137, 138, 139, 139А, 141, 143, 145, 147, 149, 151;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Абая – 122, 124, 126, 128, 130, 130А, 132;</w:t>
+        <w:t xml:space="preserve">
+      улица Абая – 122, 124, 126, 128, 130, 130А, 132; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малика Габдуллина – 46, 46А, 71, 73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Рахымжан Қошқарбаев – 31, 33, 34, 35, 36, 36/1, 37, 37А, 38, 39, 40, 41, 41/1, 42, 43, 44, 45, 45/1, 45/2, 58, 60А, 60А/1, 61, 61/1;</w:t>
+        <w:t xml:space="preserve">
+      улица Рахымжан Қошқарбаев – 31, 33, 34, 35, 36, 36/1, 37, 37А, 38, 39, 40, 41, 41/1, 42, 43, 44, 45, 45/1, 45/2, 58, 60А, 60А/1, 61, 61/1; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алимжана Баймуканова – 141;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9011,87 +9191,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 54, 56, 56А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 24</w:t>
-[...35 lines deleted...]
-      улица Акана Серэ 155А, здание коммунального государственного учреждения "Лицей-интернат "Білім-инновация" управления образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 24 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 155А, здание коммунального государственного учреждения "Центр по выявлению и поддержке одаренных детей и талантливой молодежи "Ақмола дарыны" управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9154,248 +9298,212 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Янко – 73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Акана Серэ – 137, 166, 168, 168А, 170А;</w:t>
+        <w:t xml:space="preserve">
+      улица Акана Серэ – 137, 166, 168, 168А, 170А, 172; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малика Габдуллина – 48, 64, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Рахымжан Қошкарбаев – 82, 84, 89, 96, 97, 98, 99, 100, 101, 103;</w:t>
+        <w:t xml:space="preserve">
+      улица Ермек Серкебаев – 181, 185, 187, 189, 191, 193, 195, 197, 199; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жумабека Ташенова – 96, 98, 100, 102; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахымжан Қошқарбаев – 82, 84, 89, 96, 97, 98, 99, 100, 101, 103; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байкена Ашимова – 184, 186, 188, 190, 192, 194, 196, 198.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 25</w:t>
-[...35 lines deleted...]
-      улица Байкена Ашимова 191, здание коммунального государственного учреждения "Школа-лицей № 6 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 25 Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 191, здание коммунального государственного учреждения "Школа-лицей № 6 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Е.Н. Ауельбекова – 120, 122, 124, 126, 126А;</w:t>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 71, 71/1, 73, 75, 75/1, 77, 79, 81, 83, 85; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е.Н. Ауельбекова – 120, 120А, 122, 124, 126, 126А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смагула Садуакасова – 31, 33, 35, 37, 39, 41, 42, 43, 44, 45, 46, 47, 47/1, 47А, 52, 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9422,88 +9530,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акана Серэ – 115, 115/1, 117, 119, 119А, 121, 126, 128, 130, 132, 134, 138, 142, 144, 146, 146А, 148, 148Б, 150, 152, 154, 154А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Наурызбай батыра – 156, 157, 158, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 175;</w:t>
+        <w:t xml:space="preserve">
+      улица Рахимбека Сабатаева – 140, 144, 146, 148, 150, 152, 153, 154, 155, 156, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 171; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Малика Габдуллина – 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Наурызбай батыра – 156, 157, 158, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 175; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ермек Серкебаев – 78А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9529,213 +9637,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Янко – 69, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 26</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Жамбыла Жабаева 140, здание государственного коммунального казенного предприятия "Высший колледж культуры имени Акана серэ, город Кокшетау" при управлении образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 26 Местонахождение: Акмолинская область, город Кокшетау, улица Жамбыла Жабаева 140, здание государственного коммунального казенного предприятия "Высший колледж культуры имени Акана Серэ, город Кокшетау" при управлении образования Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Жамбыла Жабаева – 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 136, 138, 143, 145, 147, 149, 151, 153, 155, 155А, 155Б, 155В, 157, 159, 161, 163, 165, 167, 169;</w:t>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 136, 138, 138А, 140, 142, 144, 146, 148, 150, 150А, 152, 154, 163, 165, 167, 169, 171, 173, 173/1, 173/2, 173/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Панфилова – 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 128, 130, 132, 134, 136, 140; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла Жабаева – 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 136, 138, 140, 143, 145, 147, 149, 151, 153, 155, 155А, 155Б, 155В, 157, 159, 161, 163, 165, 167, 169;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Шевченко – 74, 76, 76А, 78, 80, 82, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111Б, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122А, 123, 124, 127, 128, 130;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Әлия Молдағұлова – 1, 3, 5, 5А, 7, 9, 11, 11А, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53;</w:t>
+        <w:t xml:space="preserve">
+      улица Әлия Молдағұлова – 1, 3, 5, 5А, 7, 9, 11, 11А, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акжелкен – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      проспект Нұрсұлтан Назарбаев – 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177;</w:t>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толстого – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9744,52 +9834,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Міржақып Дулатұлы – 123, 125, 127, 129, 131, 133, 134А, 134А/1, 134А/2, 134А/3, 134А/4, 134А/5, 135, 136, 137, 138, 139, 140, 141, 142, 143, 143А, 144, 145, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Галыма Елемесова – 129, 131, 132, 133, 134, 136, 136А, 137, 138, 139, 142, 143, 144, 145, 146, 147, 149, 150, 152, 154;</w:t>
+        <w:t xml:space="preserve">
+      улица Галыма Елемесова – 129, 131, 132, 133, 134, 136, 136А, 137, 138, 139, 142, 143, 144, 145, 146, 147, 149, 150, 152, 154; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Смагула Садуакасова – 103, 105, 106, 108, 111, 113, 114, 115, 115А, 116, 118, 120, 121, 122, 123, 124, 126, 127, 129;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9798,88 +9888,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Янко – 117, 122, 124, 125, 126, 127, 128, 129, 130, 131, 132, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 150;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Рахымжан Қошқарбаев – 104, 106, 106Б, 106Г, 106Д, 108, 108А, 110, 112, 113, 113А, 113Б, 114, 114А, 115, 115/1, 115/2, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131;</w:t>
+        <w:t xml:space="preserve">
+      улица Малика Габдуллина – 110, 114, 116, 118, 120, 126, 127, 127А, 128, 130, 132, 133, 135, 137, 137А, 137Б, 139, 139А, 143, 145, 147, 149, 153, 155, 157, 159, 161; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тұрсынбек Кәкішев – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахымжан Қошқарбаев – 104, 106, 106Б, 106Г, 106Д, 108, 108А, 110, 112, 113, 113А, 113Б, 114, 114А, 115, 115/1, 115/2, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әміре Қашаубаев – 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9887,429 +9977,643 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 110, 112, 114, 114А, 116, 116А, 118, 118А, 120, 122, 122А, 124, 126, 128, 130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 726</w:t>
-[...35 lines deleted...]
-      улица Жамбыла Жабаева 144, здание государственного коммунального казенного предприятия "Высший технический колледж, город Кокшетау" при управлении образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 774 Местонахождение: Акмолинская область, город Кокшетау, улица Байкена Ашимова 191, здание коммунального государственного учреждения "Школа-лицей № 6 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Шокана Уалиханова – 154/4, 156, 156А, 156Б, 156В;</w:t>
-[...35 lines deleted...]
-      улица Талғат Бигелдинов – 111, 113;</w:t>
+      улица Байкена Ашимова – 146, 148, 150, 152, 154, 156, 158, 160, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172, 172А, 173, 174, 175, 176, 177, 178, 178А, 179, 180, 181, 183, 185, 187, 189, 190, 191, 193А, 193Б, 193В, 195, 197, 199, 201;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермек Серкебаев – 92А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 178А, 179;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Наурызбай батыра – 146, 147, 149, 151, 153, 155; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Косшигулова – 136, 138, 139, 140, 140А, 141, 142, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малика Габдуллина – 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 130/1, 132, 134, 134А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Панфилова – 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла Жабаева – 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 135, 137, 139, 141, 143, 145, 147, 149, 151; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Міржақып Дулатұлы – 85, 87, 91, 93, 95, 97, 101, 103, 105, 107, 109, 111, 113, 115, 116, 117, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Галыма Елемесова – 82, 84, 85, 86, 87, 89, 93, 96, 101, 114, 115, 116, 121, 122, 123, 124, 126, 127, 128; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Смагула Садуакасова – 51, 57, 59, 60, 61, 63, 64, 66, 69, 71, 73, 75, 79, 83, 85, 87, 89, 90, 92, 93, 94, 95, 96, 97, 98, 100, 101, 102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 726 Местонахождение: Акмолинская область, город Кокшетау, улица Жамбыла Жабаева 144, здание государственного коммунального казенного предприятия "Высший технический колледж, город Кокшетау" при управлении образования Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 154/4, 156, 156А, 156Б, 156В; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жамбыла Жабаева – 142, 144, 144А, 159А, 175, 175/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Талғат Бигелдинов – 111, 113; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Шевченко – 132, 132А, 134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      улица М. Шолохова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+        <w:t xml:space="preserve">
+      улица Әлия Молдағулова – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 55, 57, 58, 59, 60, 62, 64, 66; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Туран – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица О. Куанышева – 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103А, 105, 105А, 107, 107А, 109, 109А, 111, 111/1, 113, 115, 117, 119, 121, 123, 125, 127, 129, 130, 131, 132, 133, 133А, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 166А, 168, 170А, 170Б, 172, 174, 176, 178, 180, 182, 184, 186, 188, 188А, 190, 192, 194, 194А, 194Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проезд Харьковского – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица М. Шолохова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шарипова – 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Шахмета Кусаинова – 94, 96, 96А, 98, 98А, 100, 102, 104, 106, 108, 108А, 108Б, 110, 110А, 110Б, 112, 112/1, 112А, 112Б, 114, 116, 118, 120, 122, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 151/1, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181;</w:t>
+        <w:t xml:space="preserve">
+      улица Шахмета Кусаинова – 94, 96, 96А, 98, 98А, 100, 102, 104, 106, 108, 108А, 108Б, 110, 110А, 110Б, 112, 112/1, 112А, 112Б, 114, 116, 118, 120, 122, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 151/1, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Богенбая – 34, 36, 38, 40, 42, 44, 46, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Алма-Атинская – 1, 2, 3, 3А, 4, 5, 5А, 5Б, 6, 7, 7А, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 23А, 24, 25, 26, 27, 27А, 27Б, 28, 30, 31, 32, 34, 36, 38, 40;</w:t>
+        <w:t xml:space="preserve">
+      улица Алма-Атинская – 1, 2, 3, 3А, 4, 5, 5А, 5Б, 6, 7, 7А, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 23А, 24, 25, 25А, 26, 27, 27А, 27Б, 28, 30, 31, 32, 34, 36, 38, 40; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумбактас – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица И. Сандыбаева – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+        <w:t xml:space="preserve">
+      улица Тукина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 22А, 22Б, 23, 24, 25, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица И. Сандыбаева – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица В. Чеботарева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      проезд Вишневый – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+        <w:t xml:space="preserve">
+      проезд Вишневый – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сиреневая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10318,338 +10622,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Литвинова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Міржақып Дулатұлы – 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202;</w:t>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 179, 181, 183, 185, 187; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Саябак – 2, 2А, 2Б, 4, 6, 6/1, 8, 10, 12, 14, 16, 18, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Толстого – 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Міржақып Дулатұлы – 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Галыма Елемесова – 153, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173А, 174, 176, 178, 180, 182;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица М. Янко – 145, 147, 149, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172;</w:t>
+        <w:t xml:space="preserve">
+      улица Смагула Садуакасова – 128, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица М. Янко – 145, 147, 149, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Малика Габдуллина – 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Әміре Қашаубаев – 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+        <w:t xml:space="preserve">
+      улица Тұрсынбек Кәкішев – 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43А, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахымжан Қошқарбаев – 130, 132, 133, 134, 135, 136, 137, 137/1, 137/2, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әміре Қашаубаев – 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 109, 111, 113, 113А, 117, 119, 121, 123, 125, 129, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172, 173, 174, 175, 176, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 192А, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 206;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Асеева – 1, 2, 3, 4, 5, 6, 7, 7А, 7Б, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 18;</w:t>
+        <w:t xml:space="preserve">
+      улица Асеева – 1, 2, 3, 4, 5, 6, 7, 7А, 7Б, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 18; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Галочья сопка – 1, 2, 4, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12А, 13, 14, 15, 16, 16А, 18, 19, 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 27</w:t>
-[...35 lines deleted...]
-      улица Сәбит Мұқанов 4А, здание коммунального государственного учреждения "Школа-гимназия № 11 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 27 Местонахождение: Акмолинская область, город Кокшетау, улица Сәбит Мұқанов 4А, здание коммунального государственного учреждения "Школа-гимназия № 11 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10658,282 +10926,228 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ыбырая Алтынсарина – 30, 31, 32, 33, 34, 35, 36, 37А, 38, 39, 40, 40А, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица А. Пушкина – 66, 66А, 68, 68А, 70, 70А, 72;</w:t>
+        <w:t xml:space="preserve">
+      улица Жамбыла Жабаева – 134, 134А, 134Б, 134В, 134Г, 146, 148, 148А, 152, 154, 177; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сәбит Мұқанов – 10А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Пушкина – 66, 66А, 68, 68А, 70, 70А, 72; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица О. Куанышева – 135, 137, 137А, 139, 141, 141/1, 141/2, 141/3, 141/4, 141/5, 143, 143А, 143/1, 143/2, 143/3, 143/4, 143/5, 145, 147, 170, 196, 198, 198А, 200, 202, 202А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 727</w:t>
-[...35 lines deleted...]
-      улица Жумагали Саина 24А, здание коммунального государственного учреждения "Школа-лицей № 18 города Кокшетау имени Сакена Жунусова отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 727 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 24А, здание коммунального государственного учреждения "Школа-лицей № 18 города Кокшетау имени Сакена Жунусова отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      микрорайон Боровской – 50, 51, 53А, 54, 54А, 55, 55А, 55В, 55/1, 56, 56А, 57, 58, 59, 59А/1, 61, 64/1, 66, 67, 68, 70.</w:t>
+      микрорайон Боровской – 50, 51, 53А, 54, 54А, 55, 55А, 55В, 55/1, 56, 56А, 57, 58, 59, 59А/1, 61, 64/1, 66, 67, 68, 68/2, 70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 28</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 24А, здание коммунального государственного учреждения "Школа-лицей № 18 города Кокшетау имени Сакена Жунусова отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 28 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 24А, здание коммунального государственного учреждения "Школа-лицей № 18 города Кокшетау имени Сакена Жунусова отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Домбыралы – 1, 1А, 3, 3А, 5, 7, 9, 11, 13, 15, 15А, 17, 17А;</w:t>
+        <w:t xml:space="preserve">
+      улица Шокана Уалиханова – 196, 196А, 198, 200, 202, 202А, 204, 206, 208, 212, 228/9, 228/10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Домбыралы – 1, 1А, 3, 3А, 5, 7, 9, 11, 13, 15, 15А, 17, 17А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маншук Маметовой – 1, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 18А, 19, 19А, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10943,637 +11157,511 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гастелло – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Нұрғиса Тілендиев – 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      улица Нұрғиса Тілендиев – 1, 2, 3, 3А, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Быковского – 2, 3, 4, 5, 6, 8, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Юбилейный – 42, 49;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Юбилейный – 42, 49; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумагали Саина – 26, 26Б, 26В, 27, 29, 31, 33, 35, 37, 39, 39А, 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 29</w:t>
-[...35 lines deleted...]
-      улица Жумагали Саина 20А, здание коммунального государственного учреждения "Областная специализированная школа-интернат №3 для одаренных детей (с казахским языком обучения) имени Абая, город Кокшетау" управления образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 29 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 20А, здание коммунального государственного учреждения "Областная специализированная школа-интернат №3 для одаренных детей (с казахским языком обучения) имени Абая, город Кокшетау" управления образования Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Шокана Уалиханова – 158, 160, 160Г, 162, 162А, 170, 172, 174, 176, 177, 178, 180, 182, 184, 186, 188, 190, 192, 194;</w:t>
+      улица Шокана Уалиханова – 158, 160, 160Г, 162, 162А, 170, 172, 174, 176, 177, 178, 180, 182, 184, 186, 188, 190, 192, 194, 195/9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумагали Саина – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 14А, 15, 16, 16А, 17, 18, 18А, 18Б, 19, 20, 20А, 20Б, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Н. Гоголя – 1, 3, 5, 7, 9, 11, 13, 15;</w:t>
+        <w:t xml:space="preserve">
+      улица Н. Гоголя – 1, 3, 5, 7, 9, 11, 13, 15; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пархоменко – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Домбыралы – 2, 4, 6, 8, 10;</w:t>
+        <w:t xml:space="preserve">
+      улица Темирязева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проезд Дальный – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Домбыралы – 2, 4, 6, 8, 10; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ыбырая Алтынсарина – 23, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Шевченко – 131, 134А, 134Б, 134Г, 136, 140, 142, 142А;</w:t>
+      улица Т. Шевченко – 131, 134А, 134Б, 134В, 134Г, 136, 140, 142, 142А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла Жабаева – 173, 185, 187.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 30</w:t>
-[...35 lines deleted...]
-      улица Жумагали Саина 26А, здание коммунального государственного учреждения "Школа-гимназия № 13 "ЭКОС" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 30 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 26А, здание коммунального государственного учреждения "Школа-гимназия № 13 "ЭКОС" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Юбилейный – 35, 35А, 35Б, 36Б, 39, 39А, 41А, 43, 44, 45, 46;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Юбилейный – 35, 35А, 35Б, 36Б, 39, 39А, 41А, 43, 44, 45, 46; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Боровской – 52, 53, 60, 63, 64, 74, 76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 31</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 26А, здание коммунального государственного учреждения "Школа-гимназия № 13 "ЭКОС" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 31 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Саина 26А, здание коммунального государственного учреждения "Школа-гимназия № 13 "ЭКОС" города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Жумагали Саина – 28, 28/1, 28А, 30, 30А, 30Б, 32, 32А, 36А, 47;</w:t>
+        <w:t xml:space="preserve">
+      улица Жумагали Саина – 28, 28/1, 28А, 30, 30А, 30Б, 32, 32А, 36А, 47; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Юбилейный – 1, 2, 3, 3А, 4, 32, 32Б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 32</w:t>
-[...35 lines deleted...]
-      микрорайон Юбилейный 75, здание коммунального государственного учреждения "Специальная школа-интернат № 1, город Кокшетау" управления образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 32 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Юбилейный 75, здание коммунального государственного учреждения "Специальная школа-интернат № 1, город Кокшетау" управления образования Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Юбилейный – 34, 36, 36А, 36В, 37, 38, 40, 41;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Юбилейный – 34, 36, 36А, 36В, 37, 38, 40, 41; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дины Нурпеисовой – 1, 1/1, 2, 2А, 4, 4А, 8, 9, 10, 11, 12, 13, 13А, 15Б, 16, 17А, 17Б, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 33, 34, 35, 37, 39, 41, 43, 45, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11600,178 +11688,178 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахимова – 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 18А, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Щучинская – 4, 6, 8, 9, 10, 12, 12А, 13, 14, 14А, 16, 19, 21, 22, 24, 26, 28, 29, 30, 31, 32, 33, 35, 37;</w:t>
+        <w:t xml:space="preserve">
+      улица Карагайлы – 6, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Акниет – 8, 8А, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кайынды – 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Щучинская – 4, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 14А, 16, 19, 21, 22, 24, 25А, 26, 28, 29, 30, 31, 32, 33, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сыбагалы – 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 17, 18, 19, 20, 21, 22, 24, 26, 27, 29, 31, 32, 33, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица А. Куницы – 8/1, 9, 15, 17, 19, 21, 25, 27, 31, 33;</w:t>
+        <w:t xml:space="preserve">
+      улица Дмитриева – 4, 8, 10, 13, 14, 15, 15А, 15А/1, 15А/2, 15А/3, 17, 18, 19, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33, 39, 41, 41/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уокешская – 3, 5, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22, 25, 27, 28, 31, 32, 35А, 37, 41, 43, 45, 47, 49, 50, 51, 52, 53, 54, 57, 58, 59, 60, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Куницы – 8/1, 9, 15, 17, 19, 21, 25, 27, 31, 33; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Королева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11799,51 +11887,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Курмангазы – 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Боговицкого – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      улица Боговицкого – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Балуана Шолака – 16, 18, 18А, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 52А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11869,393 +11957,301 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Демещенко – 1, 3, 5, 7, 9, 10, 11, 13, 15, 17, 19, 19А, 21, 23.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 33</w:t>
-[...35 lines deleted...]
-      улица Е.Н. Ауельбекова 166А, здание коммунального государственного учреждения "Областная специализированная комплексная детско-юношеская спортивная школа "Окжетпес" управления физической культуры и спорта Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 33 Местонахождение: Акмолинская область, город Кокшетау, улица Е.Н. Ауельбекова 166А, здание коммунального государственного учреждения "Областная специализированная комплексная детско-юношеская спортивная школа "Окжетпес" управления физической культуры и спорта Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Е.Н. Ауельбекова – 155, 157, 157А, 157А/1, 159, 161, 163, 164, 166, 170;</w:t>
+        <w:t xml:space="preserve">
+      улица Е.Н. Ауельбекова – 155, 157, 157А, 157А/1, 159, 161, 163, 164, 166, 170; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алимжана Баймуканова – 158;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица А. Пушкина – 12, 14, 18, 21А, 22, 24, 25;</w:t>
+        <w:t xml:space="preserve">
+      улица Акана Серэ – 159, 161, 163; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Пушкина – 12, 14, 18, 21А, 22, 24, 25; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 53, 55, 57.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      улица Е.Н. Ауельбекова 166А, здание коммунального государственного учреждения "Областная специализированная комплексная детско-юношеская спортивная школа "Окжетпес" управления физической культуры и спорта Акмолинской области".</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 728 Местонахождение: Акмолинская область, город Кокшетау, улица Е.Н. Ауельбекова 166А, здание коммунального государственного учреждения "Областная специализированная комплексная детско-юношеская спортивная школа "Окжетпес" управления физической культуры и спорта Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...108 lines deleted...]
-      улица Шокана Уалиханова – 158, 160, 160Г, 162, 162А, 177;</w:t>
+        <w:t xml:space="preserve">
+      улица Акана Серэ – 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 204А, 204Б, 204/1, 204/2, 204/3, 204/4, 206, 206А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Байкена Ашимова – 200, 202, 204, 206, 208, 210, 212, 214, 215, 216, 217, 218, 219, 220, 221, 222, 224, 226, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 239, 241, 243, 245, 247; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ермек Серкебаев – 190, 192, 194, 201, 203, 205, 207, 209, 211, 213, 215, 215/1, 215/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жумабека Ташенова – 76, 79, 81, 83, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 107А, 107В/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рахимбека Сабатаева – 196, 207, 209, 211, 213, 215, 217, 219, 221, 223; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Талғат Бигелдинов – 46, 50, 52, 55, 60, 72, 73, 75, 76, 77, 78, 80, 80/1, 84, 84А, 88, 182А/1; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая – 134, 134А, 134Б, 136, 136А, 136А/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12263,69 +12259,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Пушкина – 27, 29, 31, 31А, 31Б, 31Б/1, 31/1, 31/2, 33, 35, 40, 42, 44, 46, 48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 34</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Абая 139, здание учреждения Кокшетауский Высший колледж "Арна".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 34 Местонахождение: Акмолинская область, город Кокшетау, улица Абая 139, здание учреждения Кокшетауского высшего колледжа "Арна".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12353,87 +12331,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Пушкина – 4, 4А, 6, 8, 8А, 8А/1, 8А/2, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Абая – 137, 138, 139А, 141, 141А, 141Б, 143;</w:t>
+      улица Абая – 137, 138, 139, 139А, 141, 141А, 141Б, 143;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мухтара Ауэзова – 193, 195, 197, 199, 201, 203, 205, 207, 208, 209, 211, 211А, 213А, 270, 272, 274, 276, 278, 278А, 278Б, 280;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Малика Габдуллина – 41, 43;</w:t>
+        <w:t xml:space="preserve">
+      улица Малика Габдуллина – 41, 43; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ю. Гагарина – 88, 90, 92, 94, 96, 97, 98, 99, 100, 102, 104, 106, 108, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 122, 124, 127, 139, 143, 147;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12477,229 +12455,281 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Талғат Бигелдинов – 26, 26/1, 26/2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 35</w:t>
-[...35 lines deleted...]
-      улица Е.Н. Ауельбекова 177, здание коммунального государственного учреждения "Общеобразовательная школа № 16 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 775 Местонахождение: Акмолинская область, город Кокшетау, улица Е.Н. Ауельбекова 177, здание коммунального государственного учреждения "Общеобразовательная школа № 16 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Пушкина – 7, 7А, 9А, 11, 11А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абая – 145, 147, 149; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мухтара Ауэзова – 282, 284, 286, 286А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Городок строителей – 6, 8, 9, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 35 Местонахождение: Акмолинская область, город Кокшетау, улица Е.Н. Ауельбекова 177, здание коммунального государственного учреждения "Общеобразовательная школа № 16 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       улица Е.Н. Ауельбекова – 167, 169, 169А, 171, 173, 175, 177, 179, 179Б, 181, 183, 183А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Ыбырая Алтынсарина – 1, 1А, 2, 3, 3А, 4, 5, 6, 7, 12, 14.</w:t>
+        <w:t xml:space="preserve">
+      улица А. Пушкина – 17, 17А, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абая – 140, 140А, 142, 142А, 144, 146, 148, 150, 151, 152, 152А, 152Б, 153, 154, 155, 155А, 156, 156А, 157, 159; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 288, 288А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ыбырая Алтынсарина – 1, 1А, 2, 3, 3А, 4, 5, 6, 7, 12, 14. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 36</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Академика В.И. Вернадского 46Б, здание коммунального государственного учреждения "Общеобразовательная школа № 12 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 36 Местонахождение: Акмолинская область, город Кокшетау, улица Академика В.И. Вернадского 46Б, здание коммунального государственного учреждения "Общеобразовательная школа № 12 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12744,766 +12774,764 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Академика В.И. Вернадского – 1, 1А, 4, 5А, 5Б, 7, 7А, 9, 11, 15, 17, 17А, 18, 19, 20, 21, 22, 28, 28А, 30, 32, 34, 36, 38, 42, 44, 46, 48, 58;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Тельмана – 3, 4, 5;</w:t>
+        <w:t xml:space="preserve">
+      проезд Менделеева – 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тельмана – 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Циалковского – 3, 4, 6. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> улица Циалковского – 3, 4, 6. Избирательный участок № 37</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Абая 160, здание государственного коммунального казенного предприятия "Акмолинская областная филармония имени Укили Ыбырая" при управлении культуры Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 777 Местонахождение: Акмолинская область, город Кокшетау, улица Академика В.И. Вернадского 46Б, здание государственное коммунальное казенное предприятие "Центр внешкольной работы "Әулет" при отделе образования города Кокшетау".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Абая – 160А, 163, 175, 175А;</w:t>
-[...71 lines deleted...]
-      улица Мухтара Ауэзова – 213Б, 213К, 219, 219А, 271.</w:t>
+      улица Мажита Джандильдинова – 93, 94, 100, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Академика В.И. Вернадского – 13, 25, 27, 29, 29А, 29Б, 70, 72, 72Б/3, 72Б/4, 74, 76, 76А, 83ВЛ2, 85ВЛ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
-[...35 lines deleted...]
-      улица Станиславского 35, здание коммунального государственного учреждения "Общеобразовательная школа № 14 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 37 Местонахождение: Акмолинская область, город Кокшетау, улица Абая 160, здание государственного коммунального казенного предприятия "Акмолинская областная филармония имени Укили Ыбырая" при управлении культуры Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Тумар – 1, 3, 4, 5, 6, 7, 12, 13, 14, 14А, 16, 16А, 17, 18, 19, 22, 23, 24, 28, 31, 34, 41, 45, 47, 49, 50, 53, 55, 56, 59, 62, 64, 65, 67, 68, 69, 70;</w:t>
+        <w:t xml:space="preserve">
+      улица Абая – 160А, 163, 175, 175А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шанырак – 6А, 8, 8А, 10, 11А, 14, 18, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алатау – 3, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шалкар – 1, 2, 2В, 3, 4, 5, 6А, 7, 9, 9А, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 36, 37, 38, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мухтара Ауэзова – 213А, 213Б, 213К, 219, 219А, 271.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 38 Местонахождение: Акмолинская область, город Кокшетау, улица Станиславского 35, здание коммунального государственного учреждения "Общеобразовательная школа № 14 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тумар – 1, 3, 4, 5, 6, 7, 12, 13, 14, 14А, 16, 16А, 17, 18, 19, 22, 23, 24, 28, 31, 34, 41, 45, 47, 49, 50, 53, 55, 56, 59, 62, 64, 65, 67, 68, 69, 70; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жусупбека Аймаутова – 63, 65, 67, 69, 71, 73, 75, 77, 79, 83, 85, 87, 91, 93, 95, 97, 99, 101, 103;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Қасым Қайсенов – 2, 3, 4, 5, 6, 6А, 7, 7А, 8, 9, 10, 11, 12, 12А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35Б, 36, 36А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 54, 55, 57, 58, 60, 61, 62, 62А, 64, 65, 66, 68, 70, 73, 74, 76, 78, 82, 88, 92, 94;</w:t>
+        <w:t xml:space="preserve">
+      улица Қасым Қайсенов – 1, 2, 3, 4, 5, 6, 6А, 7, 7А, 8, 9, 10, 11, 12, 12А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35Б, 36, 36А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 54, 55, 57, 58, 60, 61, 62, 62А, 64, 65, 66, 68, 70, 73, 74, 76, 78, 82, 88, 92, 94; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саккулак би – 1, 2, 3, 5, 6, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...198 lines deleted...]
-      улица Мичурина – 1, 1А, 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 21, 22, 22А, 23, 24, 25, 27, 28, 31, 32, 33, 33А, 34, 35, 36, 38, 39А, 40, 42, 44, 46, 48, 50, 52;</w:t>
+        <w:t xml:space="preserve">
+      улица Иконникова – 62, 64, 66, 68, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 90А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Амангельды Иманова – 2, 3, 4, 5, 6, 8, 9, 13, 15, 16, 17, 20, 21, 22, 22А, 23, 30, 32, 35, 35А, 36, 37, 42, 43, 45, 47, 48, 49, 50, 51, 54, 55, 57, 60, 61, 63, 64, 66, 68, 93; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      микрорайон Кирпичный завод – 1, 1А, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25А, 26, 28, 29, 30, 31, 32, 33, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ынтымак – 1, 2, 3, 5, 8, 9, 10, 11, 12, 13, 16, 17, 19, 21, 22, 23, 23А, 24, 25, 25В, 26, 27, 28, 29, 29А, 30, 31, 34, 35, 36, 38, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица С. Ковалевской – 39, 39А, 39В, 41, 43, 45, 47, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65А, 66, 68, 70, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 90А, 92, 92А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ағыбай батыр – 43, 45, 47, 49, 53, 56, 58, 59, 60, 61, 62, 62А, 63, 63А, 65, 66, 67, 68, 68А, 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица З. Космодемьянской – 3, 4, 8, 8А, 8Б, 9, 10, 10А, 13, 15, 17, 19, 21, 60А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кошевого – 62, 64, 66, 68, 69, 70, 71, 73, 74, 75, 76, 80, 81, 82, 84, 87, 89, 91; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица М. Ю. Лермонтова – 67, 73, 74, 75, 76, 77, 78, 82, 83, 84, 86, 86А, 87, 87А, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 98А, 99, 100, 101, 102, 103, 104, 105, 107, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Матросова – 63, 65, 67, 68, 69, 70, 72, 73, 75, 78, 79, 80, 81, 82, 83, 87; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица В. Маяковского – 51, 53, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 71А, 72, 73, 74, 75, 76, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А, 90, 91, 91А, 92, 93, 94, 95, 96, 98, 100, 102, 104; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мичурина – 1, 1А, 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 21, 22, 22А, 23, 24, 25, 27, 28, 31, 32, 33, 33А, 34, 35, 36, 38, 39А, 40, 42, 44, 46, 48, 50, 52; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бастау – 1, 1А, 2, 2А, 3, 5, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29А, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Павлова – 46, 48, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88А, 89, 91, 93, 101;</w:t>
+        <w:t xml:space="preserve">
+      улица Павлова – 46, 48, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88А, 89, 91, 93, 101; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зеренди – 1, 2, 3, 4, 9, 10, 11, 15, 16, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Тюленина – 55, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 69, 71, 73, 74, 76;</w:t>
+        <w:t xml:space="preserve">
+      улица Ондирис – 2, 3, 6, 8, 9, 11, 13, 13А, 14, 15, 17, 20, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Атамура – 3, 4, 4А, 5, 6, 7, 8, 10, 13, 14, 15, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Станиславского – 4, 6, 6А, 8, 12, 14, 20, 22, 25, 30, 32, 37А, 39, 46, 48, 54, 56, 58, 60, 64; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тюленина – 55, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 69, 71, 73, 74, 76; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чернышевского – 45, 47, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 80, 80А, 81, 84, 85А, 86, 88, 89, 90, 92, 94.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
-[...35 lines deleted...]
-      улица Станиславского 35, здание коммунального государственного учреждения "Общеобразовательная школа № 14 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 39 Местонахождение: Акмолинская область, город Кокшетау, улица Станиславского 35, здание коммунального государственного учреждения "Общеобразовательная школа № 14 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13512,88 +13540,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жусупбека Аймаутова – 1, 3, 5, 7, 9, 11, 19, 21, 23, 27, 29, 31, 35, 37, 39, 43, 49, 51, 53, 55, 57, 59, 61;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Елжаса Бекенова – 3, 6, 11, 12, 13, 14, 15, 18, 20, 21, 24А, 25, 27, 29, 30, 34, 35, 39, 40, 41, 42, 45, 46, 52, 53, 54, 59, 61, 65, 71, 75, 75А, 78, 81;</w:t>
+        <w:t xml:space="preserve">
+      улица Елжаса Бекенова – 3, 6, 11, 12, 13, 14, 15, 18, 20, 21, 24А, 25, 27, 29, 30, 34, 35, 39, 40, 41, 42, 45, 46, 52, 53, 54, 59, 61, 65, 71, 75, 75А, 78, 81; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Иконникова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 40, 42, 44, 46, 46А, 48, 50, 50А, 52, 54, 56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Күләш Байсейітова – 3, 3А, 3Б, 4, 4А, 5, 5А, 6, 7, 8, 8А, 9, 9А, 9Б, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 30А, 30Б, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 90А;</w:t>
+        <w:t xml:space="preserve">
+      улица Күләш Байсейітова – 3, 3А, 3Б, 4, 4А, 5, 5А, 6, 7, 8, 8А, 9, 9А, 9Б, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 30А, 30Б, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 90А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Ковалевской – 1, 1А, 2, 3, 3А, 4, 5, 6, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 38А, 40, 42, 44, 46;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13620,52 +13648,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кошевого – 1, 3, 3А, 4, 5, 6, 7, 9, 10, 11, 12, 13, 16, 17, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 59, 60, 61, 63, 67;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица М. Ю. Лермонтова – 1, 1А, 2, 2А, 3, 4, 4А, 4Б, 7, 8, 8А, 8Б, 9, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 42Б, 43, 44, 45, 46, 47, 48, 50, 50А, 50Б, 51, 52, 52А, 53, 54, 55, 56, 56А, 56Б, 57, 58, 59, 60, 61, 63, 64, 65, 66, 68А, 70, 72, 72А;</w:t>
+        <w:t xml:space="preserve">
+      улица М. Ю. Лермонтова – 1, 1А, 2, 2А, 3, 4, 4А, 4Б, 7, 8, 8А, 8Б, 9, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 42Б, 43, 44, 45, 46, 47, 48, 50, 50А, 50Б, 51, 52, 52А, 53, 54, 55, 56, 56А, 56Б, 57, 58, 59, 60, 61, 63, 64, 65, 66, 68А, 70, 72, 72А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Матросова – 1, 2, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 41, 41А, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 61, 77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13674,142 +13702,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица В. Маяковского – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46А, 47, 48, 50, 52, 54, 56, 58А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Никитина – 18, 20, 24, 30, 36;</w:t>
+        <w:t xml:space="preserve">
+      улица Никитина – 18, 20, 24, 30, 36; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 42, 43, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Коктерек – 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 9Б, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 37, 58;</w:t>
+        <w:t xml:space="preserve">
+      улица Папанина – 1, 12, 20, 22, 23, 29, 31, 36, 38, 42, 43, 48, 49, 54, 55, 60, 61, 62, 66, 67, 73, 74, 75; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Коктерек – 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 9Б, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 37, 58; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Станиславского – 3, 5, 17, 25, 37, 41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Кайнар – 3, 4, 8, 10, 11, 11А, 13, 13А, 16, 18, 19, 20, 23, 29, 30А, 33, 37, 45, 51;</w:t>
+        <w:t xml:space="preserve">
+      улица Кайнар – 3, 4, 8, 10, 11, 11А, 13, 13А, 16, 18, 19, 20, 23, 29, 30А, 33, 37, 45, 51; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тюленина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 29, 30, 31, 33, 35, 37, 38, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13818,338 +13846,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица К. Цеткиной – 1, 4, 5, 6, 8, 9, 12, 15, 16, 17, 21, 24, 32, 35, 41, 50, 51, 53, 56, 59, 61, 62, 65, 68, 74, 75, 75А, 81;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Л. Чайкиной – 5А, 7, 9, 10, 12, 14, 16А, 17, 18, 20, 23, 25, 26, 27, 29, 31, 34, 35, 36, 42, 44, 54, 56, 60, 66, 72, 76, 80, 80А;</w:t>
+        <w:t xml:space="preserve">
+      улица Л. Чайкиной – 5А, 7, 9, 10, 12, 14, 16А, 17, 18, 20, 23, 25, 26, 27, 29, 31, 34, 35, 36, 42, 44, 54, 56, 60, 66, 72, 76, 80, 80А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Чернышевского – 1, 1А, 2, 2А, 3, 3А, 3Б, 4, 5, 5А, 5Б, 6, 7А, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 40</w:t>
-[...35 lines deleted...]
-      улица Жумагали Тлеулина 59, здание филиала "Назарбаев Интеллектуальная школа физико-математического направления города Кокшетау" автономной организации образования "Назарбаев Интеллектуальные школы".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 40 Местонахождение: Акмолинская область, город Кокшетау, улица Жумагали Тлеулина 59, здание филиала "Назарбаев Интеллектуальная школа физико-математического направления города Кокшетау" автономной организации образования "Назарбаев Интеллектуальные школы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Малика Габдуллина – 4, 9, 15, 16, 17, 18, 22, 24, 25, 30, 32, 33, 34, 37;</w:t>
+        <w:t xml:space="preserve">
+      проспект Нұрсұлтан Назарбаев – 21, 23, 23А, 27, 29, 29А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сакена Жунусова – 66, 70, 70А, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рамазан Елебаев – 1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Малика Габдуллина – 4, 9, 15, 16, 17, 18, 22, 24, 25, 27, 30, 32, 33, 35, 34, 37; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумагали Тлеулина – 86, 88, 90, 92, 94, 96, 98, 99А, 101, 102, 102А, 103, 103А, 104, 109, 110, 113, 114, 115, 118, 119, 120, 121, 122, 124, 126, 128, 132, 136;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Смагула Садуакасова – 5А, 5/2, 7А, 13, 14, 16;</w:t>
+        <w:t xml:space="preserve">
+      улица Ахмета Байтурсынова – 66, 68, 70, 70/1, 78, 86, 89, 91, 92, 94, 95, 96, 96А, 98, 100, 102, 104, 106, 108, 109, 110, 111, 112, 114, 116, 117, 118, 119, 123, 128, 129, 135, 137, 137А, 137Б, 139, 139А, 141, 143, 145, 146, 149, 151А, 154, 159, 163, 164, 166, 168, 169; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица М. Янко – 18, 28, 28Б, 30, 32, 34А, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ю. Гагарина – 93, 103, 105, 107, 109; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Смагула Садуакасова – 5А, 5/2, 7А, 11, 13, 14, 16; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жагалау – 19, 21, 33, 33/2, 37, 39, 41, 43, 47, 49, 53, 59, 59А, 65, 67, 69, 71, 81, 93, 99;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Талғат Бигелдинов – 1, 3, 4, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 5, 6, 7, 8, 10, 13, 17, 19, 19/1, 27, 29;</w:t>
+        <w:t xml:space="preserve">
+      улица Талғат Бигелдинов – 1, 3, 4, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 5, 6, 7, 8, 10, 13, 17, 19, 19/1, 27, 29; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жумабека Ташенова – 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14158,194 +14150,176 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахымжан Қошқарбаев – 1, 2, 3, 4, 5, 6А, 7, 8, 9, 11, 12, 13, 14, 14А, 15, 15А, 16, 17, 18, 20, 22, 24, 25, 25А, 25/2, 26, 27, 27А, 27Б, 27/1, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Галыма Елемесова – 11, 17А, 18, 18А, 19.</w:t>
+        <w:t xml:space="preserve">
+      улица Міржақып Дулатұлы – 19, 21, 21А, 23, 27, 27А, 27Б, 29, 29А, 39/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Галыма Елемесова – 11, 17А, 18, 18А, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мухтара Ауэзова – 189/16. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 41</w:t>
-[...35 lines deleted...]
-      улица Т. Сулейменова 10, здание государственного коммунального казенного предприятия дворец культуры "Достар" при отделе культуры, развития языков, физической культуры и спорта города Кокшетау.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 41 Местонахождение: Акмолинская область, город Кокшетау, улица Т. Сулейменова 10, здание государственного коммунального казенного предприятия дворец культуры "Достар" при отделе культуры, развития языков, физической культуры и спорта города Кокшетау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Каукена Кенжетаева – 1/1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 27A, 27Б, 28, 30, 31, 32;</w:t>
+        <w:t xml:space="preserve">
+      улица Т. Сулейменова – 1, 2, 2В, 3, 4, 4Б, 5, 5/2, 6, 6А, 6/1, 8, 8В, 10, 12, 12А, 12Б, 12В, 12Г, 12Д, 12У, 13А, 14, 16, 16/1, 18, 18А, 20, 21, 22, 22А, 23, 24, 25, 27, 29, 29/1, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      микрорайон поселок Нефтебазы – 1, 1/1, 1/2, 1/3, 1/4, 2, 3, 5, 7, 9, 10, 11, 12, 12А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Каукена Кенжетаева – 1/1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 27A, 27Б, 28, 30, 31, 32; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акбидай – 9, 10, 11, 11А, 13, 13Б, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14407,390 +14381,403 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Исмаилова – 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 729</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 729 Местонахождение: Акмолинская область, город Кокшетау, проспект Абылай хана 1А, здание государственного коммунального казенного предприятия "Строительно-технологический колледж, город Кокшетау" при управлении образования Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев – 2/1, 2/2, 2/3, 2/4, 2А, 2Б, 2В, 2Г, 2Д, 2К, 2Н, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сакена Жунусова – 33, 35, 37, 67, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Осипенко – 1/1, 1/2, 1/3, 1/4, 3/1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 42 Местонахождение: Акмолинская область, город Кокшетау, проспект Нұрсұлтан Назарбаев 1, здание коммунального государственного учреждения "Областная специализированная детско-юношеская школа олимпийского резерва №7" управления физической культуры и спорта Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Абылай хана – 8А, 16, 16А, 17, 18, 20, 22, 24, 24А, 26, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нұрсұлтан Назарбаев – 7, 7А, 7Б, 7Г, 9, 11, 11А, 11В, 13, 15, 15А, 17, 17А, 19, 19А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жагалау – 107, 109, 111, 113, 119.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
-[...35 lines deleted...]
-      проспект Нұрсұлтан Назарбаев 1, здание коммунального государственного учреждения "Областная специализированная детско-юношеская школа олимпийского резерва №7" управления физической культуры и спорта Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 730 Местонахождение: Акмолинская область, город Кокшетау, проспект Абылай хана 1А, здание государственного коммунального казенного предприятия "Строительно-технологический колледж, город Кокшетау" при управлении образования Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проспект Абылай хана – 8А, 16, 16А, 17, 18, 20, 22, 24, 24А, 26, 28, 30, 32;</w:t>
-[...35 lines deleted...]
-      улица Жагалау – 107, 109, 111, 113, 119.</w:t>
+      проспект Абылай хана – 1, 1А, 1В, 1Г, 1/1, 1/2, 1/3, 4, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каукена Кенжетаева – 1, 1А, 1В, 29А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Проектная – 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Байдалы би – 1, 1А/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 11, 13, 15, 17, 19, 21, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кулагер – 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 730</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, проспект Абылай хана 1А, здание государственного коммунального казенного предприятия "Строительно-технологический колледж, город Кокшетау" при управлении образования Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 776 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Центральный 40, здание коммунального государственного учреждения "Общеобразовательная школа № 19 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проспект Абылай хана – 1, 1В, 1Г, 1/1, 1/2, 1/3, 4, 6, 8, 10, 12, 14;</w:t>
-[...71 lines deleted...]
-      улица Кулагер – 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34.</w:t>
+      проспект Абылай хана – 3, 5, 7, 9, 11, 13, 13А, 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
-[...35 lines deleted...]
-      микрорайон Центральный 40, здание коммунального государственного учреждения "Общеобразовательная школа № 19 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 43 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Центральный 40, здание коммунального государственного учреждения "Общеобразовательная школа № 19 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14798,405 +14785,261 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Центральный – 1, 2, 2Б, 13, 24В, 34, 35, 45, 46, 47, 52, 52/1, 52А, 54, 55, 55А, 55Б, 55В, 57.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
-[...35 lines deleted...]
-      микрорайон Центральный 40, здание коммунального государственного учреждения "Общеобразовательная школа № 19 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 44 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Центральный 40, здание коммунального государственного учреждения "Общеобразовательная школа № 19 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Центральный – 36, 36/1, 36/2, 38, 39, 40/1, 40/2, 41Б, 43, 44, 47А, 49, 49А, 50, 58, 59, 59А;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Центральный – 36, 36/1, 36/2, 38, 39, 40/1, 40/2, 41, 41Б, 43, 44, 47А, 49, 49А, 50, 50А, 58, 59, 59А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев – 1A, 1Б, 1В, 1Г, 1/1, 1/2, 3, 3/1, 3/2, 3/3, 3/4, 3/5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 731</w:t>
-[...35 lines deleted...]
-      микрорайон Коктем 18, здание учреждения "Высший многопрофильный колледж гражданской защиты".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 731 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Коктем 18, здание учреждения "Высший многопрофильный колледж гражданской защиты".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Коктем – 1, 1А, 5, 5А, 6, 7, 9, 9А, 11Б, 11Д, 12, 13, 14, 15, 16, 17, 18;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Коктем – 1, 1А, 5, 5А, 6, 7, 9, 9А, 11Б, 11Д, 12, 13, 14, 15, 16, 17, 18; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон старый Аэропорт – 1У, 6, 12А, 13, 13А, 13/3, 18, 20, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 27А, 28, 32, 33, 33/1, 34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
-[...35 lines deleted...]
-      микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 45 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      микрорайон Коктем – 8, 8Б, 10, 10А, 11, 11А;</w:t>
+        <w:t xml:space="preserve">
+      микрорайон Коктем – 8, 8Б, 10, 10А, 11, 11А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Васильковский – 2, 21, 22, 23, 26, 28, 33, 34, 35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
-[...35 lines deleted...]
-      микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 46 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15204,87 +15047,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Васильковский – 7, 10, 16, 16/2, 16А, 18, 18/2, 19, 20, 20/1, 20А, 24, 25, 27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 47</w:t>
-[...35 lines deleted...]
-      микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 47 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Васильковский 17, здание коммунального государственного учреждения "Школа-гимназия № 17 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15292,317 +15099,297 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Васильковский – 1, 1А, 3, 4, 5, 8, 8А, 9, 11, 12, 13, 13А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 48</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, микрорайон Сарыарка 7А, здание коммунального государственного учреждения "IT лицей имени аль-Фараби города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 48 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Сарыарка 7А, здание коммунального государственного учреждения "IT лицей имени аль-Фараби города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      микрорайон Сарыарка – 9/1, 9/3, 9/4, 9/5, 9/6, 9/7, 9/8, 9/9, 9/10, 9/11, 9/13, 9/14, 9/15, 9/16, 9/17, 9/18, 10/1, 10/2, 10/3, 11, 11/1, 11/2, 11/3, 12, 13А/1, 13А/2, 13А/3, 14/1, 14/2, 14/3, 14/4, 14/5, 14Г, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 16, 16/1, 25/2, 25/7.</w:t>
+      микрорайон Сарыарка – 3А, 3Г, 9/1, 9/3, 9/4, 9/5, 9/6, 9/7, 9/8, 9/9, 9/10, 9/11, 9/13, 9/14, 9/15, 9/16, 9/17, 9/18, 10/1, 10/2, 10/3, 11, 11/1, 11/2, 11/3, 12, 12/1, 13А/1, 13А/2, 13А/3, 13А/4, 14А, 14Б, 14В, 14Г, 32, 32А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 752</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, микрорайон Сарыарка 7А, здание коммунального государственного учреждения "IT лицей имени аль-Фараби города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 752 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Сарыарка 7А, здание коммунального государственного учреждения "IT лицей имени аль-Фараби города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      микрорайон Сарыарка – 2, 2А, 3/1, 3/2, 3/3, 4, 5, 6, 6/1, 6/2, 6/3, 6/4, 6/5, 7/3, 7/4, 7/5, 7/6, 8/1, 8/2, 8/3, 8/4, 26, 26/1, 32, 32А.</w:t>
+      микрорайон Сарыарка – 4, 5, 6, 6/1, 6/2, 7/4, 7/5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 49</w:t>
-[...35 lines deleted...]
-      микрорайон Бирлик, улица Акбулак 1К, здание коммунального государственного учреждения "Общеобразовательная школа № 22 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 804 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Сарыарка 37, здание коммунального государственного учреждения "Технический лицей города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Сарыарка – 2, 2А, 2Г, 2Д, 3/1, 3/2, 3/3, 6/3, 6/4, 6/5, 7/3, 7/6, 8/1, 8/2, 8/3, 8/4, 14/1, 14/2, 14/3, 14/4, 14/5, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 16, 16/1, 16/2, 18, 18/1,18Б, 21А, 21Б, 21В, 21Г, 24Д, 21/1, 21/2, 21/3, 22, 22/1, 22Г, 24В, 24Г, 23/3, 25/7, 25/2, 25/3, 25/7, 26, 26/1, 26/4, 26/7, 26/8, 34/1, 34/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 49 Местонахождение: Акмолинская область, город Кокшетау, микрорайон Бирлик, улица Акбулак 1К, здание коммунального государственного учреждения "Общеобразовательная школа № 22 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, микрорайон Бирлик:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Балхаш – 5, 12, 14, 17, 19, 21, 22, 24, 27, 28, 29А, 30, 32, 34, 40, 41, 43, 45, 47;</w:t>
+        <w:t xml:space="preserve">
+      улица Арай – 1, 2, 4, 5, 6, 8, 9, 11, 12, 14, 15, 16, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балхаш – 5, 8, 12, 14, 17, 19, 21, 22, 24, 27, 28, 29А, 30, 32, 34, 40, 41, 43, 45, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байымбет батыра – 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 21, 23, 25, 27, 28, 30, 31, 32, 38, 41А, 44, 50, 51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Казанат – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15;</w:t>
+        <w:t xml:space="preserve">
+      улица Казанат – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурылтай – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15629,88 +15416,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жазира – 2, 4, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 22, 24, 25, 30, 34, 38, 42, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Айдарлы – 1, 2Б, 3, 5, 6, 7, 9, 12, 42, 44;</w:t>
+        <w:t xml:space="preserve">
+      улица Айдарлы – 1, 2Б, 3, 5, 6, 7, 9, 12, 42, 44; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Конырат – 3, 4, 6, 8, 24, 27, 30, 41, 44, 45, 49, 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Курайлы – 4, 6, 7, 8, 8Б, 11, 14, 20, 25, 31;</w:t>
+        <w:t xml:space="preserve">
+      улица Курайлы – 4, 6, 7, 8, 8Б, 11, 14, 20, 25, 31; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бапан би – 3А, 3Г, 9А, 10, 12, 18, 19, 29, 34, 35, 37, 38, 39, 46;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15756,139 +15543,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Белес – 2, 4А, 5, 6, 7, 7А, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 19, 20, 23, 24, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Саулет – 3, 7, 9, 13, 27, 29, 31, 39, 41, 43, 45, 47, 51.</w:t>
+      улица Саулет – 3, 7, 9, 13, 27, 29, 31, 39, 41, 43, 45, 47, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Бирлик – 114, 141, 143.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 50</w:t>
-[...35 lines deleted...]
-      поселок Станционный, улица Юбилейная 19/1, здание коммунального государственного учреждения "Общеобразовательная школа № 7 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 50 Местонахождение: Акмолинская область, город Кокшетау, поселок Станционный, улица Юбилейная 19/1, здание коммунального государственного учреждения "Общеобразовательная школа № 7 города Кокшетау отдела образования по городу Кокшетау управления образования Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау, поселок Станционный:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Абая – 1, 1А, 2, 2А, 3, 4, 4А, 6, 6А, 7, 10, 12, 12А, 14, 20;</w:t>
+        <w:t xml:space="preserve">
+      улица Абая – 1, 1А, 2, 2А, 3, 4, 4А, 6, 6А, 7, 10, 12, 12А, 14, 20; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Окжетпес – 1, 2, 4, 5, 6, 8, 10, 12, 13, 15, 18, 20, 22, 23, 23А, 24, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 36А, 38, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15933,158 +15702,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Улы дала – 1, 2, 6, 8, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Айнабулак – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А, 12, 13;</w:t>
+        <w:t xml:space="preserve">
+      улица Ырыс – 1, 2, 3А, 4, 4А, 5, 5А, 11, 15Б, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Темиржол – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Айнабулак – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А, 12, 13; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Юбилейная – 3, 4, 5, 5А, 5Б, 5/5А, 5/8, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 21Г, 21Д, 22, 23, 25, 27, 45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 51</w:t>
-[...35 lines deleted...]
-      улица Рахимбека Сабатаева 1, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 51 Местонахождение: Акмолинская область, город Кокшетау, улица Рахимбека Сабатаева 1, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16092,87 +15825,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахимбека Сабатаева 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 52</w:t>
-[...35 lines deleted...]
-      улица Каныша Сатпаева 85, здание государственного коммунального предприятия на праве хозяйственного ведения "Кокшетауская городская многопрофильная больница" при управлении здравоохранения Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 52 Местонахождение: Акмолинская область, город Кокшетау, улица Каныша Сатпаева 85, здание государственного коммунального предприятия на праве хозяйственного ведения "Кокшетауская городская многопрофильная больница" при управлении здравоохранения Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16180,87 +15877,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
-[...35 lines deleted...]
-      проспект Нұрсұлтан Назарбаев 158А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, перинатальная служба.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 53 Местонахождение: Акмолинская область, город Кокшетау, проспект Нұрсұлтан Назарбаев 158А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, перинатальная служба.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16268,87 +15929,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Нұрсұлтан Назарбаев 158А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 54</w:t>
-[...35 lines deleted...]
-      улица Абая 161А, здание товарищества с ограниченной ответственностью "Кокшетауская железнодорожная больница".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 54 Местонахождение: Акмолинская область, город Кокшетау, улица Абая 161А, здание товарищества с ограниченной ответственностью "Кокшетауская железнодорожная больница".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16356,87 +15981,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая 161А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
-[...35 lines deleted...]
-      улица Рахимбека Сабатаева 3, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, отделение онкологии.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 55 Местонахождение: Акмолинская область, город Кокшетау, улица Рахимбека Сабатаева 3, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, отделение онкологии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16444,87 +16033,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рахимбека Сабатаева 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 56</w:t>
-[...35 lines deleted...]
-      трасса Кокшетау-Рузаевка, 1, здание государственного коммунального предприятия на праве хозяйственного ведения "Акмолинский областной центр фтизиопульмонологии имени Коныратбека Курманбаева" при управлении здравоохранения Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 56 Местонахождение: Акмолинская область, город Кокшетау, трасса Кокшетау-Рузаевка, 1, здание государственного коммунального предприятия на праве хозяйственного ведения "Акмолинский областной центр фтизиопульмонологии имени Коныратбека Курманбаева" при управлении здравоохранения Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16532,87 +16085,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трасса Кокшетау-Рузаевка, 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
-[...35 lines deleted...]
-      улица Акана Серэ 1А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, дерматовенерологическое отделение.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 57 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 1А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная больница" при управлении здравоохранения Акмолинской области, дерматовенерологическое отделение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16620,87 +16137,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акана Серэ 1А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 58</w:t>
-[...35 lines deleted...]
-      улица Каныша Сатпаева 87А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная детская больница" при управлении здравоохранения Акмолинской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 58 Местонахождение: Акмолинская область, город Кокшетау, улица Каныша Сатпаева 87А, здание государственного коммунального предприятия на праве хозяйственного ведения "Многопрофильная областная детская больница" при управлении здравоохранения Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16708,87 +16189,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева 87А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 59</w:t>
-[...35 lines deleted...]
-      улица Ыбырая Алтынсарина 37, здание Республиканского государственного учреждения "Воинская часть 5510 Национальной гвардии Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 59 Местонахождение: Акмолинская область, город Кокшетау, улица Ыбырая Алтынсарина 37, здание Республиканского государственного учреждения "Воинская часть 5510 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская, область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16796,87 +16241,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ыбырая Алтынсарина 37.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 60</w:t>
-[...35 lines deleted...]
-      улица Никитина 67, здание республиканского государственного учреждения "Учреждение № 65" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 60 Местонахождение: Акмолинская область, город Кокшетау, улица Никитина 67, здание республиканского государственного учреждения "Учреждение № 65" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16884,69 +16293,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Никитина 67.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 753</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 122, здание изолятора временного содержания государственного учреждения "Управление полиции города Кокшетау Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 753 Местонахождение: Акмолинская область, город Кокшетау, улица Акана Серэ 122, здание изолятора временного содержания государственного учреждения "Управление полиции города Кокшетау Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16954,69 +16345,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акана Серэ 122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 764</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, проезд СМП-296 20, здание приемника-распределителя государственного учреждения "Управление полиции города Кокшетау Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 764 Местонахождение: Акмолинская область, город Кокшетау, проезд СМП-296 20, здание приемника-распределителя государственного учреждения "Управление полиции города Кокшетау Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17024,69 +16397,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд СМП-296, 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 765</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Акселеу 73, административное здание.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 765 Местонахождение: Акмолинская область, город Кокшетау, улица Акселеу 73, административное здание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17094,1091 +16449,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акселеу, 73.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 766</w:t>
-[...17 lines deleted...]
-      Местонахождение: Акмолинская область, город Кокшетау, улица Саябак 2Б, административное здание.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 766 Местонахождение: Акмолинская область, город Кокшетау, улица Саябак 2Б, административное здание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: Акмолинская область, город Кокшетау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саябак, 2Б.</w:t>
-      </w:r>
-[...984 lines deleted...]
-      улица Академика В.И. Вернадского – 13, 25, 27, 29, 29А, 29Б, 70, 72, 74, 76, 76А, 83ВЛ2, 85ВЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -18186,55 +16537,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18560,31 +16911,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>