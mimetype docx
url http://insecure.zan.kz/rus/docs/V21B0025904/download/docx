--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="879f642" w14:textId="879f642">
+    <w:p w14:paraId="236770e" w14:textId="236770e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Акмолинского областного маслихата от 21 декабря 2021 года № 7С-13-3. Зарегистрировано в Министерстве юстиции Республики Казахстан 22 декабря 2021 года № 25904.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции решения Акмолинского областного маслихата от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,95 +209,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Акмолинский областной маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+        <w:t>
+      1. Определить прилагаемую систему мер социальной поддержки медицинских и фармацевтических работников, направленных для работы в сельскую местность и поселки, города районного и областного значения, а также правила и размер оказания им социальной поддержки за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Акмолинского областного маслихата от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу следующие решение и структурный элемент решения Акмолинского областного маслихата:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -292,70 +370,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения к решению Акмолинского областного маслихата "О внесении изменений в некоторые решения Акмолинского областного маслихата" от 26 апреля 2021 года № 7С-3-5 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8455).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -635,760 +713,1088 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата от 21 декабря</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 года № 7С-13-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок и размер оказания социальной поддержки медицинским и фармацевтическим работникам, направленным для работы в сельскую местность и поселки, города районного и областного значения Акмолинской области за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции решения Акмолинского областного маслихата от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящая система мер социальной поддержки медицинских и фармацевтических работников, направленных для работы в сельскую местность и поселки, города районного и областного значения, а также правила и размер оказания им социальной поддержки за счет бюджетных средств (далее - Правила) разработаны на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", и определяют порядок и размер оказания социальной поддержки медицинским и фармацевтическим работникам, направленным для работы в сельскую местность и поселки, города районного и областного значения Акмолинской области за счет бюджетных средств (далее - работники).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная поддержка предоставляется с целью ликвидации дефицита кадров, стимулирования и удержания специалистов на местах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Указанные в настоящих Правилах меры социальной поддержки не являются мерами социальной поддержки, предусмотренными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 6 ноября 2014 года № 72 "Об утверждении размеров и Правил предоставления мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9946).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование осуществляется за счет средств областного бюджета, утвержденного в рамках развития здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган по оказанию социальной поддержки (далее - уполномоченный орган) - государственное учреждение "Управление здравоохранения Акмолинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работодатель - государственная организация здравоохранения Акмолинской области, финансируемая из соответствующего бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная поддержка работникам (далее - социальная поддержка) является единовременная помощь в виде единовременной выплаты, за счет бюджетных средств, в качестве социальной гарантии специалистам, прибывшим на работу в сельскую местность и поселки, а также в города районного и областного значения на срок не менее пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) медицинский работник – физическое лицо, имеющее высшее профессиональное медицинское образование и осуществляющее медицинскую деятельность; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фармацевтический работник – физическое лицо, имеющее высшее фармацевтическое образование и осуществляющее фармацевтическую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок и размер оказания социальной поддержки медицинским и фармацевтическим работникам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Социальная поддержка предоставляется в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 000 000 (пять миллионов) тенге работникам, направленным для работы в города областного значения Акмолинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 500 000 (восемь миллионов пятьсот тысяч) тенге работникам, направленным для работы в города районного значения, сельскую местность и поселки Акмолинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 8 500 000 (восемь миллионов пятьсот тысяч) тенге работникам, прибывшим для работы в город Степногорск в 2025 году, в рамках реализации национального проекта Республики Казахстан "Модернизация сельского здравоохранения" по следующим специальностям: врач интервенционный хирург, врач уролог-андролог, врач-хирург.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работникам, указанным в подпункте 3) настоящего пункта, социальная поддержка, предусмотренная подпунктом 1) настоящего пункта не предоставляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная поддержка предоставляется работникам, привлеченным и трудоустроенным в государственные медицинские организации Акмолинской области, и имеющие диплом о высшем медицинском или фармацевтическом образовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная поддержка не оказывается работникам:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящий Порядок разработан на основании </w:t>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+      трудоустроенным на временную должность (отпуск по беременности и родам, отпуск по уходу за ребенком); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      занимающим должности менее 1 ставки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      привлеченным с ближайшей сельской местности и работающим в данной медицинской организации более 1 года, за исключением работников, не получившим социальную поддержку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. На подачу заявки для получения социальной поддержки имеют право работники, заключившие трудовые договоры с государственными медицинскими организациями, подведомственными уполномоченному органу, в текущем году.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работники для получения социальной поддержки предоставляют в уполномоченный орган следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...33 lines deleted...]
-      2) копию диплома о высшем профессиональном образовании;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопроводительное письмо и ходатайство за подписью руководителя государственной медицинской организации на каждого работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия трудового договора либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия удостоверения личности либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия направления на работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия диплома о высшем профессиональном образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия сертификата о допуске к соответствующей деятельности либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия приказа о принятии на работу в государственную медицинскую организацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомление об открытии 20-значном счете в карточной базе банка второго уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки регистрируются в журнале учета входящей корреспонденции с обязательным указанием даты и времени поступления (нарочно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заявки рассматриваются комиссией по распределению социальной поддержки (далее - комиссия), в состав которой входят представители уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество членов комиссии должно составлять не менее пяти человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателем комиссии является должностное лицо не ниже заместителя руководителя уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь не является членом комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия заседает не реже одного раза в месяц. По итогам заседания оформляется протокол с принятым решением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия рассматривает предоставленные работниками документы, указанные в пункте 10 настоящих Правилах, и в течение пятнадцати рабочих дней принимает соответствующее решение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) копию документа, подтверждающего трудовую деятельность (в соответствии со </w:t>
-[...170 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      11. На основании положительного решения комиссии работник заключает договор, по которому обязуется отработать не менее 5 лет. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Комиссия рассматривает предоставленные работниками документы, указанные в </w:t>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+      В период отработки не учитывается время нахождения работника в отпуске без сохранения заработной платы, в отпуске без сохранения заработной платы по уходу за ребенком, а также срок временной нетрудоспособности более двух месяцев, удостоверенный листом о временной нетрудоспособности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Единовременная выплата осуществляется в течение тридцати календарных дней после заключения договора путем перечисления на лицевой счет работников, открытый в банке второго уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное получение выплаты не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае досрочного расторжения трудового договора с работником, работодатель в течение десяти рабочих дней извещает об этом уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок возврата ранее выплаченных денежных средств при досрочном прекращении трудовых отношений предусматривается в трудовом договоре.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Возврат выплаченной социальной поддержки, по основаниям предусмотренным </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      14. Возврат выплаченной социальной поддержки, по основаниям предусмотренным пунктом 16 настоящих Правил, производится работниками пропорционально отработанному времени. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа работника от добровольного возврата суммы выплаченной социальной поддержки, данная сумма взыскивается в судебном порядке в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Работники имеют право обжаловать действие (бездействие) уполномоченного органа либо комиссии в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с пунктом 5 статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>