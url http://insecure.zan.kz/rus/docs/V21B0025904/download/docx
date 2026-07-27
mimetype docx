--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="236770e" w14:textId="236770e">
+    <w:p w14:paraId="32a5fdd" w14:textId="32a5fdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1800,55 +1800,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2174,31 +2174,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>