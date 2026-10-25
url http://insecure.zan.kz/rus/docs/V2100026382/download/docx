--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b48ff58" w14:textId="b48ff58">
+    <w:p w14:paraId="910fffa" w14:textId="910fffa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
+        <w:t>Об утверждении Правил и размера возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов, а также перечня оборудования и техники для горнолыжных курортов, часть затрат на приобретение которых подлежит возмещению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра культуры и спорта Республики Казахстан от 29 декабря 2021 года № 407. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 января 2022 года № 26382.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа и.о. Министра туризма и спорта РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -206,195 +254,317 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О туристской деятельности в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z49" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z50" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оборудования и техники для горнолыжных курортов, часть затрат на приобретение которых подлежит возмещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра туризма и спорта РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету индустрии туризма Министерства культуры и спорта Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение трех рабочих дней после введения в действие настоящего приказа размещение его на интернет-ресурсе Министерства культуры и спорта Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение трех рабочих дней после исполнения мероприятий, предусмотренных настоящим пунктом, представление в Департамент юридической службы Министерства культуры и спорта Республики Казахстан сведений об исполнении мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и спорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 1 января 2022 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -526,118 +696,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Раимкулова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z14" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -750,1360 +920,1482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2021 года № 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> Правила и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра туризма и спорта РК от 30.12.2025 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра туризма и спорта РК от 31.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 259</w:t>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z52" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 20-16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О туристской деятельности в Республике Казахстан" и определяют порядок возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов (далее – возмещение части затрат).</w:t>
-[...59 lines deleted...]
-      3. К оборудованию и технике для горнолыжных курортов относятся:</w:t>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О туристской деятельности в Республике Казахстан" и определяют порядок и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов (далее – возмещение части затрат).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z77" w:id="15"/>
-[...15 lines deleted...]
-      1) канатные дороги (травелаторы (ленточные подъемники), бугель (зацепной подъемник), канатно-кресельная дорога, гондольная дорога в виде кабинки, комби (комбинированная дорога (кабинка с креслом), бейби лифт (безопорный зацепной подъемник);</w:t>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> используется следующее основное понятие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z78" w:id="16"/>
-[...15 lines deleted...]
-      2) система искусственного оснежения трасс (мобильные снегогенераторы (перевозные), стационарные снегогенераторы, снеговые ружья и пушки);</w:t>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган (акимат) (далее – МИО) – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z79" w:id="17"/>
-[...15 lines deleted...]
-      3) снегоуплотнительная техника (ратраки).</w:t>
+    <w:bookmarkStart w:name="z55" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возмещению части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов подлежит оборудование и техника для горнолыжных курортов согласно перечню, утвержденному настоящим приказом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z80" w:id="18"/>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z81" w:id="19"/>
-[...15 lines deleted...]
-      4. Для получения возмещения части затрат субъект предпринимательства направляет по месту нахождения заявленного горнолыжного курорта направляет в МИО заявку на возмещение части затрат (далее – заявка) по форме согласно приложению к настоящим Правилам в бумажной или электронной форме посредством почты либо нарочно до 1 июня соответствующего календарного года.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения возмещения части затрат субъект предпринимательства по месту нахождения заявленного горнолыжного курорта направляет в МИО заявку на возмещение части затрат (далее – заявка) по форме согласно приложению к настоящим Правилам в бумажной или электронной форме посредством почты либо нарочно до 1 июня соответствующего календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z82" w:id="20"/>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субъект предпринимательства к заявке, направляемой в МИО, прилагает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z83" w:id="21"/>
-[...15 lines deleted...]
-      1) в случае подачи заявки юридическим лицом – копии учредительных документов юридического лица, в случае подачи заявления физическим лицом – копия документа, удостоверяющего личность, копия документа, подтверждающего начало деятельности в качестве индивидуального предпринимателя, а при подаче заявки представителем субъекта предпринимательства дополнительно представляется нотариально засвидетельствованная доверенность на представление интересов субъекта предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае подачи заявки юридическим лицом – копии учредительных документов юридического лица, в случае подачи заявки физическим лицом – копия документа, удостоверяющего личность, копия документа, подтверждающего начало деятельности в качестве индивидуального предпринимателя, а при подаче заявки представителем субъекта предпринимательства дополнительно представляется нотариально засвидетельствованная доверенность на представление интересов субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z84" w:id="22"/>
+    <w:bookmarkStart w:name="z60" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия документа, подтверждающего приобретение оборудования и техники для горнолыжных курортов (электронные счет-фактуры либо договор купли-продажи, в случае приобретения в кредит – кредитный договор).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z85" w:id="23"/>
+    <w:bookmarkStart w:name="z61" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При приобретении оборудования и техники для горнолыжных курортов у иностранного производителя или продавца, не использующего информационную систему электронных счетов-фактур, затраты по приобретению подтверждаются копией таможенной декларации на товары (из третьих стран, не являющихся членами Евразийского экономического союза) или копией заявления о ввозе товаров и уплате косвенных налогов с отметкой налогового органа в соответствии с </w:t>
+      При приобретении оборудования и техники для горнолыжных курортов у иностранного производителя или продавца, не использующего цифровую систему электронных счетов-фактур, затраты по приобретению подтверждаются копией таможенной декларации на товары (из третьих стран, не являющихся членами Евразийского экономического союза) или копией заявления о ввозе товаров и уплате косвенных налогов с отметкой налогового органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 530 Налогового кодекса Республики Казахстан (далее – Налоговый кодекс); </w:t>
+        <w:t xml:space="preserve"> статьи 530 Налогового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z86" w:id="24"/>
+    <w:bookmarkStart w:name="z62" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия акта приема-передачи оборудования и техники для горнолыжных курортов между субъектом предпринимательства, реализующим оборудование и технику для горнолыжных курортов, и приобретающим субъектом предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z87" w:id="25"/>
+    <w:bookmarkStart w:name="z63" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копии технических паспортов на оборудование и технику для горнолыжных курортов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:bookmarkStart w:name="z64" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копия документа, подтверждающего право собственности или иного законного основания владения горнолыжным курортом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z89" w:id="27"/>
+    <w:bookmarkStart w:name="z65" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) материалы фото- и видеофиксации приобретенных оборудования и техники для горнолыжных курортов, произведенных техническими средствами после их доставки на горнолыжные курорты, а также монтажа и установки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z90" w:id="28"/>
+    <w:bookmarkStart w:name="z66" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) выписку, подтверждающую динамику роста налога на добавленную стоимость за последние 2 (два) года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z91" w:id="29"/>
+    <w:bookmarkStart w:name="z67" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение подпункта 7) настоящего пункта, не распространяется на субъекты предпринимательства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z92" w:id="30"/>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не являющиеся плательщиками налога на добавленную стоимость в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьями 99</w:t>
-[...9 lines deleted...]
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">статьями 99 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса; </w:t>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z93" w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляющие деятельность менее трех лет с момента их государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z94" w:id="32"/>
-[...15 lines deleted...]
-      6. Поступившие заявки и прилагаемые к ним документы (далее – пакет документов), указанные в пункте 5 настоящих Правил, регистрируются и рассматриваются МИО на полноту в течение двух рабочих дней со дня их поступления.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Поступившие заявки и прилагаемые к ним документы (далее – пакет документов), указанные в пункте 5 настоящих Правил, регистрируются и рассматриваются МИО на полноту в течение 2 (двух) рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z95" w:id="33"/>
-[...15 lines deleted...]
-      7. Представленный пакет документов возвращается МИО без рассмотрения в случаях:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Представленный пакет документов возвращается МИО в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z96" w:id="34"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставления субъектом предпринимательства неполного пакета документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z97" w:id="35"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоблюдения сроков, установленных пунктом 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z98" w:id="36"/>
-[...15 lines deleted...]
-      МИО осуществляет возврат пакета документов субъекту предпринимательства письменным уведомлением в течение двух рабочих дней со дня их поступления с указанием причин возврата пакета документов.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИО осуществляет возврат пакета документов субъекту предпринимательства письменным уведомлением в течение 2 (двух) рабочих дней со дня их поступления с указанием причин возврата пакета документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z99" w:id="37"/>
+    <w:bookmarkStart w:name="z75" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае возврата пакета документов по причине его неполноты субъекту предпринимательства в уведомлении указывается перечень недостающих документов. При устранении неполноты пакета документов согласно перечню, указанному в уведомлении, субъект предпринимательства подает заявку повторно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z100" w:id="38"/>
+    <w:bookmarkStart w:name="z76" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае возврата пакета документов по причине несоблюдения сроков подачи заявки субъект предпринимательства подает заявку повторно в сроки, установленные пунктом 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z101" w:id="39"/>
-[...15 lines deleted...]
-      8. Для рассмотрения полного пакета документов, представленного субъектами предпринимательства, МИО создается постоянно действующая комиссия по рассмотрению заявок (далее – комиссия).</w:t>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для рассмотрения полного пакета документов, представленного субъектами предпринимательства, МИО создает постоянно действующую комиссию по рассмотрению заявок (далее – комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z102" w:id="40"/>
-[...15 lines deleted...]
-      Комиссия состоит из нечетного количества членов, включающего не менее 7 (семь) человек, из числа которых назначаются председатель и заместитель председателя.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия состоит из нечетного количества членов, не менее семи человек, из числа которых назначаются председатель, заместитель председателя. Секретарем комиссии назначается работник МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z103" w:id="41"/>
-[...15 lines deleted...]
-      Председатель комиссии руководит ее деятельностью, проводит заседания комиссии. Во время отсутствия председателя его функции выполняет заместитель председателя.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав комиссии входят сотрудники МИО, представители заинтересованных государственных органов, независимые эксперты, представители общественности и других общественных, неправительственных отраслевых организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z104" w:id="42"/>
-[...15 lines deleted...]
-      Подготовку протоколов заседаний комиссии осуществляет секретарь, который не является членом комиссии.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Председатель комиссии руководит ее деятельностью, проводит заседания комиссии, организует рассмотрение заявок и обеспечивает соблюдение требований настоящих Правил. Во время отсутствия председателя его функции выполняет заместитель председателя комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z105" w:id="43"/>
-[...15 lines deleted...]
-      Председатель, заместитель председателя, секретарь комиссии назначаются из числа работников МИО.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Секретарь комиссии подготавливает материалы к заседаниям комиссии, обеспечивает извещение членов комиссии, организацию и протоколирование заседаний, а также хранение материалов и не участвует в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z106" w:id="44"/>
-[...15 lines deleted...]
-      В состав комиссии также входят представители палат предпринимателей областей, городов республиканского значения и столицы, отраслевых ассоциаций и представители бизнеса.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Положение о комиссии и ее персональный состав утверждаются МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z107" w:id="45"/>
-[...15 lines deleted...]
-      9. Комиссия в течение десяти рабочих дней со дня поступления пакета документов рассматривает их на соответствие пункту 5 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссия в течение 10 (десяти) рабочих дней со дня поступления пакета документов рассматривает их на соответствие пункту 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z108" w:id="46"/>
+    <w:bookmarkStart w:name="z84" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения пакета документов комиссия в сроки, указанные в части первой настоящего пункта, принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z109" w:id="47"/>
+    <w:bookmarkStart w:name="z85" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о возмещении части затрат субъекту предпринимательства при соответствии поступившего пакета документов пункту 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z110" w:id="48"/>
+    <w:bookmarkStart w:name="z86" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в возмещении части затрат субъекту предпринимательства, при несоответствии поступившего пакета документов пункту 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z111" w:id="49"/>
-[...15 lines deleted...]
-      10. При выявлении оснований для отказа в возмещении части затрат МИО уведомляет субъекта предпринимательства о предварительном решении об отказе в возмещении части затрат, а также времени и месте (способе) проведения заслушивания для возможности выразить позицию субъектом предпринимательства по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При возникновении сомнений в достоверности и (или) подлинности представленных документов и сведений МИО самостоятельно предпринимает меры, направленные на устранение возникших сомнений и на получение дополнительных сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z112" w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, срок, предусмотренный пунктом 12 настоящих Правил, продлевается на срок не более чем на 10 (десять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мотивированное решение о продлении срока МИО направляет субъекту предпринимательства в течение 2 (двух) рабочих дней с момента принятия решения, предусмотренного пунктом 13 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При выявлении оснований для отказа в возмещении части затрат по результатам проверки документов и сведений, предусмотренной пунктом 5 настоящих Правил, МИО уведомляет субъекта предпринимательства о предварительном решении об отказе в возмещении части затрат, а также времени и месте (способе) проведения заслушивания для возможности выразить позицию субъектом предпринимательства по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не позднее чем за 3 (три) рабочих дня до принятия решения комиссией согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 73</w:t>
+        <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения субъектом предпринимательства уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z113" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания на основании решения комиссии МИО выдает результат о возмещении части затрат субъекту предпринимательства либо мотивированный ответ об отказе в возмещении части затрат субъекту предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z117" w:id="55"/>
-[...15 lines deleted...]
-      14. Возмещение части затрат производится в национальной валюте Республики Казахстан. Затраты, понесенные в иностранных валютах, подлежат перерасчету по курсам валют Национального Банка Республики Казахстан на дату приобретения оборудования и техники для горнолыжных курортов.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заседания комиссии проводятся в очной форме и (или) посредством видеоконференцсвязи и подлежат аудио- и (или) видеофиксации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z118" w:id="56"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия принимает решение о субсидировании либо об отказе в субсидировании субъекта предпринимательства открытым голосованием большинством голосов от общего числа присутствующих членов комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При равенстве голосов решающим является голос председателя комиссии, а в случае его отсутствия – заместителя председателя комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Результаты голосования и принятое решение комиссии оформляются протоколом и в течение 2 (двух) рабочих дней со дня его подписания размещается на интернет-ресурсе МИО, копия направляется в адрес субъекта предпринимательства письменным уведомлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Возмещение части затрат субъектам предпринимательства осуществляется администратором местных бюджетных программ в пределах средств, предусмотренных в местном бюджете на соответствующий финансовый год в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Размер возмещения составляет 25 (двадцать пять) процентов от стоимости оборудования и техники для горнолыжных курортов, указанной в документации, представленной согласно подпункту 2) пункта 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Возмещение части затрат производится в национальной валюте Республики Казахстан. Затраты, понесенные в иностранных валютах, подлежат перерасчету по курсам валют Национального Банка Республики Казахстан на дату приобретения оборудования и техники для горнолыжных курортов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Администратор местных бюджетных программ осуществляет перечисление сумм по возмещению части затрат на расчетный счет субъекта предпринимательства, открытый в банке второго уровня и указанный в заявке, в течение пятнадцати рабочих дней со дня поступления средств, в порядке, установленном бюджетным законодательством Республики Казахстан, в том числе в соответствии с </w:t>
+      22. Администратор местных бюджетных программ осуществляет перечисление сумм по возмещению части затрат на расчетный счет субъекта предпринимательства, открытый в банке второго уровня и указанный в заявке, в течение 15 (пятнадцати) рабочих дней со дня поступления средств, в порядке, установленном бюджетным законодательством Республики Казахстан, в том числе в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 22 апреля 2025 года №185 "Об утверждении Правил составления, представления, рассмотрения бюджетного запроса". </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="58"/>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 22 апреля 2025 года № 185 "Об утверждении Правил составления, представления, рассмотрения бюджетного запроса".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При получении возмещения части затрат субъект предпринимательства принимает встречные обязательства по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) увеличение количества работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z121" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) увеличение налога на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z122" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение подпункта 2) настоящего пункта не распространяется на субъекты предпринимательства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z123" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z105" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не являющиеся плательщиками налога на добавленную стоимость в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="62"/>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляющие деятельность менее трех лет с момента их государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z125" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z107" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Встречные обязательства предусматриваются в соглашении, заключаемом между МИО и субъектом предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z108" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. МИО ежеквартально, не позднее 20 (двадцатого) числа месяца, следующего за отчетным кварталом, представляет в уполномоченный орган информацию о возмещении части затрат с указанием сумм, выплаченных за отчетный квартал с нарастающим итогом с начала финансового года, в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Контроль, мониторинг и реализация возмещения части затрат осуществляются в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2137,116 +2429,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t xml:space="preserve">Приложение </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам возмещения</w:t>
+              <w:t xml:space="preserve">к Правилам и размеру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>части затрат субъектов</w:t>
+              <w:t xml:space="preserve">возмещения части затрат </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предпринимательства</w:t>
+              <w:t xml:space="preserve">субъектов предпринимательства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по приобретению оборудования</w:t>
+              <w:t xml:space="preserve">на приобретение оборудования и </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и техники для горнолыжных курортов</w:t>
+              <w:t xml:space="preserve">техники для горнолыжных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курортов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2272,523 +2577,526 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кому: ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование МИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование субъекта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="65"/>
+    <w:bookmarkStart w:name="z113" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на возмещение части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...43 lines deleted...]
-      <w:bookmarkStart w:name="z131" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z114" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу рассмотреть заявку на получение возмещения части затрат по приобретению оборудования и техники для горнолыжных курортов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z115" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о субъекте предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...289 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z116" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z117" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер (БИН) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z118" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии) руководителя _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z119" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес фактического места нахождения ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z120" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефонный номер абонентского устройства сотовой связи____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z121" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z122" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z123" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (ИИН) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z124" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер уведомления о начале деятельности в качестве субъекта предпринимательства __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z125" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z126" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z127" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кем выдано __________________дата выдачи ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z128" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места жительства _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z129" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефонный номер абонентского устройства сотовой связи____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z130" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о технике и оборудовании для горнолыжных курортов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2874,51 +3182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость (тенге)</w:t>
+Стоимость (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3327,385 +3635,514 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">в соответствии с </w:t>
+    <w:bookmarkStart w:name="z151" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реквизиты расчетного счета субъекта предпринимательства, открытого в банке второго уровня: _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z152" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечень документов, прилагаемых к заявке, согласно пункту 5 Правил и размера возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов (далее - Правила):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z153" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z154" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z155" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подтверждаю достоверность представленной информации, в том числе, что не являюсь банкротом, не подлежу процедуре банкротства или ликвидации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации и банкротстве"</w:t>
-[...120 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации и банкротстве" и даю согласие на сбор, обработку, хранение, выгрузку и использование персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z156" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю, что заявленные документы и сведения соответствуют требованиям, предусмотренным Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z157" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z158" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись руководителя (представителя) субъекта предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z159" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место для печати (при ее наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z160" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подачи заявки: "____" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра культуры и спорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 декабря 2021 года № 407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z162" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень оборудования и техники для горнолыжных курортов, часть затрат на приобретение которых подлежит возмещению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ дополнен Перечнем в соответствии с приказом и.о. Министра туризма и спорта РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Канатные дороги (травелаторы (ленточные подъемники), бугель (зацепной подъемник), канатно-кресельная дорога, гондольная дорога в виде кабинки, комби (комбинированная дорога (кабинка с креслом), бейби лифт (безопорный зацепной подъемник).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z164" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Система искусственного оснежения трасс (мобильные снегогенераторы (перевозные), стационарные снегогенераторы, снеговые ружья и пушки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z165" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Снегоуплотнительная техника (ратраки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3737,55 +4174,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4111,31 +4548,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>