--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca1a8d4" w14:textId="ca1a8d4">
+    <w:p w14:paraId="7f86c20" w14:textId="7f86c20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1715,243 +1715,295 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="30"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 12 октября 2020 года № 339 "Об утверждении Правил присуждения международной премии "Волонтер года" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21420):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="31"/>
+    <w:bookmarkStart w:name="z196" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О государственной молодежной политике", </w:t>
+      "В соответствии с подпунктом 124) функций центрального аппарата пункта 16 Положения Министерства информации и общественного развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 26 марта 2019 года № 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z180" w:id="32"/>
+    <w:bookmarkStart w:name="z197" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> предоставления арендного жилища без права выкупа для работающей молодежи, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> присуждения международной премии "Волонтер года", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1964,1025 +2016,385 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="33"/>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила предоставления арендного жилища без права выкупа для работающей молодежи (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О государственной молодежной политике" и определяют порядок предоставления арендного жилища без права выкупа для работающей молодежи.";</w:t>
+      "1. Настоящие правила присуждения международной премии "Волонтер года" (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 124)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функций центрального аппарата пункта 16 Положения Министерства информации и общественного развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 26 марта 2019 года № 142 и определяют порядок присуждения международной премии "Волонтер года".";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z200" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 10-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z201" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "10-1. В случае представления неполного пакета документов, а также выявления несоответствия заявки на соискание Премии требованиям, указанным в пункте 10 настоящих Правил, уполномоченный орган в течение 2 (двух) рабочих дней со дня окончания срока приема заявок на соискание Премии направляет уведомление о необходимости приведения заявки в соответствие с требованиями на электронный адрес претендента, указанный в заявке на соискание Премии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z202" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение 2 (двух) рабочих дней со дня получения уведомления претендент представляет в уполномоченный орган недостающие с учетом замечаний документы и приведенную в соответствие заявку на соискание Премии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z203" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не приведения в соответствие заявки на соискание Премии с требованиями, указанными в пункте 10 настоящих Правил, уполномоченный орган в течение 1 (одного) рабочего дня направляет письменный мотивированный ответ претенденту об отказе в рассмотрении заявки на соискание Премии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Уполномоченный орган в течение 7 (семи) календарных дней после окончания приема заявок размещает перечень претендентов Премии на единой онлайн-платформе волонтеров qazvolunteer.kz.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
-[...447 lines deleted...]
-        <w:t>пункт 1</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="45"/>
-[...251 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="51"/>
+    <w:bookmarkStart w:name="z207" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. Решение Комиссии оформляется протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z208" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z208" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претенденту направляется уведомление с приложением проекта протокола и оценочного листа не позднее чем за 3 (три) рабочих дня до подписания протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z209" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z209" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претендентом предоставляется возражение к предварительному проекту протокола в срок не позднее 2 (двух) рабочих дней со дня получения предварительного проекта протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z210" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z210" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После рассмотрения возражений претендентов к проекту протокола, в случае их поступления, председателем и членами Комиссии подписывается протокол Комиссии и размещается на единой онлайн-платформе волонтеров qazvolunteer.kz.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3410,68 +2822,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="55"/>
+    <w:bookmarkStart w:name="z216" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на участие в конкурсе по формированию перечня обязательных теле-, радиоканалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 утратило силу приказом Министра культуры и информации РК от 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3861,80 +3273,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="56"/>
+    <w:bookmarkStart w:name="z222" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на участие в конкурсе по распределению полос частот, радиочастот</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(радиочастотных каналов) для целей телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 утратило силу приказом и.о. Министра культуры и информации РК от 20.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4350,80 +3762,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="57"/>
+    <w:bookmarkStart w:name="z228" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на включение в перечень теле-, радиоканалов свободного доступа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>распространяемых национальным оператором телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 утратило силу приказом Министра культуры и информации РК от 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4644,68 +4056,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для неправительственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="58"/>
+    <w:bookmarkStart w:name="z232" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анкета соискателя премии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5674,64 +5086,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z233" w:id="59"/>
+      <w:bookmarkStart w:name="z233" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"_____" __________20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6190,88 +5602,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(указать полное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="60"/>
+    <w:bookmarkStart w:name="z238" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на участие в конкурсе на присуждение премий для неправительственных организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z239" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z239" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим заявлением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6573,693 +5985,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказов в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...258 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="62"/>
-[...380 lines deleted...]
-        <w:t>Подпись Ф.И.О. лица, принявшего документы</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 утратило силу приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7444,88 +6250,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Волонтер года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="66"/>
+    <w:bookmarkStart w:name="z248" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регистрационная заявка претендента на соискание Премии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z249" w:id="67"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z249" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Полное наименование (для юридических лиц)/ фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при его наличии) (для физических лиц)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7769,55 +6575,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8143,31 +6949,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>