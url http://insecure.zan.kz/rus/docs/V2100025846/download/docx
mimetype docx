--- v0 (2025-11-07)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09d7b61" w14:textId="09d7b61">
+    <w:p w14:paraId="926303b" w14:textId="926303b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования, функционирования приоритетных туристских территорий и управления ими</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 15 декабря 2021 года № 386. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 декабря 2021 года № 25846</w:t>
+        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 15 декабря 2021 года № 386. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 декабря 2021 года № 25846.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -618,880 +618,910 @@
               </w:rPr>
               <w:t>от 15 декабря 2021 года № 386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования, функционирования приоритетных туристских территорий и управления ими</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра туризма и спорта РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила формирования, функционирования приоритетных туристских территорий и управления ими (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирования, функционирования приоритетных туристских территорий и управления ими (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 20-9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О туристской деятельности в Республике Казахстан" (далее – Закон) и определяют порядок формирования, функционирования приоритетных туристских территорий и управления ими.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      1) приоритетная туристская территория – территория с особым потенциалом туристского развития, включенная в перечень объектов республиканского уровня карты туристификации;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приоритетная туристская территория – территория с особым потенциалом туристского развития, пределы которой определяются местным исполнительным органом области, города республиканского значения, столицы, города областного значения с особым статусом в соответствии с Законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) местный исполнительный орган (далее – МИО) – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местный исполнительный орган (далее – МИО) – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) карта туристификации – территории республиканского и регионального уровней, представляющие интерес для туристов;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган – центральный исполнительный орган, осуществляющий функции государственного управления в области туристской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4) уполномоченный орган – центральный исполнительный орган, осуществляющий функции государственного управления в области туристской деятельности.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участниками приоритетной туристской территорий являются физические и юридические лица, осуществляющие предпринимательскую деятельность в соответствии с законодательством Республики Казахстан (далее – участники).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования, функционирования приоритетных туристских территорий и управления ими</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3. Участниками приоритетной туристской территорий являются физические и юридические лица, осуществляющие предпринимательскую деятельность в соответствии с законодательством Республики Казахстан (далее – участники).</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Приоритетные туристские территории формируются МИО по результатам анализа туристского потенциала (далее – анализ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. МИО проводит анализ, который включает в себя определение особого значения и наличия потенциала приоритетной туристской территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. МИО результаты анализа вносит на рассмотрение постоянно действующей комиссии, создаваемой МИО для формирования списка приоритетных туристских территорий (далее – комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия состоит из нечетного количества членов, не менее семи человек, из числа которых назначаются председатель, заместитель председателя. Секретарем комиссии назначается работник МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав комиссии входят сотрудники МИО, представители заинтересованных государственных органов, независимые эксперты, представители общественности и других общественных, неправительственных отраслевых организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатель комиссии руководит ее деятельностью, проводит заседания комиссии, организует рассмотрение заявок и обеспечивает соблюдение требований настоящих Правил. Во время отсутствия председателя его функции выполняет заместитель председателя комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Секретарь комиссии подготавливает материалы к заседаниям комиссии, обеспечивает извещение членов комиссии, организацию и протоколирование заседаний, а также хранение материалов и не участвует в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Положение и персональный состав комиссии утверждаются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия в течение 2 (двух) рабочих дней со дня внесения МИО результатов анализа, рассматривает их и выносит одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о включении в список приоритетных туристских территорий (далее - список);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе во включении в список;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) об исключении из списка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Основанием для отказа во включении в список является неудовлетворительные результаты анализа, проведенного МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Решение комиссии принимается голосованием и считается принятым, если за него подано большинство голосов от общего количества участвовавших в заседании членов комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председательствующий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заседания комиссии проводятся в очной форме и (или) посредством видеоконференцсвязи и подлежат аудио- и (или) видеофиксации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Принятое решение комиссии оформляется протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. На основании решения комиссии о включении в список, МИО утверждает список и размещает его на своем интернет-ресурсе в течение 2 (двух) рабочих дней со дня принятия решения комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Приоритетные туристские территории формируются уполномоченным органом на основе предложенных МИО туристских территорий республиканского уровня, включенных в Карту туристификации, утвержденную </w:t>
-[...359 lines deleted...]
-      12. Решение комиссии принимается голосованием и считается принятым, если за него подано большинство голосов от общего количества участвовавших в заседании членов комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председательствующий.</w:t>
+      16. Для функционирования приоритетных туристских территорий МИО создаются условия участникам для развития предпринимательской деятельности и инвестиционного климата на территории столицы, области, города республиканского значения путем предоставления инвестиционных преференций, предусмотренных Предпринимательским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      13. Принятое решение комиссии оформляется протоколом.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Функционирование приоритетных туристских территорий в особо охраняемых природных территориях осуществляется путем эксплуатации рекреационных центров, гостиниц, кемпингов, музеев и других объектов обслуживания туристов, проведения любительского (спортивного) рыболовства, устройства бивачных стоянок и смотровых площадок с учетом норм рекреационных нагрузок, в зонах туристской, рекреационной и ограниченной хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      14. На основании решения комиссии о включении в список, уполномоченный орган вносит в список территории, предложенные МИО, и размещает их на своем интернет-ресурсе в течение двух рабочих дней со дня принятия решения комиссией.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Пределы границ приоритетной туристской территории, а также их изменение определяются МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      15. Для функционирования приоритетных туристских территорий МИО создаются условия участникам для развития предпринимательской деятельности и инвестиционного климата на территории области, города республиканского значения, столицы путем предоставления инвестиционных преференций, предусмотренных Предпринимательским кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Управление приоритетной туристской территорией осуществляется МИО в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О местном государственном управлении и самоуправлении в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      16. Функционирование приоритетных туристских территорий в особо охраняемых природных территориях осуществляется путем эксплуатации рекреационных центров, гостиниц, кемпингов, музеев и других объектов обслуживания туристов, проведения любительского (спортивного) рыболовства, устройства бивачных стоянок и смотровых площадок с учетом норм рекреационных нагрузок, в зонах туристской, рекреационной и ограниченной хозяйственной деятельности.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управление приоритетной туристской территорией по землям, относящимся к особо охраняемым природным территориям, осуществляется уполномоченным органом в пределах своей компетенции, в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об особо охраняемых природных территориях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      17. Границы приоритетной туристской территории, а также их изменение определяются МИО.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исключение приоритетной туристской территории из списка осуществляется на основании решения комиссии по результатам анализа, проведенного в соответствии с пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>