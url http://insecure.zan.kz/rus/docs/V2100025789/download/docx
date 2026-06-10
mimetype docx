--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec15e00" w14:textId="ec15e00">
+    <w:p w14:paraId="e89e9da" w14:textId="e89e9da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1424,1246 +1424,1900 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Единые правила проставления апостиля (далее - Правила) определяют порядок и условия проставления апостиля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах употребляются следующие понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апостиль - специальный штамп, удостоверяющий подлинность подписи лица, подписавшего документ, и подтверждение его полномочий, а также подлинность печати или штампа, которыми скреплен этот документ в бумажной или в электронной форме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      1) апостиль - специальный штамп, удостоверяющий подлинность подписи лица, подписавшего документ, и подтверждение его полномочий, а также подлинность печати или штампа, которыми скреплен этот документ в бумажной или в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, проставляющие апостиль - должностные лица уполномоченных государственных органов, выполняющие функции по проставлению апостиля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      2) лица, проставляющие апостиль - должностные лица уполномоченных государственных органов, выполняющие функции по проставлению апостиля;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационная система "Е-Апостиль" (далее – ИС Е-Апостиль) – информационная система, предназначенная для регистрации документов и выдачи "штампа" апостиль в электронном виде, которая обеспечивает централизованный учет и единый архив апостилированных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      3) информационная система "Е-Апостиль" (далее – ИС Е-Апостиль) – информационная система, предназначенная для регистрации документов и выдачи "штампа" апостиль в электронном виде, которая обеспечивает централизованный учет и единый архив апостилированных документов;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "звездочка" - плотная бумага, которая заклеивается в месте скрепления листов документа, и на которой проставляется гербовая печать государственного органа, проставившего апостиль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      4) "звездочка" - плотная бумага, которая заклеивается в месте скрепления листов документа, и на которой проставляется гербовая печать государственного органа, проставившего апостиль;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документ - зафиксированная на материальном носителе информация, позволяющая ее идентифицировать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      5) документ - зафиксированная на материальном носителе информация, позволяющая ее идентифицировать;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) книга регистрации документов - регистрация апостилированных документов представленных на бумажном носителе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      6) книга регистрации документов - регистрация апостилированных документов представленных на бумажном носителе;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) информационная система "Единый архив электронных документов" (далее – ИС ЕАЭД) - единая система автоматизированного учета документов Национального архивного фонда Республики Казахстан с функционалом информационного поиска документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) уполномоченные государственные органы - государственные органы, проставляющие апостиль во исполнение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 апреля 2001 года № 545 "О мерах по реализации положений Конвенции, отменяющей требование легализации иностранных официальных документов (Гаага, 5 октября 1961 года)";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронный документ - документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      9) электронный документ - документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) электронный регистр – электронный перечень апостилированных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      10) электронный регистр – электронный перечень апостилированных документов;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) веб-портал "электронного правительства" (далее – портал) -информационная система, представляющая собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      11) веб-портал "электронного правительства" (далее – портал) -информационная система, представляющая собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шлюз "электронного правительства" (далее – ШЭП) - информационная система, предназначенная для интеграции объектов информатизации "электронного правительства" с иными объектами информатизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      12) шлюз "электронного правительства" (далее – ШЭП) - информационная система, предназначенная для интеграции объектов информатизации "электронного правительства" с иными объектами информатизации.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданная средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В качестве официальных документов, подлежащих проставлению апостиля, принимаются документы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конвенции, отменяющей требование легализации иностранных официальных документов, ратифицированный Законом Республики Казахстан "О присоединении Республики Казахстан к Конвенции, отменяющей требование легализации иностранных официальных документов" (далее - Конвенция).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Апостиль не проставляется на:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      4. Апостиль не проставляется на:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документах, совершенных посольствами или консульскими учреждениями Республики Казахстан за границей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) административных документах, имеющих прямое отношение к коммерческим или таможенным операциям. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Апостиль имеет форму штампа - квадратного клише по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 апреля 2001 года № 545 "О мерах по реализации положений Конвенции, отменяющей требование легализации иностранных официальных документов (Гаага, 5 октября 1961 года)" (далее - Постановление).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Вне формы штампа апостиля ниже указывается следующий текст: "Настоящий апостиль удостоверяет только подлинность подписи, должности/звания подписавшего и подлинность проставленные на документе печати или штампа и не заверяет содержание документа, на котором он проставлен". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Официальные документы, совершенные на территории государств-участников Конвенции, на которых проставлен апостиль в соответствии с условиями Конвенции, признаются на территории Республики Казахстан без дополнительной легализации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченные государственные органы вправе делегировать полномочия по проставлению апостиля на официальных документах своим территориальным органам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графы в штампе заполняются только на государственном языке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      Графы в штампе заполняются только на государственном языке.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В уполномоченных государственных органах хранятся образцы подписей должностных лиц своих подведомственных органов и других, от которых поступают официальные документы на апостилирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      9. В уполномоченных государственных органах хранятся образцы подписей должностных лиц своих подведомственных органов и других, от которых поступают официальные документы на апостилирование.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Документы, представляемые для проставления апостиля, пишутся ясно и четко, подписи должностных лиц и оттиски печатей являются отчетливыми.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      10. Документы, представляемые для проставления апостиля, пишутся ясно и четко, подписи должностных лиц и оттиски печатей являются отчетливыми.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Оказание государственных услуг в сфере апостилирования официальных документов осуществляется в соответствии с подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг, утвержденными в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия проставления апостиля в бумажной форме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок и условия проставления апостиля в бумажной форме</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проставление апостиля в бумажной форме осуществляется на подлинниках официальных документов, исходящих лишь от государственных органов (учреждений), должностных лиц или нотариусов Республики Казахстан, как участника Конвенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      12. Проставление апостиля в бумажной форме осуществляется на подлинниках официальных документов, исходящих лишь от государственных органов (учреждений), должностных лиц или нотариусов Республики Казахстан, как участника Конвенции.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, выданные государственными органами (учреждениями) должностными лицами или нотариусами иных суверенных государств (бывших союзных республик в составе СССР), не принимаются на территории Республики Казахстан к проставлению апостиля на подлинниках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      Документы, выданные государственными органами (учреждениями) должностными лицами или нотариусами иных суверенных государств (бывших союзных республик в составе СССР), не принимаются на территории Республики Казахстан к проставлению апостиля на подлинниках.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Апостиль проставляется на свободном от текста месте документа, либо на его оборотной стороне и скрепляется гербовой печатью уполномоченного государственного органа. В документе, объем которого превышает один лист, листы прошиваются, прошнуровываются и скрепляются печатью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      13. Апостиль проставляется на свободном от текста месте документа, либо на его оборотной стороне и скрепляется гербовой печатью уполномоченного государственного органа. В документе, объем которого превышает один лист, листы прошиваются, прошнуровываются и скрепляются печатью.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Апостиль в случае невозможности его проставления на представленном документе проставляется на отдельном листе бумаги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      14. Апостиль в случае невозможности его проставления на представленном документе проставляется на отдельном листе бумаги.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае листы документа и лист с апостилем скрепляются вместе путем прошивания нитью любого цвета (либо специальным тонким шнуром, лентой) и пронумеровываются, о чем на "звездочке" производится соответствующая запись.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      В этом случае листы документа и лист с апостилем скрепляются вместе путем прошивания нитью любого цвета (либо специальным тонким шнуром, лентой) и пронумеровываются, о чем на "звездочке" производится соответствующая запись.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Последний лист документов в месте скрепления заклеивается "звездочкой", на которой проставляется гербовая печать. При этом проставленный оттиск печати располагается равномерно на "звездочке" и на листе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      Последний лист документов в месте скрепления заклеивается "звездочкой", на которой проставляется гербовая печать. При этом проставленный оттиск печати располагается равномерно на "звездочке" и на листе.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество скрепленных листов заверяется подписью лица, проставляющего апостиль.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      Количество скрепленных листов заверяется подписью лица, проставляющего апостиль.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лист с проставленным апостилем подшивается к документу указанным способом и в том случае, если документ имеет твердую обложку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      Лист с проставленным апостилем подшивается к документу указанным способом и в том случае, если документ имеет твердую обложку.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Текст в апостиле печатается или четко пишется от руки, подчистки не допускаются. Внесение изменений в текст апостиля и перемена последовательности размещения его строк в штампе не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      15. Текст в апостиле печатается или четко пишется от руки, подчистки не допускаются. Внесение изменений в текст апостиля и перемена последовательности размещения его строк в штампе не допускается.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается изготовление апостиля с листа методом ксерокопирования штампа апостиля или иным путем для подшивки к удостоверяемым документам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апостиль проставляется как оттиск штампа. Штамп апостиля возможно исполнение компьютерным способом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Если документ подписан несколькими лицами, в апостиле свидетельствуется подпись вышестоящего должностного лица.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...15 lines deleted...]
-      16. Если документ подписан несколькими лицами, в апостиле свидетельствуется подпись вышестоящего должностного лица.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В тех случаях, когда в документе не предусмотрена подпись должностного лица и его фамилия, а документ исходит от государственного органа (учреждения), в строке 2 штампа апостиля указывается: "подпись не предусмотрена", а в строках 3 и 4 записывается наименование органа, от которого исходит документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Регистрация документов представленных для проставления апостиля, производится в Книге регистрации документов (далее - Книга) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Книга прошнуровывается, листы пронумеровываются, и скрепляется подписью лица, проставляющего апостиль, и гербовой печатью уполномоченного государственного органа, в котором ведется эта Книга.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...15 lines deleted...]
-      19. Книга прошнуровывается, листы пронумеровываются, и скрепляется подписью лица, проставляющего апостиль, и гербовой печатью уполномоченного государственного органа, в котором ведется эта Книга.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Запись в книгу производится после предъявления квитанции об уплате государственной пошлины и проставления на документе апостиля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...15 lines deleted...]
-      20. Запись в книгу производится после предъявления квитанции об уплате государственной пошлины и проставления на документе апостиля.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Подчистки в Книге не допускаются, а поправки оговариваються подписью лица, проставляющего апостиль, ответственного за ведение Книги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      21. Подчистки в Книге не допускаются, а поправки оговариваються подписью лица, проставляющего апостиль, ответственного за ведение Книги.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок и условия проставления апостиля в электронной форме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Апостиль в электронном формате проставляется в виде файла Portable Document Format (PDF) в котором содержится апостиль вместе с электронной или сканированной копией официального документа, подписанной ЭЦП должностного лица уполномоченного государственного органа или лица его заменяющего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Документ, представленный для апостилирования, предоставляется в электронном виде или путем сканирования оригинала документа (не допускается сканирование с ксерокопий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Документ, представленный для апостилирования, путем сканирования документа на бумажном носителе должен точно соответствовать оригиналу (исправления или подчистка текста не допускаются).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...60 lines deleted...]
-      24. Документ, представленный для апостилирования, путем сканирования документа на бумажном носителе должен точно соответствовать оригиналу (исправления или подчистка текста не допускаются).</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Должностное лицо посредством ИС Е-Апостиль или ИС ЕАЭД на электронном документе, подлежащем апостилированию формирует электронный апостиль и посредством ШЭП направляет подписанный ЭЦП уполномоченного лица результат оказания государственной услуги в "личный кабинет" заявителя на портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Электронный апостиль выдается через портал путем скачивания апостиля с применением защитного кода, переданного уполномоченным государственным органом при подаче заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
-[...15 lines deleted...]
-      25. Должностное лицо посредством ИС Е-Апостиль или ИС ЕАЭД на электронном документе, подлежащем апостилированию формирует электронный апостиль и посредством ШЭП направляет подписанный ЭЦП уполномоченного лица результат оказания государственной услуги в "личный кабинет" заявителя на портал.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Под штампом электронного апостиля указывается адрес электронной страницы (ссылка на веб-страницу) государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Электронный регистр предусматривает архив всех апостилей, выданных как в бумажном, так и в электронном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. По документам, на которых проставляется апостиль в электронном формате, регистрация производится в электронном регистре документов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2794,68 +3448,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -3671,68 +4325,174 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заголовок приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра юстиции РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Министра внутренних дел РК от 17.04.2026 № 283, и.о. Министра финансов РК от 28.03.2026 № 204, Руководителя Судебной администрации РК от 31.03.2026 № 2, и.о. Министра культуры и информации РК от 31.03.2026 № 143-НҚ, Генерального Прокурора РК от 29.04.2026 № 68, Министра просвещения РК от 09.04.2026 № 82-НҚ, Министра науки и высшего образования РК от 23.04.2026 № 208 и Министра обороны РК от 04.04.2026 № 330 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный регистр документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4371,55 +5131,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4745,31 +5505,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>