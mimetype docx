--- v0 (2025-11-13)
+++ v1 (2026-04-19)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e42403" w14:textId="7e42403">
+    <w:p w14:paraId="ee2bcc1" w14:textId="ee2bcc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,299 +85,340 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 26 ноября 2021 года № 1222. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 декабря 2021 года № 25555.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 26 ноября 2021 года № 1222. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 декабря 2021 года № 25555. Утратил силу приказом Министра финансов Республики Казахстан от 24 октября 2025 года № 626</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра финансов РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 626</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -402,165 +445,160 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр финансов</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан Е. Жамаубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инноваций и аэрокосмической промышленности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...51 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -641,3294 +679,3423 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 ноября 2021 года № 1222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 28 апреля 2014 года № 191 "Об утверждении Правил проведения квалификационного экзамена" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9479): </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">"В соответствии с подпунктом 23-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации и банкротстве" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с подпунктом 23-2) </w:t>
-[...79 lines deleted...]
-      в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения квалификационного экзамена, утвержденных указанным приказом:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...28 lines deleted...]
-      "1. Настоящие Правила проведения квалификационного экзамена (далее – Правила) разработаны в соответствии с подпунктом 23-2) </w:t>
+        <w:t xml:space="preserve">"1. Настоящие Правила проведения квалификационного экзамена (далее – Правила) разработаны в соответствии с подпунктом 23-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации и банкротстве" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Проведение квалификационного экзамена лиц, претендующих на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих)" (далее – Государственная услуга) центральным государственным органом, осуществляющим государственное регулирование в области реабилитации и банкротства.";</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"10. При явке на квалификационный экзамен услугополучатель предъявляет для идентификации личности – документ, удостоверяющий его личность, либо электронный документ из сервиса цифровых документов.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 23</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">2. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 16 февраля 2018 года № 208 "О некоторых вопросах применения контрольно-кассовых машин" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16508):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра), утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...157 lines deleted...]
-      </w:pPr>
+        <w:t>"5) гарантийное обязательство по технической поддержке модели контрольно-кассовой машины или его нотариально засвидетельствованная копия от завода-изготовителя или от его законного представителя;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 5)</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"7) нотариально засвидетельствованная копия сертификата соответствия или иного документа, подтверждающего соответствие установленным техническим требованиям модели контрольно-кассовой машины.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 7)</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"10. Решение о включении (отказе во включении) модели контрольно-кассовой машины в государственный реестр принимается услугодателем в течение 10 (десяти) рабочих дней со дня принятия налогового заявления услугополучателя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственный реестр контрольно-кассовых машин размещается на сайте услугодателя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае отказа во включении модели контрольно-кассовой машины в государственный реестр услугодатель письменно уведомляет услугополучателя с указанием причин отказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае отсутствия сведений необходимых для оказания государственной услуги в соответствии с настоящими Правилами, работник услугодателя в течение 2 (двух) рабочих дней со дня поступления указывает услугополучателю, каким требованиям не соответствует представленный пакет документов и срок приведения его в соответствие.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок приведения в соответствие указанных в уведомлении документов составляет 2 (два) рабочих дня.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае если в течение 2 (двух) рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам заслушивания составляется протокол и услугодатель выдает разрешение либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом в случае ходатайства услугополучателя процедура заслушивания не проводится.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результатом оказания государственной услуги является Решение о включении (отказе во включении) модели контрольно-кассовой машины в государственный реестр, оформленное в виде протокола.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
-[...237 lines deleted...]
-      </w:pPr>
+        <w:t>"13. В случаях несогласия с результатами оказания государственной услуги услугополучателем подается жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг в соответствии с Законом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на имя руководителя услугодателя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на имя руководителя уполномоченного органа, осуществляющего руководство в сфере обеспечения поступлений налогов и платежей в бюджет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалобы подаются услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услогодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 13</w:t>
-[...197 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 26 февраля 2018 года №294 "О некоторых вопросах обеспечения исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечения исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №16600):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 2</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>"5) Правила оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора" согласно приложению 5 к настоящему приказу.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
-[...28 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечения исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора", утвержденных указанным приказом: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 5)</w:t>
-[...77 lines deleted...]
-      </w:pPr>
+        <w:t>"Правила оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора"";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">"1. Настоящие Правила оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора" (далее – государственная услуга).";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t>"5. Срок рассмотрения документов и выдача результата оказания государственной услуги составляет не более 3 (трех) рабочих дней со дня их поступления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила оказания государственной услуги "Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...28 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор залога имущества заключается в срок не более 10 (десяти) рабочих дней со дня поступления заявления о заключении договора залога.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Работник канцелярии услугодателя передает заявление и прилагаемые к нему документы для рассмотрения руководителю услугодателя либо исполняющему его обязанности, который определяет ответственного исполнителя услугодателя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответственным исполнителем услугодателя в сроки, указанные в части первой пункта 5 настоящих Правил, проверяется соответствие сведений, указанных в заявлении, и (или) представленных документов, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан" (далее – Кодекс) и настоящими Правилами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае отсутствия сведений необходимых для оказания государственной услуги в соответствии с настоящими Правилами, работник услугодателя в течение 1 (одного) рабочего дня со дня поступления заявления и прилагаемых к нему документов указывает услугополучателю, каким требованиям не соответствует представленный пакет документов и срок приведения его в соответствие.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок приведения в соответствие указанных в уведомлении документов составляет 1 (один) рабочий день. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае если в течение 1 (одного) рабочего дня со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление о заслушивании направляется не менее чем за 1 (один) рабочий день до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 1 (одного) рабочего дня со дня уведомления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам заслушивания составляется протокол и услугодатель выдает разрешение либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом в случае ходатайства услугополучателя процедура заслушивания не проводится.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результатом оказания государственной услуги являются регистрация обеспечения исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечения исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора с уведомлением либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, указанным в пункте 9 приложения 1 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный исполнитель услугодателя не позднее 2 (двух) рабочих дней со дня поступления заявления и прилагаемых к нему документов результат оказания государственной услуги направляет руководителю услугодателя либо исполняющему его обязанности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результат оказания государственной услуги не позднее 3 (трех) рабочих дней со дня поступления заявления и прилагаемых к нему документов подписывается руководителем услугодателя либо исполняющим его обязанности и направляется услугополучателю через канцелярию услугодателя.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 5</w:t>
-[...98 lines deleted...]
-      </w:pPr>
+        <w:t>"8. В случаях несогласия с результатами оказания государственной услуги услугополучателем подается жалоба на решение, действия (бездействие) услугодателя по вопросам оказания государственных услуг в соответствии с законодательством Республики Казахстан:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ответственным исполнителем услугодателя в сроки, указанные в части первой пункта 5 настоящих Правил, проверяется соответствие сведений, указанных в заявлении, и (или) представленных документов, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
-[...49 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на имя руководителя услугодателя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Срок приведения в соответствие указанных в уведомлении документов составляет 1 (один) рабочий день. </w:t>
-[...168 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на имя руководителя уполномоченного органа, осуществляющего руководство в сфере обеспечения поступлений налогов и платежей в бюджет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом жалоба на действия (бездействие) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере информатизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба услугополучателя, поступившая в адрес услугодателя, Государственной корпорации, непосредственно оказывающих государственные услуги, подлежит рассмотрению в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалобы подаются услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 8</w:t>
-[...118 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 10 июля 2020 года № 665 "Об утверждении Правил оказания государственных услуг органами государственных доходов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20955):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жалоба услугополучателя, поступившая в адрес услугодателя, Государственной корпорации, непосредственно оказывающих государственные услуги, подлежит рассмотрению в соответствии с пунктом 2 </w:t>
-[...148 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Включение в реестр уполномоченных экономических операторов", утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>"3. Прием заявления и выдача результата оказания государственной услуги осуществляются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В </w:t>
-[...29 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) через канцелярию услугодателя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...28 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в форме стандарта государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При обращении в явочном порядке – документы, представленные услугополучателем, принимаются структурным подразделением услугодателя, ответственным за прием документов, и передаются ответственному структурному подразделению услугодателя за обработку документов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При обращении в электронном виде – заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя принимается через портал.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для получения государственной услуги услгополучатели представляют документы, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 533</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" (далее – Таможенный кодекс).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для идентификации личности услугополучателя предъявляется документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При оказании государственной услуги услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о документах, удостоверяющих личность, содержащихся в государственных информационных системах, работник услугодателя получает из соответствующих государственных информационных систем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Истребование от услугополучателей документов и сведений, которые могут быть получены из информационных систем, не допускается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждением принятия услугополучателем документов является отметка на копии заявления, содержащая дату, время, подпись, фамилию и инициалы лица, принявшего пакет документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При обращении через портал услугополучателю направляется статус о принятии запроса для оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структурное подразделение услугодателя, ответственное за прием документов в день поступления документов, осуществляет прием, проверку представленных документов и регистрацию (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугодатель в течение 5 (пяти) рабочих дней со дня регистрации заявления принимает решение о рассмотрении заявления либо об отказе в его рассмотрении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При установлении факта полноты представленных документов, услугодатель не позднее 90 (девяноста) календарных дней со дня регистрации заявления и указанных документов принимает решение о выдаче свидетельства либо отказе в выдаче такого свидетельства с указанием причин отказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение о выдаче свидетельства оформляется приказом руководителя услугодателя, уполномоченным им заместителя руководителя услугодателя либо замещающих их лиц.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результат оказания государственной услуги или мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, указанным в статье 533 Таможенного кодекса, выдается на бумажном носителе.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...543 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> к Перечню некоторых приказов Министерства финансов Республики Казахстан, в которые вносятся изменения.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4169,1351 +4336,1732 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Стандарт государственной услуги</w:t>
+              <w:t>Стандарт государственной услуги</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Проведение квалификационного экзамена лиц, претендующих на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих)"</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитет государственных доходов Министерства финансов Республики Казахстан (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-портал "электронного правительства" www.egov.kz (далее - портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решение о прохождении квалификационного экзамена на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих) – 2 (два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (полностью автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="91"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решение о прохождении квалификационного экзамена на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания Государственной услуги, удостоверенный электронной цифровой подписью (далее – ЭЦП) должностного лица услугодателя, направляется услугополучателю в форме электронного документа.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается бесплатно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="92"/>
-[...15 lines deleted...]
-Услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Портала – круглосуточно, кроме технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу и Закону, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов, необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="93"/>
-[...15 lines deleted...]
-1) заявление о допуске к сдаче квалификационного экзамена лиц, претендующих на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих), в форме электронного документа, удостоверенного ЭЦП услугополучателя, согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление о допуске к сдаче квалификационного экзамена лиц, претендующих на право осуществлять деятельность администратора (временного администратора, реабилитационного, временного и банкротного управляющих), в форме электронного документа, удостоверенного ЭЦП услугополучателя, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам проведения квалификационного экзамена (далее – Правила);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия диплома о высшем образовании в области права, экономики и бизнеса, либо цифровой документ из сервиса цифровых документов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) электронная копия документа, подтверждающего наличие стажа работы не менее трех последовательных лет в юридической, экономической, бухгалтерской, финансовой, аудиторской или контрольно-ревизионной сферах.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги требованиям, установленным пунктами 3 и 6 Правил.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="94"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5571,50 +6119,57 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа услугополучатель проходит авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее переходит в раздел "Цифровые документы" и выбирает необходимый документ.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5909,1057 +6464,1364 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Стандарт государственной услуги</w:t>
+              <w:t>Стандарт государственной услуги</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Внесение новых моделей контрольно-кассовых машин в Государственный реестр контрольно-кассовых машин"</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитет государственных доходов Министерства финансов Республики Казахстан (далее - услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>через канцелярию услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в течение 10 (десяти) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бумажная</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решение о включении (отказе во включении) модели контрольно-кассовой машины в государственный реестр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="95"/>
-[...15 lines deleted...]
-С понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">С понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов, необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="96"/>
-[...15 lines deleted...]
-1) налоговое заявление о включении контрольно – кассовой машины в государственный реестр по форме согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) налоговое заявление о включении контрольно – кассовой машины в государственный реестр по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин (далее – Правила);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7149,372 +8011,453 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) сведения о соответствии технических характеристик модели контрольно-кассовой машины, указанных в документации завода-изготовителя, основным техническим требованиям по форме, установленной уполномоченным органом согласно приложению к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) нотариально засвидетельствованная копия сертификата соответствия или иного документа, подтверждающего соответствие установленным техническим требованиям модели контрольно-кассовой машины. Если моделью контрольно-кассовой машины является фискальный регистратор, к налоговому заявлению дополнительно прилагается программное обеспечение на электронном носителе для подключения фискального регистратора к персональному компьютеру.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="97"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случаях не соблюдения одного из условий, указанных в пункте 8 Правил:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) наличие налогового заявления о включении контрольно – кассовой машины в государственный реестр услугополучателя и материалов, указанных в пункте 7 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) соответствие модели контрольно-кассовой машины техническим требованиям согласно приложению 3 к Правилам.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="98"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны Единого контакт-центра: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес места оказания государственной услуги размещены на интернет-ресурсах услугодателя.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7900,944 +8843,1210 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Стандарт государственной услуги</w:t>
+              <w:t>Стандарт государственной услуги</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Регистрация исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора"</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитет государственных доходов Министерства финансов Республики Казахстан, территориальные органы Комитета государственных доходов МФ по областям, городам Нур-Султану, Алматы и Шымкенту (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="99"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) через услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="100"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>со дня регистрации заявления о регистрации исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечения исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора – не позднее 3 (трех) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 со дня регистрации заявления о заключении договора залога имущества – не позднее 10 (десяти) рабочих дней</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)/бумажная</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация обеспечения исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, а также обеспечения исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и (или) уполномоченного экономического оператора либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="101"/>
-[...15 lines deleted...]
-1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон), за исключением услугодателя, для которого уполномоченным органом в сфере таможенного дела установлен круглосуточный режим работы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8867,166 +10076,203 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Прием осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, кроме технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу и Закону, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов, необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="102"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9432,166 +10678,203 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронная копия договора залога имущества, заключенный между плательщиком и (или) третьим лицом и услугодателем с приложением отчета оценщика об оценке рыночной стоимости залогового имущества и договор страхования имущества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) электронная копия договора страхования, выданные страховыми организациями, включенными в реестр страховых организаций, имеющих лицензию на право осуществления страховой деятельности.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="103"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при использовании денег в качестве обеспечения исполнения обязанности по уплате таможенных пошлин, налогов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10553,211 +11836,255 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 97 Таможенного кодекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страховая организация, заключившая с плательщиком договор страхования, предоставленный в качестве обеспечения исполнения обязанности по уплате таможенных пошлин, налогов, на день регистрации заявления о принятии договора страхования в качестве обеспечения исполнения обязанности по уплате таможенных пошлин, налогов ранее не исполнила требование таможенного органа об уплате причитающихся сумм таможенных пошлин, налогов, пеней, процентов, за исключением случаев, когда такое требование признано судом незаконным в соответствии с таможенным законодательством Республики Казахстан.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="104"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Адреса мест оказания государственной услуги размещены на интернет-ресурсах услугодателя – www.kgd.gov.kz, www.minfin.​gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Контактные телефоны Единого контакт-центра: 1414, 8-800-080-7777.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11027,996 +12354,1267 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стандарт государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Включение в реестр уполномоченных экономических операторов"</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитет государственных доходов Министерства финансов Республики Казахстан (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="105"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) через услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="106"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принятие решения о включении либо об отказе во включении в реестр уполномоченных экономических операторов – 90 (девяносто) календарных дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 принятие решения о рассмотрении заявления либо об отказе в его рассмотрении – в течение 5 (пяти) рабочих дней со дня регистрации заявления услугодателем.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная) и (или) бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z190" w:id="107"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) выдача свидетельства о включении лица в реестр уполномоченных экономических операторов первого, второго или третьего типа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, указанным в пункте 9 настоящего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложение 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Включение в реестр уполномоченных экономических операторов" (далее – Правила)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается бесплатно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="108"/>
-[...15 lines deleted...]
-1) услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12058,166 +13656,203 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов, необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="109"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12483,166 +14118,203 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При этом на период со дня направления услугодателем уведомления до дня представления документов, подтверждающих предоставление обеспечения исполнения обязанностей уполномоченного экономического оператора, срок рассмотрения заявления приостанавливается.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уполномоченный орган не позднее десяти календарных дней со дня представления документов, надлежащим образом подтверждающих предоставление обеспечения исполнения обязанностей уполномоченного экономического оператора, принимает решение о включении заявителя в реестр уполномоченных экономических операторов.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="110"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление заполнено не в соответствии с установленной формой либо структура и формат заявления в виде электронного документа не соответствуют установленным структуре и формату такого заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12760,166 +14432,203 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 При наличии оснований для отказа, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 19-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="111"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12949,61 +14658,78 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа услугополучатель проходит авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
@@ -13015,63 +14741,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13393,35 +15141,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>