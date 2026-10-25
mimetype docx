--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="698f5a8" w14:textId="698f5a8">
+    <w:p w14:paraId="e66166b" w14:textId="e66166b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,64 +197,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 7)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -704,101 +786,163 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения контроля, осуществляемого централизованной службой по контролю за закупками, за исключением централизованной службы по контролю за закупками Фонда национального благосостояния (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 7)</w:t>
+        <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора" (далее – Закон) и определяют порядок проведения контроля, осуществляемого централизованной службой по контролю за закупками, за исключением централизованной службы по контролю за закупками Фонда национального благосостояния.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) контроль – форма контроля, осуществляемая централизованной службой по контролю за закупками без посещения объекта контроля на основе анализа и сопоставления данных информационных систем, а также других сведений о деятельности объектов контроля;</w:t>
+      1) контроль – форма контроля, осуществляемая централизованной службой по контролю за закупками без посещения объекта контроля на основе анализа и сопоставления данных цифровых систем, а также других сведений о деятельности объектов контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профиль рисков контроля (далее – профиль риска) – совокупность условий выбора данных, определенная путем анализа сведений о деятельности объектов контроля и разрабатываемая с целью выявления определенных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
@@ -814,171 +958,161 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) централизованная служба по контролю за закупками – служба национального управляющего холдинга, национального холдинга, национальной компании, за исключением национальной компании, акционером которой является национальный управляющий холдинг или национальный холдинг, а также служба социально-предпринимательской корпорации (далее – Служба);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) веб-портал закупок (далее – веб-портал) – информационная система, обеспечивающая проведение закупок в электронном формате в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и правилами осуществления закупок отдельными субъектами квазигосударственного сектора, за исключением Фонда национального благосостояния и организаций Фонда национального благосостояния, утвержденными в соответствии с </w:t>
+      4) веб-портал закупок (далее – веб-портал) – цифровая система, обеспечивающая проведение закупок в электронном формате в соответствии с Законом и правилами осуществления закупок отдельными субъектами квазигосударственного сектора, за исключением Фонда национального благосостояния и организаций Фонда национального благосостояния, утвержденными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 2 Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) Объектами контроля являются:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) Объектами контроля являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z106" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заказчик, организатор закупок, тендерная комиссия (аукционная комиссия), экспертная комиссия по закупкам, эксперт по закупкам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z107" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потенциальный поставщик, поставщик, а также лица, привлекаемые ими в качестве субподрядчиков по выполнению работ либо соисполнителей по оказанию услуг, в пределах предмета проводимых закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z108" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оператор информационной системы электронных закупок;</w:t>
+      оператор цифровой системы электронных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) система управления рисками – система администрирования, обеспечивающая формирование перечня объектов контроля на соответствующий год и проведение контроля, иной деятельности объекта контроля, базирующаяся на принципах выборочности, оптимального распределения ресурсов на наиболее приоритетных направлениях контроля, включающая в себя всесторонний анализ совокупности имеющихся рисков, их идентификацию и оценку, выработку и принятие мер реагирования, мониторинг эффективности результатов принятых мер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
@@ -1018,50 +1152,112 @@
         <w:t xml:space="preserve">
       8) уполномоченный орган по внутреннему государственному аудиту (далее – уполномоченный орган) – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в сфере внутреннего государственного аудита и финансового контроля, государственных закупок, аудиторской деятельности, бухгалтерского учета и финансовой отчетности в пределах, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном аудите и финансовом контроле".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целью контроля закупок является своевременное пресечение и недопущение нарушений, предоставление объекту контроля права самостоятельного устранения нарушений, выявленных по результатам контроля закупок и снижение административной нагрузки на объекты контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1071,95 +1267,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения контроля, осуществляемого централизованной службой по контролю за закупками, за исключением централизованной службы по контролю за закупками Фонда национального благосостояния</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Закона без посещения объекта контроля путем сопоставления сведений, полученных из информационных систем, по деятельности объектов контроля, а также по результатам применения системы управления рисками.</w:t>
+        <w:t>
+      4. Контроль проводится Службой на постоянной основе на основании статьи 15 и 16 Закона без посещения объекта контроля путем сопоставления сведений, полученных из цифровых систем, по деятельности объектов контроля, а также по результатам применения системы управления рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Меры реагирования контроля предусмотрены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1816,55 +2034,55 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Жалоба на действия (бездействие), решения заказчика, организатора закупок, тендерной комиссии (аукционной комиссии), эксперта по закупкам, экспертной комиссии по закупкам, оператора информационной системы электронных закупок подается посредством общедоступных информационных систем, в том числе посредством веб-портала, согласно статье 16 Закона.</w:t>
+      14. Жалоба на действия (бездействие), решения заказчика, организатора закупок, тендерной комиссии (аукционной комиссии), эксперта по закупкам, экспертной комиссии по закупкам, оператора цифровой системы электронных закупок подается посредством общедоступных цифровых систем, в том числе посредством веб-портала, согласно статье 16 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По истечении сроков, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1876,75 +2094,55 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 16 Закона, обжалование действий (бездействия), решений заказчика, организатора закупок, тендерной комиссии (аукционной комиссии), эксперта по закупкам, экспертной комиссии по закупкам, оператора информационной системы электронных закупок в Службу осуществляется в соответствии с требованиями </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуального кодекса Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> статьи 16 Закона, обжалование действий (бездействия), решений заказчика, организатора закупок, тендерной комиссии (аукционной комиссии), эксперта по закупкам, экспертной комиссии по закупкам, оператора цифровой системы электронных закупок в Службу осуществляется в соответствии с требованиями Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подаче жалобы в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1960,50 +2158,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона, срок заключения договора приостанавливается до окончания срока рассмотрения жалобы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Процедура заслушивания проекта ответа на жалобу и (или) уведомление, рассмотренную в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2656,790 +2916,472 @@
               </w:rPr>
               <w:t>благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об устранении нарушений, выявленных по результатам контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z74" w:id="68"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Наименование Централизованной службы по контролю за закупками)</w:t>
+        <w:t xml:space="preserve">       (Наименование Централизованной службы по контролю за закупками)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z75" w:id="69"/>
+      <w:bookmarkStart w:name="z112" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора" (далее – Закон) уведомляет,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"О закупках отдельных субъектов квазигосударственного сектора" (далее – Закон)</w:t>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уведомляет,</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">       (Наименование, бизнес-идентификационный номер, местонахождение объекта контроля) о нарушениях, выявленных по результатам контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-      <w:bookmarkStart w:name="z76" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 15 Закона Вам необходимо исполнить настоящее</w:t>
+        <w:t xml:space="preserve"> статьи 15 Закона Вам необходимо исполнить настоящее уведомление об устранении нарушений, выявленных по результатам контроля (далее – уведомление) в течение 10 (десяти) рабочих дней со дня, следующего за днем его вручения (получения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление признается исполненным в случаях устранения нарушений, указанных в уведомлении с учетом результатов рассмотрения возражений. Информация об устранении нарушений (при необходимости подтверждающие документы) представляются объектом контроля посредством веб-портала в уполномоченный орган, направивший уведомление согласно приложению 2 к Правилам проведения контроля, осуществляемого централизованной службой по контролю за закупками, за исключением централизованной службы по контролю за закупками Фонда национального благосостояния, утвержденным в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 Закона (далее – Правила проведения контроля).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уведомление об устранении нарушений, выявленных по результатам контроля</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>
-      Уведомление признается исполненным в случаях устранения нарушений, указанных</w:t>
+      В соответствии с пунктом 18 Правил проведения контроля, при несогласии с нарушениями, указанными в уведомлении, объект контроля при необходимости в течение 2 (двух) рабочих дней со дня, следующего за днем его доставки посредством веб-портала направляет в Службу возражение согласно приложению 4 к Правилам проведения контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости к возражению прилагаются копии документов, подтверждающих доводы возражения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При неисполнении в установленный срок настоящего уведомления, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 Закона, материалы передаются в уполномоченный орган в сфере закупок для рассмотрения и принятия соответствующих мер, включая привлечение должностных лиц к административной ответственности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z118" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение с описанием выявленных нарушений на ____ листе (-ах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="76"/>
+      <w:bookmarkStart w:name="z119" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Фамилия, имя, отчество (при его наличии)) (Подпись)</w:t>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Подпись).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3526,314 +3468,241 @@
               <w:t>нарушений, выявленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по результатам контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z84" w:id="77"/>
+      <w:bookmarkStart w:name="z121" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мной, ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Должность, наименование Службы, фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t xml:space="preserve">       (Должность, наименование Службы, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)) в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора" проведен контроль закупок ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О закупках отдельных</w:t>
+        <w:t xml:space="preserve">       (Предмет контроля) на основании ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>субъектов квазигосударственного сектора" проведен контроль закупок</w:t>
+        <w:t xml:space="preserve">       (Системы управления рисками/жалобы с указанием сведений о заявителе) посредством ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       (Наименование цифровой системы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Предмет контроля) на основании</w:t>
-[...84 lines deleted...]
-        <w:t>По результатам контроля установлено (-ы) следующее (-ие) нарушение (-я):</w:t>
+        <w:t xml:space="preserve">       По результатам контроля установлено (-ы) следующее (-ие) нарушение (-я):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z122" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер пункта нарушения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3921,68 +3790,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z127" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пункт 1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4058,68 +3939,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z132" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пункт 2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4195,68 +4088,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z137" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4312,138 +4217,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z85" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Каждый факт нарушения фиксируется отдельным пунктом и нумеруется в сквозном</w:t>
-[...70 lines deleted...]
-    </w:p>
+      (Каждый факт нарушения фиксируется отдельным пунктом и нумеруется в сквозном порядке с указанием профиля риска, описанием характера нарушения со ссылкой на статьи, пункты и подпункты нормативных правовых актов, положения которых нарушены. В описании нарушения делается ссылка на реквизиты и наименования документов, подтверждающих нарушения.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4561,68 +4398,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>службы по контролю за закупками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фонда национального благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень профилей рисков контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с приказом Заместителя Премьер-Министра - Министра финансов РК от 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8329,51 +8166,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение 1-2 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам проведения</w:t>
+              <w:t>Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контроля, осуществляемого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8426,124 +8263,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за закупками Фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национального благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Элементы контроля и способы устранения нарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-2 в соответствии с приказом Заместителя Премьер-Министра - Министра финансов РК от 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 818</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Заместителя Премьер-Министра - и.о. Министра финансов РК от 27.03.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра финансов РК от 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 293</w:t>
+        <w:t xml:space="preserve">№ 479 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8745,140 +8582,89 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Закупки, по которым в централизованную службу по контролю за закупками поступили жалобы. </w:t>
+              <w:t xml:space="preserve">
+Закупки способом тендера (аукциона). Закупки товаров, работ, услуг, входящих в перечень товаров, работ, услуг по которым закупки осуществляются способом тендера. Закупки, по которым в централизованную службу по контролю за закупками поступили жалобы. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 1</w:t>
-[...16 lines deleted...]
-              <w:t>Установление организатором, заказчиком в тендерной (аукционной) документации квалификационных требований и условий, в нарушение законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
+Профиль № 1 Установление организатором, заказчиком в тендерной (аукционной) документации квалификационных требований и условий, в нарушение законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9017,68 +8803,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 3</w:t>
-[...16 lines deleted...]
-              <w:t>Не разделение на лоты при проведении закупок способом тендера.</w:t>
+Профиль № 3 Не разделение на лоты при проведении закупок способом тендера.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9137,68 +8906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 8</w:t>
-[...16 lines deleted...]
-              <w:t>Срок поставки товаров, выполнения работ, оказания услуг менее 15 (пятнадцати) календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги.</w:t>
+Профиль № 8 Срок поставки товаров, выполнения работ, оказания услуг менее 15 (пятнадцати) календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9305,68 +9057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 2</w:t>
-[...16 lines deleted...]
-              <w:t>Утверждение организатором, заказчиком тендерной (аукционной) документации в нарушение законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту тендерной (аукционной) документации.</w:t>
+Профиль № 2 Утверждение организатором, заказчиком тендерной (аукционной) документации в нарушение законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту тендерной (аукционной) документации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9425,68 +9160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 14</w:t>
-[...16 lines deleted...]
-              <w:t>Установление организатором (заказчиком) в тендерной (аукционной) документации квалификационных требований и условий, не предусмотренных законодательством Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора, в случае изменений тендерной (аукционной) документации по итогам обсуждения либо в тендерной (аукционной) документации, когда вместо технической спецификации содержится проектно-сметная документация (перечень основных видов оборудования (механизмов, машин) и трудовых ресурсов).</w:t>
+Профиль № 14 Установление организатором (заказчиком) в тендерной (аукционной) документации квалификационных требований и условий, не предусмотренных законодательством Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора, в случае изменений тендерной (аукционной) документации по итогам обсуждения либо в тендерной (аукционной) документации, когда вместо технической спецификации содержится проектно-сметная документация (перечень основных видов оборудования (механизмов, машин) и трудовых ресурсов).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9557,104 +9275,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Закупки способом тендера, сумма которых превышает 300 (триста) миллионов тенге, и (или) закупки способом тендера, по которым поступили жалобы потенциальных поставщиков, подавших заявку на участие в соответствующем тендере.</w:t>
+Закупки способом тендера, сумма которых превышает 300 (триста) миллионов теңге, и (или) закупки способом тендера, по которым поступили жалобы потенциальных поставщиков, подавших заявку на участие в соответствующем тендере.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 4</w:t>
-[...16 lines deleted...]
-              <w:t>Принятие решения с нарушением прав и законных интересов потенциального поставщика, повлекшее его отклонение.</w:t>
+Профиль № 4 Принятие решения с нарушением прав и законных интересов потенциального поставщика, повлекшее его отклонение.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9713,68 +9414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 5</w:t>
-[...16 lines deleted...]
-              <w:t>Принятие решения о допуске потенциального поставщика с нарушением законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
+Профиль № 5 Принятие решения о допуске потенциального поставщика с нарушением законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9833,68 +9517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 7</w:t>
-[...16 lines deleted...]
-              <w:t>Не указание в протоколе предварительного допуска подробных причин отклонения тендерных (аукционных) заявок.</w:t>
+Профиль № 7 Не указание в протоколе предварительного допуска подробных причин отклонения тендерных (аукционных) заявок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9954,68 +9621,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 13</w:t>
-[...16 lines deleted...]
-              <w:t>Неправомерное отклонение заявок потенциальных поставщиков по основаниям, которые не предоставляют им право на приведение своих заявок в соответствие.</w:t>
+Профиль № 13 Неправомерное отклонение заявок потенциальных поставщиков по основаниям, которые не предоставляют им право на приведение своих заявок в соответствие.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10166,104 +9816,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Закупки способом тендера (аукциона), сумма которых превышает 300 (триста) миллионов тенге, и (или) закупки способом тендера (аукциона), по которым поступили жалобы в сроки, установленные статьей 16 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора".</w:t>
+Закупки способом тендера (аукциона), сумма которых превышает 300 (триста) миллионов теңге, и (или) закупки способом тендера (аукциона), по которым поступили жалобы в сроки, установленные статьей 16 Закона Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 4</w:t>
-[...16 lines deleted...]
-              <w:t>Принятие решения с нарушением прав и законных интересов потенциального поставщика, повлекшее его отклонение.</w:t>
+Профиль № 4 Принятие решения с нарушением прав и законных интересов потенциального поставщика, повлекшее его отклонение.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10322,68 +9955,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 5</w:t>
-[...16 lines deleted...]
-              <w:t>Принятие решения о допуске потенциального поставщика с нарушением законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
+Профиль № 5 Принятие решения о допуске потенциального поставщика с нарушением законодательства Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10442,68 +10058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 6</w:t>
-[...16 lines deleted...]
-              <w:t>Неприменение или неправомерное применение условных скидок.</w:t>
+Профиль № 6 Неприменение или неправомерное применение условных скидок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10574,104 +10173,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Закупки способом запроса ценовых предложений, сумма лота которых превышает 2 (два) миллиона тенге, и (или) закупки, по которым в централизованную службу по контролю за закупками поступили жалобы.</w:t>
+Закупки способом запроса ценовых предложений, сумма лота которых превышает 2 (два) миллиона теңге, и (или) закупки, по которым в централизованную службу по контролю за закупками поступили жалобы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 9</w:t>
-[...16 lines deleted...]
-              <w:t>Не разделение на лоты при проведении закупок способом запроса ценовых предложений.</w:t>
+Профиль № 9 Не разделение на лоты при проведении закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10730,68 +10312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 10</w:t>
-[...16 lines deleted...]
-              <w:t>Техническая спецификация содержит указания на товарные знаки, полезные модели и другие характеристики при проведении закупок способом запроса ценовых предложений.</w:t>
+Профиль № 10 Техническая спецификация содержит указания на товарные знаки, полезные модели и другие характеристики при проведении закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10850,68 +10415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 15</w:t>
-[...16 lines deleted...]
-              <w:t>Неправомерные требования в случае осуществления закупок способом запроса ценовых предложений.</w:t>
+Профиль № 15 Неправомерные требования в случае осуществления закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10982,155 +10530,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проект договора о закупках путем прямого заключения, направленный заказчиком на подписание потенциальному поставщику, если имеются следующие условия (по отдельности):</w:t>
-[...50 lines deleted...]
-              <w:t>Запланированные закупки способом через товарные биржи.</w:t>
+Проект договора о закупках путем прямого заключения, направленный заказчиком на подписание потенциальному поставщику, если имеются следующие условия (по отдельности): 1) сумма закупки превышает 2 (два) миллиона теңге; 2) имеется более одного пункта годового плана закупок с одинаковыми наименованиями и кодами Единого номенклатурного справочника товаров, работ, услуг. Запланированные закупки способом через товарные биржи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 11</w:t>
-[...16 lines deleted...]
-              <w:t>Неправомерное применение способа закупок – способ из одного источника путем прямого заключения договора о закупках.</w:t>
+Профиль № 11 Неправомерное применение способа закупок – способ из одного источника путем прямого заключения договора о закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11189,68 +10669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 12</w:t>
-[...16 lines deleted...]
-              <w:t>Неправомерный выбор способа осуществления закупок товаров, входящих в перечень биржевых товаров.</w:t>
+Профиль № 12 Неправомерный выбор способа осуществления закупок товаров, входящих в перечень биржевых товаров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11266,67 +10729,70 @@
               <w:t>
 Внесение изменений в годовой план закупок в соответствии с уведомлением*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z417" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>*При заключении договора о закупках после вручения уведомления, нарушение устраняется путем расторжения такого договора (с отменой итогов).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      *При заключении договора о закупках после вручения уведомления, нарушение устраняется путем расторжения такого договора (с отменой итогов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11483,88 +10949,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фонда национального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об исполнении уведомления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z88" w:id="82"/>
+      <w:bookmarkStart w:name="z88" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12412,64 +11878,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="83"/>
+      <w:bookmarkStart w:name="z89" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12660,88 +12126,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фонда национального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Возражение к нарушениям, указанным в уведомлении об устранении нарушений, выявленных по результатам контроля </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="85"/>
+      <w:bookmarkStart w:name="z92" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13344,64 +12810,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="86"/>
+      <w:bookmarkStart w:name="z93" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13592,88 +13058,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фонда национального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благосостояния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам рассмотрения возражения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="88"/>
+      <w:bookmarkStart w:name="z96" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 21</w:t>
@@ -14448,64 +13914,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="89"/>
+      <w:bookmarkStart w:name="z97" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения в пределах, оспариваемых объектом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контроля вопросов, принято следующее решение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14647,55 +14113,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15021,31 +14487,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>