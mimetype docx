--- v0 (2025-10-14)
+++ v1 (2026-10-07)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00e4d4c" w14:textId="00e4d4c">
+    <w:p w14:paraId="4907dc2" w14:textId="4907dc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 3 февраля 2017 года № 26 "Об утверждении статистической формы ведомственного статистического наблюдения и инструкции по ее заполнению, разработанных Министерством финансов Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан от 29 ноября 2021 года № 38. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 ноября 2021 года № 25463</w:t>
+        <w:t>Приказ Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан от 29 ноября 2021 года № 38. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 ноября 2021 года № 25463. Утратил силу приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан от 14 августа 2026 года № 21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -557,62 +635,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -630,51 +709,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Руководитель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -994,63 +1073,64 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1-к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8859"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2952"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
@@ -1109,51 +1189,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1221,124 +1301,124 @@
               </w:rPr>
               <w:t>Ведомстволық статистикалық байқаудың статистикалық нысаны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистическая форма ведомственного статистического наблюдения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2017 жылғы "3" ақпандағы № 26 бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8859" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1350,51 +1430,51 @@
 Қазақстан Республикасы Қаржы министрлігіне ұсынылады</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется Министерству финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1429,68 +1509,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет об освоении и погашении правительственных и гарантированных государством займов, займов под поручительство государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="131"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="493"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="131" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1502,51 +1583,51 @@
 Индексі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="131" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1571,51 +1652,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ОПЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1627,51 +1708,51 @@
 айлық</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 месячная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1683,51 +1764,51 @@
 есепті кезең</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9301" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1773,51 +1854,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1891,51 +1972,51 @@
 Екінші деңгейдегі банктер, банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар, инфрақұрылымдық облигация ұстаушылар ұсынады</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляют банки второго уровня, организации, осуществляющие отдельные виды банковских операций, держатели инфраструктурных облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1985,51 +2066,51 @@
 Ұсыну мерзімі – есепті айдан кейінгі айдың 5-күніне дейін</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок представления – до 5 числа месяца после отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2373,68 +2454,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Информация об освоении, погашении и обслуживании правительственных внешних и гарантированных государством займов (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2013"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2447,51 +2529,51 @@
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2504,51 +2586,51 @@
 Кредиттік желінің атауы және оның әрекет ету кезеңі (игеруді бастау күні және өтеудің түпкі мерзімі), қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии и период ее действия (дата начала освоения и конечного срока погашения), номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2561,51 +2643,51 @@
 Қарыз алушының атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2618,51 +2700,51 @@
 Кредитордың атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2675,51 +2757,51 @@
 Қарыз валютасының атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2872,51 +2954,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2928,51 +3010,51 @@
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2989,344 +3071,344 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3380,348 +3462,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правительственные внешние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3733,248 +3815,248 @@
 Барлығы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4028,348 +4110,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантированные государством внешние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4381,248 +4463,248 @@
 Барлығы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4676,348 +4758,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантированные государством внутренние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5029,284 +5111,284 @@
 Барлығы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5318,223 +5400,223 @@
 Жиыны</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5626,67 +5708,68 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>здесь и далее - при необходимости добавить строки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="959"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="966"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="40"/>
           <w:p>
@@ -5707,51 +5790,51 @@
 Қарыз қаражаттарын игеру болжамы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз освоения средств займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5978,51 +6061,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплачено сопутствующих платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6114,51 +6197,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="794" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6170,51 +6253,51 @@
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6277,51 +6360,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті айдың басына на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6370,51 +6453,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті айдың басына на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6431,51 +6514,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6504,123 +6587,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="794" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6686,51 +6769,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6759,51 +6842,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7205,51 +7288,51 @@
 жылдың соңына дейін </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до конца года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7511,51 +7594,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8075,69 +8158,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка освоения средств правительственных и гарантированных государством займов за _____________ 20___года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1183"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8150,51 +8234,51 @@
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8207,51 +8291,51 @@
 Кредит желісінің атауы, қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии, номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8321,51 +8405,51 @@
 Келісім шарт</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контракт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z78" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8435,51 +8519,51 @@
 Есепті кезеңде игерілгені</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освоено в отчетном периоде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z80" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8536,87 +8620,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z81" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8641,87 +8725,87 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата оформления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8731,1234 +8815,1234 @@
               <w:t>
 сомасы сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9979,105 +10063,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. 20_ жылғы ______бойынша үкіметтік және мемлекет кепілдік берген борышты өтеу және қызмет көрсету төлемдерінің талдамасы (валюта бірлігінде) Расшифровка платежей по погашению и обслуживанию правительственного и гарантированного государством долга за _____________ 20___года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1525"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1804"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол коды Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10089,51 +10174,51 @@
 Кредит желісінің атауы, қарыз шартының нөмірі </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии, номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10145,51 +10230,51 @@
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10201,51 +10286,51 @@
 Төлемдердің жалпы сомасы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z86" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10257,123 +10342,123 @@
 Төлем түрі (мақсаты)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид (назначение) платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем күні Дата платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем сомасы Сумма платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10385,51 +10470,51 @@
 Төлемді қаржыландыру көзі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10446,513 +10531,513 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма штрафа за просрочку платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z89" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10964,293 +11049,293 @@
 Негізгі борыш</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной долг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z90" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11262,293 +11347,293 @@
 Сыйақы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z91" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11560,571 +11645,571 @@
 Өндеу жөніндегі комиссия</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия по обработке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандыру жарнасы Страховой взнос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12136,293 +12221,293 @@
 Қалдықтар бойынша комиссия</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия по остаткам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z93" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12434,293 +12519,293 @@
 Біржолғы комиссиялық төлемдер</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единовременные комиссионные выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z94" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12732,147 +12817,147 @@
 Басқа да төлемдер</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13066,71 +13151,72 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Информация об освоении, погашении и обслуживании займов под поручительство государства (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="826"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="8"/>
         <w:gridCol w:w="647"/>
-        <w:gridCol w:w="467"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1321"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -13322,51 +13408,51 @@
 Қарыз алушының атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="467" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z100" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -14019,51 +14105,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="467" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14347,51 +14433,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="467" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14684,51 +14770,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="467" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15033,51 +15119,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="467" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15636,51 +15722,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обслуживанию долга не погашенного в срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z114" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15692,51 +15778,51 @@
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z115" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16147,51 +16233,51 @@
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1321" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z123" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16208,87 +16294,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16539,124 +16625,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1321" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16875,120 +16961,120 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1321" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17207,51 +17293,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1321" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17530,107 +17616,108 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка освоения средств займов под поручительсьво государства за ____________ 20___ года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="725"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол коды Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z126" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -17643,51 +17730,51 @@
 Жобаның атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z127" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -17700,51 +17787,51 @@
 Шығарылым проспектінің ұлттық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национальный идентификацион ный номер проспекта эмиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="410" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z128" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -17757,51 +17844,51 @@
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z129" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -17941,51 +18028,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z131" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17997,51 +18084,51 @@
 шығарылым (өтеуі төлеп алынған) күні</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выпуска (выкупа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z132" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18053,51 +18140,51 @@
 шығарылған (өтеуі төлеп алынған) инфрақұры-лымдық облигациялардың саны (дана)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество выпущенных (выкупленных) инфраструктурных облигаций (штук)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z133" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18109,51 +18196,51 @@
 бір инфрақұры-лымдық облигацияның номиналды құны</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номинальная стоимость одной инфраструктурной облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z134" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18165,51 +18252,51 @@
 шығары-лымның (өтеуін төленіп алынғанның) жалпы көлемі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общий объем выпуска (выкупа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z135" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18226,452 +18313,452 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="410" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z136" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18683,348 +18770,348 @@
 І. Шығарылым</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Выпуск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z137" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19036,275 +19123,275 @@
 ІІ. Өтеуін төлеп алу</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Выкуп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19342,71 +19429,72 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка платежей по погашению и обслуживанию долга под поручительство государства за ____________ 20___ года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1424"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1429"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z139" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19418,51 +19506,51 @@
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z140" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19474,51 +19562,51 @@
 Жобаның атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z141" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19530,51 +19618,51 @@
 Эмиссия проспектісінің ұлттық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национальный идентификацион ный номер проспекта эмиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z142" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19586,51 +19674,51 @@
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z143" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19642,51 +19730,51 @@
 Шығарылым күні</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z144" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19698,51 +19786,51 @@
 Төлемдердің жалпы сомасы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z145" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19754,51 +19842,51 @@
 Төлем түрі (мақсаты) </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид (назначение) платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z146" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19810,51 +19898,51 @@
 Төлем күні</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z147" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19866,51 +19954,51 @@
 Төлем сомасы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19922,51 +20010,51 @@
 Төлемді қаржылан дыру көзі</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z149" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19983,654 +20071,654 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пеня за просрочку платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z150" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20642,147 +20730,147 @@
 Негізгі борыш</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной долг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20853,51 +20941,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z151" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20909,147 +20997,147 @@
 Сыйақы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21120,51 +21208,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z152" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21176,147 +21264,147 @@
 Басқа да төлемдер</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21513,98 +21601,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Основные характеристики проспекта выпуска инфраструктурных облигаций</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="942"/>
-        <w:gridCol w:w="11358"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z156" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21621,87 +21710,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер и дата проспекта выпуска облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z157" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21718,87 +21807,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество выпускаемых инфраструктурных облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z158" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21815,87 +21904,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номинальная стоимость одной инфраструктурной облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z159" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21912,87 +22001,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение по инфраструктурным облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22009,87 +22098,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Условия и порядок оплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z161" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22106,87 +22195,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение по инфраструктурным облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z162" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22203,87 +22292,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об обращении и погашении инфраструктурных облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z163" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22300,87 +22389,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты договора концессии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22397,87 +22486,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты постановления Правительства Республики Казахстан о предоставлении поручительства государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z165" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22695,291 +22784,292 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите время,затраченное на заполнение статистической формы, в часах (нужное обвести)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1880"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 сағатқа дейiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2494" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 сағаттан артық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23023,51 +23113,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24821,63 +24911,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25199,35 +25311,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId8"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>