--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="257070e" w14:textId="257070e">
+    <w:p w14:paraId="cdf241f" w14:textId="cdf241f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,160 +102,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 20 октября 2021 года № 413. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 октября 2021 года № 24835.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Преамбула предусматривается в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 109</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -877,1302 +883,1347 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника" (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяют порядок выдачи путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника (далее - государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      2. Государственная услуга оказывается Маркакольским государственным природным заповедником Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z115" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок выдачи путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника (далее – государственная услуга).</w:t>
+        <w:t>
+      Центральный государственный орган в области особо охраняемых природных территорий направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, услугодателю и в Единый контакт-центр в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Государственная услуга оказывается Маркакольским государственным природным заповедником Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель).</w:t>
+        <w:t xml:space="preserve">
+      3. Заявка на выдачу путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника (далее - заявка), подписанная электронной цифровой подписью (далее - ЭЦП), направляется посредством веб-портала "цифрового правительства" www.egov.kz (далее - Портал) в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам к услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z115" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z128" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Основные требования к оказанию государственной услуги, изложены в перечне основных требований государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z129" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Центральный государственный орган в области особо охраняемых природных территорий направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, услугодателю и в Единый контакт-центр в течение трех рабочих дней.</w:t>
+      Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z130" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При подаче заявки услугополучатель согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О персональных данных и их защите" дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено Законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z131" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При сдаче услугополучателем всех необходимых документов через Портал услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 154</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение исполнителю услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z122" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием документов осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z123" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение 2 (двух) рабочих дней с момента получения заявки, проверяет достоверность предоставленной информации. В случае установления недостоверных сведений, представленных услугополучателем для получения государственной услуги и (или) данных (сведений), содержащихся в них и несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги требованиям заявки, установленными настоящими Правилами услугодатель дает мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      5. При установлении факта полноты представленных документов, услугодатель в течение 1 (одного) рабочего дня рассматривает их на предмет соответствия требованиям настоящих Правил, и формирует путевку на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z125" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      При получении путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника, услугополучатель ознакамливается с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z126" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам к услугодателю.</w:t>
+        <w:t>
+      Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="16"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z127" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Основные требования к оказанию государственной услуги, изложены в перечне основных требований государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника" согласно </w:t>
+      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в перечне основных требований государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z118" w:id="17"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      6. . В соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z119" w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О персональных данных и их защите" дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено Законами Республики Казахстан.</w:t>
+        <w:t>
+      7. Рассмотрение жалобы по вопросам оказания государственных услуг производится уполномоченным органом в области охраны окружающей среды (далее – уполномоченный орган), должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z120" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При сдаче услугополучателем всех необходимых документов через Портал услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги.</w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение исполнителю услугодателя.</w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z122" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием документов осуществляется следующим рабочим днем.</w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в уполномоченный орган если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z123" w:id="22"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель в течение 2 (двух) рабочих дней с момента получения заявки, проверяет достоверность предоставленной информации. В случае установления недостоверных сведений, представленных услугополучателем для получения государственной услуги и (или) данных (сведений), содержащихся в них и несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги требованиям заявки, установленными настоящими Правилами услугодатель дает мотивированный отказ в оказании государственной услуги.</w:t>
+      Если иное не предусмотрено Законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. При установлении факта полноты представленных документов, услугодатель в течение 1 (одного) рабочего дня рассматривает их на предмет соответствия требованиям настоящих Правил, и формирует путевку на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника, по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный отказ в оказании государственной услуги.</w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z125" w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При получении путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника, услугополучатель ознакамливается с требованиями настоящих Правил.</w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z126" w:id="25"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача путевки на проведение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>любительского (спортивного)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыболовства, разрешаемого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для нужд местного населения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проживающего в охранной зоне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маркакольского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного природного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заповедника"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в перечне основных требований государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника" согласно </w:t>
-[...38 lines deleted...]
-</w:t>
+      Сноска. Приложение 1 - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 154</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-      </w:r>
-[...334 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2208,168 +2259,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...116 lines deleted...]
-              <w:t>природного заповедника"</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2390,194 +2324,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>в __________________________</w:t>
+              <w:t>в _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугодателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от _________________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услугополучателя)</w:t>
+              <w:t>услугополучателя) адрес</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адрес _______________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(село, улица, № дома,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2591,104 +2460,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии), телефон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реквизиты услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z134" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка</w:t>
+        <w:t xml:space="preserve"> Заявка Прошу выдать путевку на проведение любительского (спортивного)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Прошу выдать путевку на проведение любительского (спортивного) рыболовства,</w:t>
+        <w:t>рыболовства, разрешаемого для нужд местного населения, проживающего</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>разрешаемого для нужд местного населения, проживающего в охранной зоне</w:t>
-[...11 lines deleted...]
-        <w:t>Маркакольского государственного природного заповедника</w:t>
+        <w:t>в охранной зоне Маркакольского государственного природного заповедника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -2696,110 +2553,134 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z135" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данные по заявке</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z137" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер заявления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -2812,68 +2693,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z140" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата создания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -2886,110 +2779,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z143" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основные сведения персоны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z145" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3002,68 +2919,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z148" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3076,68 +3005,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z151" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Имя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3150,68 +3091,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z154" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3224,110 +3177,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z157" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документе, удостоверяющем личность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z159" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип документа удостоверяющего личность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3340,68 +3317,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z162" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3414,68 +3403,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z165" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3488,68 +3489,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z168" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3562,68 +3575,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z171" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата окончания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3636,68 +3661,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z174" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орган выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3710,110 +3747,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z177" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z179" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Почтовый индекс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3826,68 +3887,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z182" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Страна/Область/Район/Населенный пункт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3900,68 +3973,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z185" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Название улицы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3974,68 +4059,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z188" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер дома/здания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4048,68 +4145,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z191" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индекс дома</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4122,68 +4231,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z194" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер квартиры/офиса</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4196,68 +4317,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z197" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номера телефонов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4270,68 +4403,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номера факсов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4344,110 +4489,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z203" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проверка введенных данных</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z205" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Населенный пункт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4460,110 +4629,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z208" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Планируемый улов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z210" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид рыбы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4576,68 +4769,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z213" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество (итого, в килограммах)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4650,68 +4855,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z216" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоимость (теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4724,68 +4941,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z219" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид рыбалки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4798,68 +5027,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z222" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид транспорта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4872,68 +5113,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z225" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Марка транспорта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4946,68 +5199,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z228" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственный номерной знак</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5020,68 +5285,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z231" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип заявления Код</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5094,68 +5371,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z234" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия до</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5168,110 +5457,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z237" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оплата лицензионного сбора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z239" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма государственной пошлины, месячный расчетный показатель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5284,68 +5597,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z242" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма государственной пошлины, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5357,68 +5682,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z245" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6103,79 +6440,79 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="36"/>
+      <w:bookmarkStart w:name="z269" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>содержащихся в информационных системах</w:t>
+        <w:t>содержащихся в цифровых системах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6199,123 +6536,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), ЭЦП)</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии), ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6378,51 +6661,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>к к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6501,449 +6784,622 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного природного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заповедника"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z270" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача путевки на проведение любительского (спортивного) рыболовства,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>разрешаемого для нужд местного населения, проживающего в охранной зоне</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Маркакольского государственного природного заповедника"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
+      Сноска. Приложение 2 - в редакции Министра экологии и природных ресурсов РК от 09.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 154</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Перечень основных требований к оказанию государственной услуги "Выдача путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное учреждение "Маркакольский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z275" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республиканское государственное учреждение "Маркакольский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан</w:t>
+Не требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z279" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz (далее - Портал)</w:t>
+Веб-портал "цифрового правительства" www.egov.kz (далее - Портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z283" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Срок оказания государственной услуги </w:t>
+              <w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6961,68 +7417,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z287" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7048,805 +7516,1043 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+(Цифровая (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z291" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Результат оказания государственной услуги </w:t>
+              <w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 путевки на проведение любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, проживающего в охранной зоне Маркакольского государственного природного заповедника, либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: цифровая.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z296" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Размер оплаты, взимаемой с услугополучателя взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан </w:t>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Платная </w:t>
+              <w:t>
+Платная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z300" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- График работы </w:t>
-[...36 lines deleted...]
-1) услугодатель – с понедельника по пятницу с 8.00 до 17.00 часов, с перерывом на обед с 12.00 до 13.00, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) и </w:t>
+1) услугодатель – с понедельника по пятницу с 8.00 до 17.00 часов, с перерывом на обед с 12.00 до 13.00, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона Республики Казахстан от 13 декабря 2001 года "О праздниках в Республике Казахстан" (далее – Закон);</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2) Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно Кодексу и </w:t>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на портале.</w:t>
+Адреса мест оказания государственной услуги размещены на Портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z306" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z308" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- Перечень документов необходимых для оказания государственной услуги </w:t>
-[...35 lines deleted...]
- Заявка в форме электронного документа, по форме согласно </w:t>
+Заявка в форме цифрового документа, по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z311" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="38"/>
+          <w:bookmarkStart w:name="z313" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверных сведений, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...15 lines deleted...]
-2) несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги требованиям заявки, установленными настоящими Правилами.</w:t>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги требованиям заявки, установленными настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z319" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7872,56 +8578,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия электронной цифровой подписи. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия ЭЦП. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8117,153 +8858,153 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Путевка на проведение любительского (спортивного) рыболовства, разрешаемого</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для нужд местного населения, проживающего в охранной зоне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Маркакольского государственного природного заповедника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="40"/>
+          <w:bookmarkStart w:name="z59" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комитет лесного хозяйства и животного мира Министерства экологии, геологии и природных ресурсов Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8900,70 +9641,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="41"/>
+          <w:bookmarkStart w:name="z83" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комитет лесного хозяйства и животного мира Министерства экологии, геологии и природных ресурсов Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9544,70 +10285,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________ (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="42"/>
+          <w:bookmarkStart w:name="z105" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оборотная сторона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9704,126 +10445,126 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Дата</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z108" w:id="43"/>
+                <w:bookmarkStart w:name="z108" w:id="100"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Вид</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="43"/>
+                <w:bookmarkEnd w:id="100"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 рыбы</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z109" w:id="44"/>
+                <w:bookmarkStart w:name="z109" w:id="101"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Количество</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="44"/>
+                <w:bookmarkEnd w:id="101"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (килограмм)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
@@ -10302,55 +11043,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>