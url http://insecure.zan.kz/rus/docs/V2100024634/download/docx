--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1248e7" w14:textId="a1248e7">
+    <w:p w14:paraId="8f17c1b" w14:textId="8f17c1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1077,530 +1077,638 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) интернет-портал открытых нормативных правовых актов (далее – Портал) – объект информатизации, обеспечивающий размещение проектов нормативных правовых актов и иной информации в соответствии с </w:t>
+      1) интернет-портал открытых нормативных правовых актов (далее – Портал) – компонент открытого правительства, обеспечивающий размещение проектов нормативных правовых актов и иной информации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации" для проведения процедуры публичного обсуждения, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автоматизированное рабочее место Портала (далее – АРМ) – приложение, предназначенное для управления настройками и контентом, который размещается на Портале, и предоставляемое оператором цифрового объекта "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пользователь информации – физическое или юридическое лицо, запрашивающее и (или) использующее информацию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      2) автоматизированное рабочее место Портала (далее – АРМ) – приложение, предназначенное для управления настройками и контентом, который размещается на Портале, и предоставляемое оператором информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация с ограниченным доступом – информация, отнесенная к государственным секретам, личной, семейной, банковской, коммерческой тайне, тайне медицинского работника и (или) иным охраняемым законом тайнам, персональные данные ограниченного доступа, а также служебная информация ограниченного распространения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      3) пользователь информации – физическое или юридическое лицо, запрашивающее и (или) использующее информацию;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор цифрового объекта "цифрового правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним цифрового объекта "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      4) информация с ограниченным доступом – информация, отнесенная к государственным секретам, личной, семейной, банковской, коммерческой тайне, тайне медицинского работника и (или) иным охраняемым законом тайнам, персональные данные ограниченного доступа, а также служебная информация ограниченного распространения;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      5) оператор информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра юстиции РК от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок размещения и публичного обсуждения проектов подзаконных нормативных правовых актов на Портале</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра юстиции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      3. Разработанные проекты подзаконных нормативных правовых актов, не содержащие информацию с ограниченным доступом, вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в подзаконные нормативные правовые акты), за исключением проектов нормативных правовых актов Президента Республики Казахстан, разработанных Канцелярией Первого Президента Республики Казахстан – Елбасы, Администрацией Президента Республики Казахстан, направляются на согласование в заинтересованные государственные органы и размещаются для публичного обсуждения на Портале.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Разработанные проекты подзаконных нормативных правовых актов, не содержащие информацию с ограниченным доступом, вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в подзаконные нормативные правовые акты), за исключением проектов нормативных правовых актов Президента Республики Казахстан, разработанных Администрацией Президента Республики Казахстан, направляются на согласование в заинтересованные государственные органы и размещаются для публичного обсуждения на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснительная записка к проекту подзаконного нормативного правового акта содержит обоснование необходимости принятия проекта с развернутой характеристикой целей, задач и основных положений проекта, излагается в форме, позволяющей получить общие сведения о проекте, и способствует повышению уровня информированности общественности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра юстиции РК от 12.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Проекты подзаконных нормативных правовых актов на Портале размещаются на казахском и русском языках. Проекты подзаконных нормативных правовых актов размещаются посредством АРМ сотрудниками государственных органов-разработчиков проектов, которые определяются государственными органами самостоятельно. Доступ к АРМ сотрудникам государственных органов-разработчиков проектов подзаконных нормативных правовых актов предоставляется оператором на основании заявок государственных органов-разработчиков проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор проводит обучение уполномоченных сотрудников государственных органов-разработчиков проектов подзаконных нормативных правовых актов порядку работы с АРМ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      Пояснительная записка к проекту подзаконного нормативного правового акта содержит обоснование необходимости принятия проекта с развернутой характеристикой целей, задач и основных положений проекта, излагается в форме, позволяющей получить общие сведения о проекте, и способствует повышению уровня информированности общественности.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Срок размещения проектов подзаконных нормативных правовых актов на Портале для публичного обсуждения не может быть менее десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...77 lines deleted...]
-      4. Проекты подзаконных нормативных правовых актов на Портале размещаются на казахском и русском языках. Проекты подзаконных нормативных правовых актов размещаются посредством АРМ сотрудниками государственных органов-разработчиков проектов, которые определяются государственными органами самостоятельно. Доступ к АРМ сотрудникам государственных органов-разработчиков проектов подзаконных нормативных правовых актов предоставляется оператором на основании заявок государственных органов-разработчиков проектов.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По проектам подзаконных нормативных правовых актов, разрабатываемым в рамках поручений Президента Республики Казахстан, Правительства Республики Казахстан или Премьер-Министра Республики Казахстан со сроком исполнения не более тридцати календарных дней, а также предусматривающих утверждение бюджетов всех уровней, единой бюджетной классификации, таблицы распределения поступлений, срок размещения для публичного обсуждения сокращается до пяти календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для проектов подзаконных нормативных правовых актов, предусматривающих принятие решений об установлении (отмене) карантинной зоны с введением карантинного режима на соответствующей территории, установлении (снятии) карантина и (или) ограничительных мероприятий в случаях, предусмотренных законодательством Республики Казахстан в области ветеринарии, объявление чрезвычайной ситуации природного и техногенного характера, а также разработанного в связи с временными ограничительными мероприятиями по причине неблагополучной эпидемиологической ситуации, в том числе с карантином, либо в реализацию решений Государственной комиссии по обеспечению режима чрезвычайного положения при Президенте Республики Казахстан, созданной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О чрезвычайном положении", срок размещения для публичного обсуждения составляет один календарный день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1619,320 +1727,382 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Замечания и (или) предложения с кратким обоснованием по проекту подзаконного нормативного правового акта размещаются оператором на Портале при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пользователь зарегистрирован на веб-портале "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) замечания и (или) предложения не содержат нецензурной лексики, оскорбительных выражений, рекламы, а также иной информации, не относящейся к проекту подзаконного нормативного правового акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) указан конкретный структурный элемент проекта подзаконного нормативного правового акта (раздел, статью, пункт, подпункт), по которому вносится предложение и (или) дается замечание.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) пользователь зарегистрирован на веб-портале "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и (или) предложения пользователей информации, поступившие после окончания установленных государственным органом-разработчиком сроков для публичного обсуждения проектов, не рассматриваются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      2) замечания и (или) предложения не содержат нецензурной лексики, оскорбительных выражений, рекламы, а также иной информации, не относящейся к проекту подзаконного нормативного правового акта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Представленные рекомендации Общественного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, экспертные заключения Национальной палаты предпринимателей Республики Казахстан и членов экспертного совета к проекту подзаконного нормативного правового акта размещаются на Портале на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      3) указан конкретный структурный элемент проекта подзаконного нормативного правового акта (раздел, статью, пункт, подпункт), по которому вносится предложение и (или) дается замечание.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления Общественным советом рекомендаций, Национальной палатой предпринимателей Республики Казахстан и членами экспертного совета экспертных заключений в установленный государственным органом-разработчиком срок, проект подзаконного нормативного правового акта считается согласованным без замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Замечания и (или) предложения пользователей информации, поступившие после окончания установленных государственным органом-разработчиком сроков для публичного обсуждения проектов, не рассматриваются.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оператор в течение одного рабочего дня осуществляет проверку на соответствие замечаний и (или) предложений пользователей информации требованиям настоящих Правил и принимает решение об их публикации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...35 lines deleted...]
-        <w:t>, экспертные заключения Национальной палаты предпринимателей Республики Казахстан и членов экспертного совета к проекту подзаконного нормативного правового акта размещаются на Портале на казахском и русском языках.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия замечаний и (или) предложений требованиям настоящих Правил оператор отказывает в публикации с указанием обоснований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      В случае непредставления Общественным советом рекомендаций, Национальной палатой предпринимателей Республики Казахстан и членами экспертного совета экспертных заключений в установленный государственным органом-разработчиком срок, проект подзаконного нормативного правового акта считается согласованным без замечаний.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственные органы-разработчики проектов подзаконных нормативных правовых актов рассматривают замечания и (или) предложения не позднее трех рабочих дней с момента поступления и размещают на Портале принятое решение об их принятии либо отклонении с указанием обоснований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      8. Оператор в течение одного рабочего дня осуществляет проверку на соответствие замечаний и (или) предложений пользователей информации требованиям настоящих Правил и принимает решение об их публикации.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия с экспертными заключениями и (или) рекомендациями Общественного совета органы-разработчики проектов подзаконных нормативных правовых актов также размещают на Портале сформированную позицию с обоснованием причин несогласия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      В случае несоответствия замечаний и (или) предложений требованиям настоящих Правил оператор отказывает в публикации с указанием обоснований.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии концептуальных замечаний и предложений к проектам нормативных правовых актов государственные органы-разработчики размещают новую версию проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1951,180 +2121,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. В случае если в процессе публичного обсуждения пользователями информации не представлены замечания и (или) предложения к проекту, то отчет о завершении публичного обсуждения проекта формируется автоматически по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – отчет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении замечаний и (или) предложений пользователей информации к проекту в процессе публичного обсуждения по истечении срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, на Портале автоматически формируется предварительный вариант отчета для дополнительного обсуждения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительное обсуждение проводится в течение одного рабочего дня после публикации на Портале предварительного варианта отчета государственными органами-разработчиками проектов в определенное ими время. Замечания и (или) предложения, поступившие во время дополнительного обсуждения, принимаются либо отклоняются органами-разработчиками с указанием обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После завершения дополнительного обсуждения на Портале автоматически формируется отчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2425,51 +2595,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о завершении публичного обсуждения проекта подзаконного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2478,71 +2648,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"__________________________________________________________________"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование проекта подзаконного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z47" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата опубликования проекта: __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата формирования отчета: ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4270,55 +4440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4644,31 +4814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>