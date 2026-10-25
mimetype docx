--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5353f61" w14:textId="5353f61">
+    <w:p w14:paraId="7f02ab0" w14:textId="7f02ab0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,60 +94,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 23 января 2020 года № 8 "Об утверждении статистических форм общегосударственных статистических наблюдений по статистике предприятий и конъюнктурных обследований и инструкций по их заполнению"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан от 24 сентября 2021 года № 21. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 сентября 2021 года № 24527</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан от 24 сентября 2021 года № 21. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 сентября 2021 года № 24527.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие с 01.01.2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -577,50 +683,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -901,64 +1008,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 января 2020 года № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12194"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="9"/>
           <w:p>
@@ -993,185 +1101,194 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="1600200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік статистика органдары құпиялылығына кепілдік береді</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конфиденциальность гарантируется органами государственной статистики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистическая форма общегосударственного статистического наблюдения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1192,68 +1309,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1281,874 +1391,973 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңа кәсіпорындарға сауал салу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опрос новых предприятий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12194" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индексі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-НП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="384" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 біржолғы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единовременная</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="624" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті кезең</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="977900" cy="596900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="977900" cy="596900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ай</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 месяц</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2507" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1524000" cy="596900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="596900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпаратты облыстық, қалалық, аудандық статистика органдарына жаңадан құрылған заңды тұлғалар және (немесе) олардың филиалдары мен өкілдіктері мемлекеттік тіркеуді жүзеге асыратын органдарда немесе "Астана" халықаралық қаржы орталығында мемлекеттік тіркеуден өткен күнінен бастап күнтізбелік 30 күн ішінде орналасқан орны бойынша ұсынады</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информацию представляют вновь созданные юридические лица и (или) их филиалы и представительства в областной, городской, районный органы статистики, по месту нахождения в течение 30 календарных дней со дня государственной регистрации в органах, осуществляющих государственную регистрацию или Международном финансовом центре "Астана"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БСН коды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код БИН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="4584700" cy="584200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4584700" cy="584200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="104" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Құрметті респондент! Сізді қызметті бастауыңызбен құттықтаймыз!</w:t>
+        <w:t>Құрметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> респондент! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сізді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастауыңызбен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құттықтаймыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статистика органдарымен өзара іс-қимыл жасау үшін келесі сұрақтарға жауап</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -2224,1024 +2433,1007 @@
         <w:t>
       Сұрақтарға жауап бергенде сұраққа қарама-қарсы орналасқан тиісті жолды толтырыңыз немесе тиісті ұяшыққа "V" белгісін қойыңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При ответе на вопрос, пожалуйста, заполните соответствующие поля напротив вопроса, либо поставьте отметку "V" в соответствующей ячейке</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпорынның нақты мекенжайын көрсетіңіз:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите, пожалуйста, фактический адрес предприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11331"/>
-        <w:gridCol w:w="969"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Почта индексі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Почтовый индекс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыс</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Область</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала, аудан (немесе қаланың ауданы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город, район (или район города)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекен (ауыл)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Населенный пункт (село)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері (көше, даңғыл)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Местонахождение (улица, проспект) </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үйдің және офистің (пәтердің) нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер дома и офиса (квартиры )</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер телефона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Факс</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Факс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11331" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық мекенжайы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электронный адрес </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="969" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сіздің кәсіпорныңызда статистика органдарымен өзара іс-қимыл жасау мәселелері бойынша кімге жүгінуге болады?</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К кому на Вашем предприятии можно обратиться по вопросам взаимодействия с органами статистики?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2760"/>
-        <w:gridCol w:w="9540"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3276,73 +3468,66 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="431800" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3393,1901 +3578,2132 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Тегі, аты, әкесінің атын (бар болған жағдайда), жеке сәйкестендіру нөмірін (бұдан әрі - ЖСН), телефон нөмірін, электрондық мекенжайын толтырыңыз) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К иному лицу (если отмечено "К иному лицу" заполните Фамилию, имя, отчество (при его наличии), индивидуальный идентификационный номер (далее - ИИН), номер телефона, электронный адрес)</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ИИН </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер телефона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық мекенжайы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронный адрес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z51" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Экономикалық қызмет түрлерінің жалпы жіктеуішіне сәйкес Сіздің кәсіпорныңыз қандай қызмет түрін жүзеге асыратынын көрсетіңіз:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите, пожалуйста, какого рода деятельность будет осуществлять Ваше предприятие, в соответствии с Общим классификатором видов экономической деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1103"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10427"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі қызмет түрін көрсетіңіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Укажите основной вид деятельности </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10427" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2578100" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2578100" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосалқы қызмет түрін көрсетіңіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Укажите вторичный вид деятельности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10427" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2578100" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2578100" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10427" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2578100" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2578100" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10427" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2578100" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2578100" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сіздің кәсіпорныңыз қандай да бір экономикалық қызмет түрін (өнім өндіруді, құрылысты, тауарлар өткізуді және қызметтер көрсетуді) жүзеге асырады ма:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осуществляет ли Ваше предприятие какую-либо экономическую деятельность (производство продукции, строительство, реализацию товаров и оказание услуг):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ☐ Жүзеге асырады</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Осуществляет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ☐ Жүзеге асырмайды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Не осуществляет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетіңіз:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите, пожалуйста:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10082"/>
-        <w:gridCol w:w="2218"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10082" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкерлердің тізімдік саны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Списочная численность работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z58" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ескертпе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Экономикалық қызмет түрлерінің жалпы жіктеуішіне (www.stat.gov.kz интернет-ресурсында орналастырылған &gt;&gt; Жіктеуіштер&gt;&gt;Статистикалық жіктелімдер) сәйкес толтырылады</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Экономикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлерінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жіктеуішіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (www.stat.gov.kz интернет-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресурсында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орналастырылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жіктеуіштер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>&gt;&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статистикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жіктелімдер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заполняется в соответствии с Общим классификатором видов экономической деятельности (размещен на интернет-ресурсе www.stat.gov.kz &gt;&gt; Классификаторы &gt;&gt; Статистические классификации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Статистикалық нысанды толтыруға жұмсалған уақытты көрсетіңіз, сағатпен (қажеттiсiн қоршаңыз)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите время, затраченное на заполнение статистической формы, в часах (нужное обвести)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1880"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 сағатқа дейiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2494" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 сағаттан артық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5331,474 +5747,1168 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 более 40 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы Мекенжайы (респонденттің)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес (респондента) _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефоны (респонденттің)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон (респондента) ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стационарлық ұялыстационарный мобильный</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электрондық пошта мекенжайы (респонденттің)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты (респондента) ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Орындаушы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефоны (орындаушының)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон (исполнителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бас бухгалтер немесе оның міндетін атқарушы тұлға</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Главный бухгалтер или лицо, исполняющее его обязанности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________ ________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Басшы немесе оның міндетін атқарушы тұлға</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________ ________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескертпе:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік статистиканың тиісті органдарына анық емес бастапқы статистикалық деректерді ұсыну және бастапқы статистикалық деректерді белгіленген мерзімде ұсынбау "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 497-бабында көзделген әкімшілік құқық бұзушылықтар болып табылады</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статистиканың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органдарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>анық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастапқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статистикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсыну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастапқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статистикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынбау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұзушылық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 497-бабында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімшілік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұзушылықтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Представление недостоверных и непредставление первичных статистических данных в соответствующие органы государственной статистики в установленный срок являются административными правонарушениями, предусмотренными статьей 497 Кодекса Республики Казахстан "Об административных правонарушениях"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7612,31 +8722,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>