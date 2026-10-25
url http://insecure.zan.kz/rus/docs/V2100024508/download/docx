--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b50694c" w14:textId="b50694c">
+    <w:p w14:paraId="f802847" w14:textId="f802847">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1386,51 +1386,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 17.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
@@ -1596,1343 +1596,1103 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Для получения государственной услуги юридические и физические лица, (далее – услугополучатель) направляют услугодателю через веб-портал "цифрового правительства" www.egov.kz (далее – портал) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z122" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац 1 пункта 8 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (текст исключен).</w:t>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="25"/>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      9. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z96" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z97" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Работник канцелярии услугодателя осуществляет регистрацию заявления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="26"/>
+    <w:bookmarkStart w:name="z99" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      11. Ответственный исполнитель проверяет представленные документы и сведения указанные в них на соответствие требованиям нормативных правовых актов в области промышленной безопасности, и оформляет результат оказания государственной услуги, по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z100" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z101" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При выявлении оснований для отказа в оказании государственной услуги, услугодатель осуществляет процедуру заслушивания в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z102" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      9. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="27"/>
+      13. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в личный кабинет услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="28"/>
+      Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      Информация о порядке и статусе оказания государственной услуги поступает в автоматическом режиме в цифровую систему мониторинга оказания государственных или социально ответственных услуг. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="31"/>
+    <w:bookmarkStart w:name="z105" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...138 lines deleted...]
-        </w:rPr>
         <w:t>
-      13. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в личный кабинет услугополучателя в форме электронного документа.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      14. Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору "цифрового правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...370 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="36"/>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z107" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z107" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z108" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z108" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рассмотрение жалобы по вопросу оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z110" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z111" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z112" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z112" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z113" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z113" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z114" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z115" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z116" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z116" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z117" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z117" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z118" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z118" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2947,147 +2707,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных услугах, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3243,89 +2907,245 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатирующими опасный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производственный объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
-[...20 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реквизиты физического или юридического лица (адрес, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3391,368 +3211,314 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z499" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z55" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Номер заявления: [Номер]</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+       Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z500" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата заявления: [Дата]</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+        <w:t>
+      Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z501" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на согласование проектной документации на строительство, расширение,</w:t>
-[...45 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>на согласование проектной документации на строительство, расширение,  реконструкцию, модернизацию, консервацию и ликвидацию опасных производственных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z502" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование физического или юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z503" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z57" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Руководствуясь </w:t>
+      Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите", просит Вас рассмотреть прилагаемый перечень документов и согласовать проектную документацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z504" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>просит Вас рассмотреть прилагаемый перечень документов и согласовать проектную</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z505" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование проектной документации)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">                         (наименование проектной документации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z506" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z507" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z508" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>содержащихся в информационных системах.</w:t>
-[...52 lines deleted...]
-    </w:p>
+        <w:t>
+      Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3812,228 +3578,152 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при наличии), электронная</w:t>
+              <w:t>(при его наличии), электронная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z510" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="2743200"/>
+            <wp:extent cx="6705600" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="2743200"/>
+                      <a:ext cx="6705600" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4173,175 +3863,190 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объекта организациями,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>эксплуатирующими опасный</w:t>
+              <w:t>эксплуатирующими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>производственный объект</w:t>
+              <w:t>опасный производственный объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      Сноска. Приложение 2 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t>п.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4357,51 +4062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Согласование проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию опасных производственных объектов":</w:t>
+Перечень основных требований к оказанию государственной услуги "Согласование проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию опасных производственных объектов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4455,66 +4160,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z514" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Комитет) – при согласовании проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию (далее – проектная документация) опасного производственного объекта, размещаемого в пределах двух и более областей. Территориальные департаменты – при согласовании проектной документации стратегических объектов и иных опасных производственных объектов. Местные исполнительные органы столицы, областей, городов республиканского значения, городов областного значения, районов – при согласовании проектной документации опасных производственных объектов на объектах социальной инфраструктуры.</w:t>
+Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Комитет) – при согласовании проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию (далее – проектная документация) опасного производственного объекта, размещаемого в пределах двух и более областей.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Территориальные департаменты – при согласовании проектной документации стратегических объектов и иных опасных производственных объектов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы районов, городов республиканского и областного значения, столицы – при согласовании проектной документации опасных производственных объектов на объектах социальной инфраструктуры.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4547,87 +4300,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz, (далее – портал)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4660,87 +4413,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (пятнадцать) рабочих дней</w:t>
+Веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4773,87 +4526,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+15 (пятнадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4886,87 +4639,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Письмо-согласование либо мотивированный отказ</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4999,87 +4752,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Письмо-согласование либо мотивированный отказ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5112,124 +4865,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5262,158 +4978,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z516" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан с перерывом на обед.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление;</w:t>
-[...70 lines deleted...]
-              <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+2) портала – круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5446,175 +5131,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов необходимых для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z517" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию опасных производственных объектов (CH PK 1.02-03-2022).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) электронная копия экспертного заключения промышленной безопасности в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статей 182</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса "О недрах и недропользовании".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5647,138 +5340,400 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z520" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных документов и сведений, необходимых для оказания государственной услуги, требованиям нормативных правовых актов в области промышленной безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z524" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) интернет-ресурсеуслугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
+              <w:t xml:space="preserve">
+Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5940,70 +5895,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатирующими опасный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производственный объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7384,70 +7339,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатирующими опасный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производственный объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8450,55 +8405,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>