--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31cc47f" w14:textId="31cc47f">
+    <w:p w14:paraId="262eb78" w14:textId="262eb78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,92 +85,137 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 313 "Об утверждении перечня, форм и сроков представления банками второго уровня, акционерным обществом "Банк Развития Казахстана" и организациями, осуществляющими отдельные виды банковских операций, отчетности по займам и условным обязательствам и Правил их представления"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Постановление Правления Национального Банка Республики Казахстан от 20 сентября 2021 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 24 сентября 2021 года № 24507</w:t>
-[...12 lines deleted...]
-        <w:t>___________________________________________________________________________________________________________</w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 20 сентября 2021 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 24 сентября 2021 года № 24507. Утратило силу постановлением Правления Национального Банка Республики Казахстан от 24 декабря 2025 года № 103.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Национального Банка РК от 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1535,332 +1582,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Досаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАНО</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Агентство Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по регулированию и развитию</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансового рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z39" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАНО</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентства по стратегическому</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>планированию и реформам</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2736,2483 +2834,2351 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в виде совместного предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3405"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование юридического лица или индивидуального предпринимателя, осуществляющего деятельность в виде совместного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак индивидуального предпринимателя, осуществляющего деятельность в виде совместного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организационно-правовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор субъекта кредитной истории:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационный номер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес субъекта кредитной истории:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тип адреса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак резидентства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оффшорная зона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория субъекта предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид экономической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сектор экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак связанности с кредитором особыми отношениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принадлежность к группе компаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7034" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Отчет о субъекте кредитной истории по физическим лицам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5228,2263 +5194,2184 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществляющих деятельность в виде личного предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3777"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2065"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор субъекта кредитной истории:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационный номер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес субъекта кредитной истории:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тип адреса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак резидентства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оффшорная зона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория субъекта предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид экономической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак связанности с кредитором особыми отношениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________ Адрес___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ___________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель____________________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилия, имя и отчество (при его наличии) телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "____" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9053,9139 +8940,8662 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Отчет о договоре займа (условного обязательства)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3860"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о субъекте кредитной истории – стороне договора займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид (роль) субъекта кредитной истории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор субъекта кредитной истории:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационный номер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак индивидуального предпринимателя, осуществляющего деятельность в виде личного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о договоре займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид займа (условного обязательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер договора займа (условного обязательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата договора займа (условного обязательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принадлежность к кредитной линии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора кредитной линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора кредитной линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер выпуска банковской гарантии (поручительства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выпуска банковской гарантии (поручительства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Филиал, обслуживающий заем (условное обязательство)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата окончания срока займа (условного обязательства) по условиям договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид валюты по договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма займа (условного обязательства) в валюте договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Годовая ставка вознаграждения по договору:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид ставки (фиксированная, плавающая)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование плавающего индекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размер фиксированной ставки в годовых процентах (фиксированный спрэд плавающей ставки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 плавающий индекс в годовых процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Годовая эффективная ставка вознаграждения по договору:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размер первоначальной ставки по требованиям международных стандартов финансовой отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.12.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размер ставки вознаграждения в достоверном годовом эффективном сопоставимом исчислении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак отсутствия обеспечения по займу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Целевое назначение займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 цель кредитования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объект кредитования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 доля от суммы займа (условного обязательства) (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования займа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.15.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид источника финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.15.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 доля от суммы займа (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признак наличия у заемщика валютной выручки и (или) инструментов хеджирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о передаче (продаже), принятии (покупке) права требования по займу:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признак передачи (продажи), принятия (покупки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тип организации, которой переданы (проданы) (от которой приняты (куплены)) права требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование организации, которой переданы (проданы) (от которой приняты (куплены)) права требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификатор организации, которой переданы (проданы) (от которой приняты (куплены)) права требования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата передачи (продажи), принятия (покупки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма продажи (покупки) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Идентификационные сведения по рефинансированному займу: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о предыдущем кредиторе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационный номер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о предыдущем заемщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационный номер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора рефинансированного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора рефинансированного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прекращение обязательства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 основания прекращения обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уполномоченный орган кредитора, принявший решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фактическая дата прекращения обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7239" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. График погашения займа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по займу:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата составления графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид валюты погашения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 основного долга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Платежи:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма платежа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по основному долгу (в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по вознаграждению (в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 остаток задолженности по основному долгу (в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="103"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________ Адрес______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель_______________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "____" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20514,4383 +19924,4193 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Отчет об обеспечении </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4399"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1655"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору о залоге:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прекращение договора о залоге:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фактическая дата прекращения договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 основание прекращения договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о залогодателе (гаранте, поручителе, страховщике):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тип субъекта (юридическое или физическое лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование (фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 идентификационные данные залогодателя (гаранта, поручителя, страховщика): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об обеспечении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид валюты по договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Залоговая стоимость (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рыночная стоимость (в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по учету принятого обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение (место регистрации) залогового имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационный номер объекта залогового имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последней оценки (переоценки) обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6246" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z228" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Идентификация обеспеченных займов и условных обязательств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3756"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2053"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору о залоге:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Распределенная доля (в процентах):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 покрытия займа (условного обязательства) залогом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 залога, приходящаяся на покрытие займа (условного обязательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3756" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2053" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="201"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z229" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________ Адрес______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель_______________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "____" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26389,6439 +25609,6108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4712"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1466"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о текущих требованиях и движении средств за отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начислено за отчетный период (в тенге, в валюте договора):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штрафов и пени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдано за отчетный период (в тенге, в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая дата выдачи в отчетном периоде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма фактически поступивших платежей в отчетном периоде (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток основного долга (в тенге, в валюте договора):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непросроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 просроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 списанная с баланса задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прощенная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по основному долгу:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непросроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 просроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток начисленного вознаграждения (в тенге, в валюте договора):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непогашенного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 просроченного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 списанного с баланса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прощенного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по вознаграждению:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непросроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 просроченная задолженность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток условного обязательства (в тенге, в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета условного обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток начисленной неустойки (штрафа, пени) (в тенге):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непогашенной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 списанной с баланса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прощенной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Положительная (отрицательная) корректировка (в тенге, в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по положительной (отрицательной) корректировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дисконт (премия) (в тенге, в валюте договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по дисконту (премии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата вынесения на счет просроченной задолженности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.16.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по основному долгу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.16.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по вознаграждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата погашения просроченной задолженности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.17.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по основному долгу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.17.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по вознаграждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дата списания с баланса: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.18.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по основному долгу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.18.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по вознаграждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дата прощения задолженности: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.19.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по основному долгу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.19.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по вознаграждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реструктуризация в отчетном периоде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признак реструктуризации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата проведения реструктуризации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6122" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="257"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z289" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________ Адрес______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель_______________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "____" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34591,6123 +33480,5828 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Отчет о провизиях и оценке рисков по займам и условным обязательствам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3954"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1487"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору займа (условного обязательства):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о провизиях и оценке рисков:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактически сформированная сумма резервов (провизий) (в тенге):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по требованиям международных стандартов финансовой отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по требованиям уполномоченного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер счета по резервам (провизиям), сформированным по требованиям международных стандартов финансовой отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка резервирования (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об отнесении к портфельным активам:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование портфеля однородных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование портфеля индивидуальных активов без признаков обесценения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приведенная стоимость будущих денежных потоков, дисконтированных с использованием первоначальной эффективной процентной ставки по финансовому активу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признаки обесценения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признаки увеличения кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стадия кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вероятность наступления дефолта (в процентах):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на дату первоначального признания займа (условного обязательства) в течение двенадцати месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 на дату первоначального признания займа (условного обязательства) на протяжении ожидаемого срока действия </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в течение двенадцати месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на протяжении ожидаемого срока действия займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень потерь в случае дефолта (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по займу, подверженные риску дефолта (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренний рейтинг заемщика на отчетную дату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория займа (условного обязательства), взвешенного по степени кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент конверсии по условному обязательству (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z361" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Отчет об оценке рисков по обеспечению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения по договору о залоге:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата договора о залоге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер объекта залогового имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об оценке рисков:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент ликвидности для целей расчета провизий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок реализации залогового имущества (в месяцах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость обеспечения, включаемая при расчете резервов (провизий) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об оценке независимой оценочной компании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рыночная стоимость по оценке независимой оценочной компании (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата оценки (переоценки), проведенной независимой оценочной компанией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационные сведения о независимой оценочной компании:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вид идентификатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование (фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о внутренней оценке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рыночная стоимость по внутренней оценке кредитора (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата оценки (переоценки), проведенной кредитором</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учетная дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="326"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z362" w:id="326"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________ Адрес______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты _______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель_______________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "____" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -42543,63 +41137,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42921,35 +41537,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>