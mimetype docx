--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="138bcbe" w14:textId="138bcbe">
+    <w:p w14:paraId="7b1237b" w14:textId="7b1237b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -219,150 +219,140 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">подпунктом 95) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
+        <w:t>подпунктом 95)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -943,100 +933,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон), и определяют порядок аттестации профессиональных аварийно-спасательных служб в области промышленной безопасности, и порядок оказания государственной услуги "Аттестация профессиональных аварийно-спасательных служб в области промышленной безопасности".</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон), и определяют порядок аттестации профессиональных аварийно-спасательных служб в области промышленной безопасности, и порядок оказания государственной услуги "Аттестация профессиональных аварийно-спасательных служб в области промышленной безопасности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1109,1776 +1099,1596 @@
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 июля 2018 года № 507 "Об утверждении Правил аттестации и переаттестации спасателей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17233) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аттестации подлежат профессиональные аварийно-спасательные службы в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Профессиональные аварийно-спасательные службы в области промышленной безопасности подлежат первичной, периодической и внеочередной аттестации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первичной аттестации подлежат вновь создаваемые профессиональные аварийно-спасательные службы в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) периодическая аттестация проводится один раз в пять лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внеочередная аттестация проводится в случае изменения вида или видов выполняемых ими работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При первичной аттестации профессиональной аварийно-спасательной службы в области промышленной безопасности, количество профессиональных аварийно-спасательных отделений для каждого вида работ составляет не менее двух единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. При периодической и внеочередной аттестации профессиональной аварийно-спасательной службы в области промышленной безопасности, имеющей договора на обслуживание опасных производственных объектов, количество оперативных подразделений рассчитывается в соответствие с нормативами, установленными требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия договоров на обслуживание опасных производственных объектов количество профессиональных аварийно-спасательных отделений для каждого вида работ составляет не менее двух единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункта 6 с изменением внесенным приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аттестация профессиональных аварийно-спасательных служб в области промышленной безопасности проводится в порядке оказания государственной услуги "Аттестация профессиональных аварийно-спасательных служб в области промышленной безопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Профессиональным аварийно-спасательным службам в области промышленной безопасности, прошедшим аттестацию, выдается Аттестат на право проведения аварийно-спасательных работ в области промышленной безопасности (далее – Аттестат).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Действие Аттестата прекращается в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истечения срока действия Аттестата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лишение (отзыв) Аттестата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ликвидация или реорганизация юридического лица с изменением его названия или формы собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказ юридического лица от права ведения определенного вида или видов работ, предусмотренных Аттестатом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) добровольное обращение юридического лица о прекращении действия Аттестата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае прекращении действия Аттестата, профессиональная аварийно-спасательная служба в области промышленной безопасности извещает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обслуживаемый объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Государственная услуга "Аттестация профессиональных аварийно-спасательных служб в области промышленной безопасности" (далее – государственная услуга) оказывается Комитетом промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>11. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 11 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+        <w:t xml:space="preserve">      Абзац 3 пункта 11 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 433</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.01.2026</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1113 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Общий срок оказания государственной услуги составляет 13 (тринадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z127" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях представления услугополучателем неполного пакета документов согласно Перечню основных требований и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z128" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель в течение 2 (двух) рабочих дней проверяет достоверность сведений представленных документов и в случае установления факта недостоверности сведений представленных документов готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае достоверности сведений представленных документов, услугодатель направляет запрос в территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности (далее – территориальный департамент) для получения заключения о соответствии или несоответствии услугополучателя предъявляемым требованиям согласно Перечню основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Территориальное подразделение услугодателя осуществляет разрешительный контроль соответствия услугополучателя, предъявляемым требованиям согласно Перечню основных требований, в соответствие со </w:t>
+      Территориальный департамент осуществляет разрешительный контроль соответствия услугополучателя, предъявляемым требованиям согласно Перечню основных требований, в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" по результатам которого составляют заключение о соответствии или несоответствии услугополучателя предъявляемым требованиям согласно Перечню основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z131" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При получении заключения о соответствии или несоответствии услугополучателя предъявляемым требованиям согласно Перечню основных требований, услугодатель в течение 1 (одного) рабочего дня оформляет Мотивированный отказ или Свидетельство по форме согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 4</w:t>
+      При получении заключения о соответствии или несоответствии услугополучателя предъявляемым требованиям ответственный исполнитель оформляет результат оказания государственной услуги по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2897,90 +2707,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2996,493 +2806,665 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 16 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в соответствии с подпунктом 11) пункта 2 статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр по вопросам оказания государственных услуг направляет уполномоченный орган в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Срок действия Аттестата составляет пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.01.2026</w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3519,130 +3501,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z124" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z125" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z125" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3679,51 +3661,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3738,51 +3720,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3842,91 +3824,71 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 433</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4099,735 +4061,694 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             Руководителю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       [Наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       государственного органа]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             на получение Аттестата на право проведения аварийно-спасательных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         работ в области промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководствуясь статьей 27-1 Закона Республики Казахстан "О гражданской защите",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">просит Вас рассмотреть прилагаемый перечень документов, провести </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать вид аттестации (первичная, периодическая, внеочередная)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аттестацию и выдать Аттестат на право проведения аварийно-спасательных работ в области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промышленной безопасности на следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (указать вид (ы) работ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Месторасположение имущества профессиональной аварийно-спасательной службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в области промышленной безопасности (в случае дислокации имущества в нескольких</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регионах, указать все регионы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подтверждаю достоверность представленной информации и осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за предоставление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                       ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 [Фамилия, имя, отчество (при</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 наличии), электронная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 цифровая подпись]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...167 lines deleted...]
-        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ на получение Свидетельства на право проведения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...500 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2717800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4848,155 +4769,127 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...48 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5105,92 +4998,99 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5246,51 +5146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5359,51 +5259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5472,51 +5372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5585,51 +5485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5698,51 +5598,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5770,92 +5670,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свидетельство на право проведения аварийно-спасательных работ в области промышленной безопасности (далее – Свидетельство) либо мотивированный отказ</w:t>
+Аттестат на право проведения аварийно-спасательных работ в области промышленной безопасности (далее – Аттестат) либо мотивированный отказ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5924,51 +5824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5981,164 +5881,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...71 lines deleted...]
-              <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+          <w:bookmarkStart w:name="z68" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6151,542 +6014,519 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При аттестации на горноспасательные работы:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно </w:t>
-[...118 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно приказу Министра внутренних дел Республики Казахстан от 11 июля 2018 года № 507 "Об утверждении Правил аттестации и переаттестации спасателей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах № 17233);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения с указанием норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности, согласно приказу Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения о наличии: помещения и оборудования, обеспечивающих несение круглосуточного дежурства, отдыха свободной смены, связи (телефонной, факсимильной, радиосвязи), системы оповещения личного состава, а также помещения для имущества и установленных запасов материальных средств (аварийно-спасательные инструменты, оборудование и снаряжение, средства жизнеобеспечения, форменное обмундирование) в соответствии со схемой дислокации аварийно-спасательной службы, согласно приказу Министра внутренних дел Республики Казахстан от 15 января 2015 года № 21 "Об утверждении квалификационных требований, предъявляемых к аварийно-спасательным службам и формированиям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10261).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. При аттестации на газоспасательные работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно </w:t>
-[...101 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно приказу Министра внутренних дел Республики Казахстан от 11 июля 2018 года № 507 "Об утверждении Правил аттестации и переаттестации спасателей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах № 17233);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения с указанием норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности, согласно приказу Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения о наличии: помещения и оборудования, обеспечивающих несение круглосуточного дежурства, отдыха свободной смены, связи (телефонной, факсимильной, радиосвязи), системы оповещения личного состава, а также помещения для имущества и установленных запасов материальных средств (аварийно-спасательные инструменты, оборудование и снаряжение, средства жизнеобеспечения, форменное обмундирование) в соответствии со схемой дислокации аварийно-спасательной службы согласно приказу Министра внутренних дел Республики Казахстан от 15 января 2015 года № 21 "Об утверждении квалификационных требований, предъявляемых к аварийно-спасательным службам и формированиям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10261).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. При аттестации на противофонтанные работы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно </w:t>
-[...110 lines deleted...]
-              <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведения об оформленных на работу в профессиональную аварийно-спасательную службу в области промышленной безопасности работников и специалистов, в том числе присвоивших статус "спасатель", согласно приказу Министра внутренних дел Республики Казахстан от 11 июля 2018 года № 507 "Об утверждении Правил аттестации и переаттестации спасателей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах № 17233);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения с указанием норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности, согласно приказу Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронный документ, содержащий сведения о наличии: помещения и оборудования, обеспечивающих несение круглосуточного дежурства, отдыха свободной смены, связи (телефонной, факсимильной, радиосвязи), системы оповещения личного состава, а также помещения для имущества и установленных запасов материальных средств (аварийно-спасательные инструменты, оборудование и снаряжение, средства жизнеобеспечения, форменное обмундирование) в соответствии со схемой дислокации аварийно-спасательной службы согласно приказу Министра внутренних дел Республики Казахстан от 15 января 2015 года № 21 "Об утверждении квалификационных требований, предъявляемых к аварийно-спасательным службам и формированиям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10261).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6699,255 +6539,211 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...81 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) заключение территориального департамента о несоответствии услугополучателя предъявляемым требованиям приказа Министра внутренних дел Республики Казахстан от 15 января 2015 года № 21 "Об утверждении квалификационных требований, предъявляемых к аварийно-спасательным службам и формированиям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10261), приказа Министра внутренних дел Республики Казахстан от 11 июля 2018 года № 507 "Об утверждении Правил аттестации и переаттестации спасателей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17233) и приказа Министра по чрезвычайным ситуациям от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23812);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6960,122 +6756,178 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) интернет-ресурсе услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
+              <w:t>
+Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7309,59 +7161,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="60"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkStart w:name="z107" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -8084,70 +7936,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="61"/>
+          <w:bookmarkStart w:name="z108" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8386,156 +8238,50 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8686,1572 +8432,1527 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска . Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- [Мемлекеттік органның атауы]</w:t>
+[Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="62"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1320800" cy="1206500"/>
+                  <wp:extent cx="1485900" cy="1473200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1320800" cy="1206500"/>
+                            <a:ext cx="1485900" cy="1473200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Наименование</w:t>
-[...18 lines deleted...]
-государственного органа]</w:t>
+[Наименование государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Реквизиты</w:t>
-[...18 lines deleted...]
-государственного органа]</w:t>
+[Реквизиты государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер: [Номер документа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Наименование</w:t>
-[...18 lines deleted...]
-юридического лица]</w:t>
+[Наименование юридического лица]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер заявления: [Номер]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+[Реквизиты юридического лица</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес, бизнес-идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер, телефон)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи: [Дата]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="66"/>
-[...264 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="68"/>
-[...75 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              АТТЕСТАТ на право проведения аварийно-спасательных работ в области</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z97" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Наименование государственного органа], в соответствии со статьей 27-1 Закона Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан "О гражданской защите", учитывая заключение территориального департамента,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проведана</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указать вид аттестации (первичная, периодическая, внеочередная)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аттестация и выдан Аттестат на право проведения аварийно-спасательных работ в области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промышленной безопасности на следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (указать вид (ы) работ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Особые условия: срок действия настоящего Аттестата – 5 лет со дня его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Должность подписывающего]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Фамилия, имя, отчество (при наличии),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная цифровая подпись]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="2794000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="2794000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10272,55 +9973,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10646,31 +10347,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>