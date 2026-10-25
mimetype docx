--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="46eb5c8" w14:textId="46eb5c8">
+    <w:p w14:paraId="fb302fa" w14:textId="fb302fa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1266,1507 +1266,1652 @@
         <w:t xml:space="preserve">
       11) основной договор – договор о государственных закупках, заключенный в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> между уполномоченным органом и организацией в рамках осуществления мероприятий по управлению опасными отходами, признанными решением суда бесхозяйными и поступившими в республиканскую собственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z166" w:id="30"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) управление опасными отходами местным исполнительным органом области (города республиканского значения, столицы) – мероприятия по управлению опасными отходами, признанными решением суда бесхозяйными и поступившими в коммунальную собственность, осуществляемые местным исполнительным органом области (города республиканского значения, столицы);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="31"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) управление опасными отходами местным исполнительным органом столицы, областей, городов республиканского значения – мероприятия по управлению опасными отходами, признанными решением суда бесхозяйными и поступившими в коммунальную собственность, осуществляемые местным исполнительным органом столицы, областей, городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) историческая справка – документ, формируемый в рамках управления опасными отходами, включающий сведения о месторасположении опасных отходов, истории образования опасных отходов до передачи их в государственную собственность и иную сопутствующую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z168" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z168" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организация – подведомственная организация уполномоченного органа в области охраны окружающей среды, осуществляющая мероприятия по управлению опасными отходами, признанными решением суда поступившими в республиканскую собственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z169" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z169" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) уполномоченный орган – уполномоченный орган в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z170" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z170" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) управление опасными отходами организацией – мероприятия по управлению опасными отходами, признанными решением суда бесхозяйными и поступившими в республиканскую собственность, осуществляемые организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z171" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z171" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные понятия и сокращения используются в настоящих Правилах в значении, определенном экологическим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок управления неопасными отходами</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z172" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="37"/>
+    <w:bookmarkStart w:name="z173" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Учет, хранение, оценка, дальнейшее использование бесхозяйных неопасных отходов осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учета, хранения, оценки и дальнейшего использования имущества, обращенного (поступившего) в собственность государства по отдельным основаниям, утвержденными постановлением Правительства Республики Казахстан от 26 июля 2002 года № 833 "Некоторые вопросы учета, хранения, оценки и дальнейшего использования имущества, обращенного (поступившего) в собственность государства по отдельным основаниям".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z174" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z174" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Рекультивация территорий, на которых были размещены объекты неопасных отходов после утилизации и (или) удаления неопасных отходов производится собственниками земельных участков и землепользователями в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z175" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок управления опасными отходами</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z175" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="40"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 340 Кодекса территориальный орган или местный исполнительный орган области (города республиканского значения, столицы) (далее – МИО) на его территории выявляет бесхозяйные отходы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="41"/>
+        <w:t xml:space="preserve"> статьи 340 Кодекса территориальный орган или местный исполнительный орган столицы, областей, городов республиканского значения (далее – МИО) на его территории выявляет бесхозяйные отходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра экологии и природных ресурсов РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. После выявления бесхозяйных отходов, МИО или территориальный орган в течении 7 (семь) календарных дней уведомляет уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z178" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z178" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. МИО или территориальный орган после выявления бесхозяйных отходов в течении 30 (тридцать) календарных дней обращается в суд с требованием о признании опасных отходов бесхозяйными и передаче их в республиканскую и коммунальную собственность, с указанием объема отходов и класса опасности в соответствии с пунктом 8 Санитарных правил "Санитарно-эпидемиологические требования к сбору, использованию, применению, обезвреживанию, транспортировке, хранению и захоронению отходов производства и потребления", утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 25 декабря 2020 года № ҚР ДСМ-331/2020 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 21934).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z179" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z179" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Территориальные органы и (или) МИО принимают участие на заседаниях суда о признании таких опасных отходов бесхозяйными и передаче в государственную (республиканскую или коммунальную) собственность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z180" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z180" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При рассмотрении в суде вопроса о признании таких опасных отходов бесхозяйными и передаче в государственную (республиканскую или коммунальную) собственность, МИО или территориальный орган ходатайствуют перед судом о передаче в республиканскую собственность опасных отходов 1, 2, 3 класса опасности, передаче в коммунальную собственность опасных отходов 4 класса опасности, окончательное решение по передаче в республиканскую или коммунальную собственность принимает суд, с учетом фактических обстоятельств дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z181" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z181" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В течение 15 (пятнадцать) календарных дней с даты вступления в силу решения суда о признании опасных отходов бесхозяйными и передаче в государственную (республиканскую или коммунальную) собственность, МИО создается комиссия, в состав которой входят представители уполномоченного органа или его территориального органа, МИО и территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z182" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z182" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии уведомляются о включении в состав комиссии в соответствии с решением МИО не позднее 7 (семь) календарных дней с даты издания решения МИО о создании комиссии. Члены комиссии приступают к работе не позднее 7 (семь) календарных дней с даты уведомления о включении в состав комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z183" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z183" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия, в течение 15 (пятнадцать) календарных дней с даты начала работы комиссии, осуществляет выезд к месту выявления опасных отходов и составляет акт приема бесхозяйных опасных отходов, признанных решением суда бесхозяйными и поступившими в государственную (республиканскую или коммунальную) собственность по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z184" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z184" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Передача опасных отходов, принятых в республиканскую или коммунальную собственность, на безвозмездное хранение, осуществляется комиссией путем составления акта о передаче на безвозмездное хранение опасных отходов, признанных решением суда бесхозяйными и поступившими в государственную (республиканскую или коммунальную) собственность по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z185" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z185" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Безвозмездное хранение опасных отходов c даты принятия их в республиканскую или коммунальную собственность до даты их утилизации и (или) удаления обеспечивает МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z186" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z186" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченные представители МИО ежегодно, в срок не позднее 1 сентября, осуществляют выезд на места нахождения опасных отходов, проводят визуальный осмотр опасных отходов с видеозаписью, по итогам которого составляют акт осмотра опасных отходов, признанных решением суда бесхозяйными и поступившими в коммунальную собственность по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z187" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z187" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Управление опасными отходами организацией включает следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z188" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z188" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование исторической справки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z189" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z189" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обследование опасных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z190" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z190" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утилизация и (или) удаление опасных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z191" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z191" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирование и предоставление в уполномоченный орган отчета по управлению опасными отходами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z192" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z192" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Управление опасными отходами организацией в рамках мероприятий, указанных в пункте 12 Правил, осуществляется за счет средств из республиканского бюджета. Взаимоотношения уполномоченного органа и организации регламентируются основным договором, заключаемым не позднее 31 марта соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z193" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z193" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Управление опасными отходами организацией осуществляется в соответствии с технической спецификацией к основному договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z194" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z194" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Организация в рамках основного договора оказывает уполномоченному органу услуги по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z195" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z195" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовке исторической справки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z196" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z196" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации и проведению государственных закупок услуг от третьих лиц по обследованию опасных отходов, утилизации и (или) удалению опасных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z197" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z197" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       администрированию процесса и рассмотрению результатов оказываемых услуг поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z198" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z198" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Если основной договор предусматривает подготовку исторической справки, организация в течение 30 (тридцать) календарных дней с даты заключения основного договора, осуществляет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z199" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z199" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) размещение объявления на корпоративном интернет-ресурсе организации о сборе информации об опасных отходах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z200" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z200" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сбор и анализ информации об опасных отходах из официальных общедоступных источников, в том числе сведений и документов, размещенных на интернет-ресурсах государственных органов, юридических лиц, в сервисе "Судебный кабинет" интернет-ресурса Верховного Суда Республики Казахстан, в периодических печатных или электронных изданиях и иных средствах массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z201" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z201" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направление письменных запросов в адрес государственных органов и юридических лиц, являющихся потенциальными обладателями необходимой информации об опасных отходах, их происхождении, перемещении и иных обстоятельствах, имеющих значение для формирования исторической справки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z202" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z202" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соответствующий письменный запрос рассматривается потенциальными обладателями информацией в срок не позднее 15 (пятнадцать) календарных дней с даты поступления. Указанный срок рассмотрения может составлять 30 (тридцать) календарных дней с даты поступления письменного запроса при условии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z203" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z203" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       письменного уведомления организации о необходимости дополнительного времени на рассмотрение письменного запроса не позднее 10 (десять) календарных дней с даты получения запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z204" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z204" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличия определенной информации по опасным отходам и (или) необходимости проведения дополнительного изучения или проверки информации и (или) документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z205" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z205" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Потенциальные обладатели информации (местные исполнительные органы, территориальные органы, государственные органы в сфере архивного дела) своевременно направляют в организацию ответы с приложениями подтверждающих документов (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z206" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z206" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После получения информации, полученной в соответствии с частью первой настоящего пункта, организация осуществляет анализ и обработку полученной информации, формирование исторической справки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z207" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z207" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Историческая справка подлежит размещению организацией на веб-портале государственных закупок вместе с отчетом по организации государственных закупок и администрированию процесса оказанных услуг поставщиком не позднее сроков, указанных в технической спецификации к основному договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z208" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z208" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае, когда основной договор предусматривает обследование опасных отходов и (или) утилизацию и (или) удаление опасных отходов, то организацией осуществляются следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z209" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z209" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании технической спецификации к основному договору, организация осуществляет разработку проекта технической спецификации и квалификационных требований к закупаемым услугам у третьих лиц в течение 20 (двадцать) календарных дней с даты заключения основного договора. организация обеспечивает наличие в технической спецификации условий о том, что государственные закупки осуществляются в рамках исполнения организацией обязательств по основному договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z210" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z210" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация письменно уведомляет уполномоченный орган о подготовке проектов документов (техническую спецификацию, квалификационные требования) в течение 3 (три) календарных дней с даты разработки. Уполномоченный орган не позднее 5 (пять) календарных дней согласовывает подготовленные документы или возвращает на доработку с указанием замечаний и (или) предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z211" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z211" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация в течение 3 (три) календарных дней с даты получения замечаний и (или) предложений уполномоченного органа, осуществляет доработку и повторно направляет в уполномоченный орган документы, указанные в части первой настоящего подпункта. Уполномоченный орган не позднее 5 (пять) календарных дней с даты внесения организацией доработанных документов осуществляет их повторное рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z212" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z212" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) после отбора потенциального поставщика и заключения договора, организация осуществляет администрирование процесса и рассмотрение результатов оказываемых услуг поставщиком в рамках договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z213" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z213" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В течение 3 (три) календарных дней с даты заключения договора, предусматривающего оказание услуг по обследованию опасных отходов, организация направляет на адрес электронной почты поставщика, указанный в договоре, копии следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z214" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z214" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обследовании опасных отходов – вступившее в законную силу решение суда о признании опасных отходов бесхозяйными и поступившими в республиканскую собственность, акт о принятии бесхозяйных опасных отходов в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z215" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z215" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В течение 10 (десять) календарных дней с даты заключения договора, предусматривающего оказание услуг по обследованию опасных отходов, уполномоченные представители организации совместно с представителями уполномоченного органа или его территориального органа и поставщика осуществляют выезды к месту нахождения опасных отходов, с составлением акта о предоставлении доступа к опасным отходам, признанным решением суда поступившими в республиканскую собственность для обследования опасных отходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z216" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z216" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В течение 3 (три) календарных дней с даты заключения договора, предусматривающего оказание услуг по утилизации и (или) удалению опасных отходов, организация направляет на адрес электронной почты поставщика, указанный в договоре, копии отчета об опасных отходах и паспорта опасных отходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z217" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z217" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В ходе администрирования оказываемых услуг поставщика по договору, предусматривающему оказание услуг по утилизации и (или) удалению опасных отходов, в течении 10 (десять) календарных дней уполномоченные представители организации совместно с представителями территориального органа (по согласованию) и поставщика осуществляют выезд:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z218" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z218" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        до начала оказания услуг на место осуществления утилизации и (или) удаления опасных отходов – для визуального осмотра оборудования (установки) и (или) полигона, с использованием которых оказываются услуги по утилизации и (или) удалению опасных отходов, на предмет соответствия оборудования (установки) и (или) полигона технической спецификации и квалификационным требованиям, с составлением акта визуального осмотра оборудования (установки) или полигона по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z219" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z219" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       до начала оказания услуг на место нахождения опасных отходов для передачи опасных отходов поставщику, с составлением акта приема-передачи опасных отходов на утилизацию и (или) удаление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z220" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z220" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для присутствия на одном из этапов утилизации и (или) удаления опасных отходов на оборудовании (установке) и (или) полигоне поставщика, с составлением акта присутствия на одном из этапов утилизации и (или) удаления опасных отходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z221" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z221" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по завершению вывоза опасных отходов к месту утилизации и (или) удаления – для визуального осмотра на предмет наличия или отсутствия опасных отходов, с составлением акта визуального осмотра прежнего места нахождения опасных отходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z222" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z222" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За 3 (три) календарных дня до осуществления выезда, организация направляет лицу, на территории которого осуществляется безвозмездное хранение опасных отходов, уведомление с указанием данных уполномоченных представителей поставщика, которым необходимо предоставить доступ к опасным отходам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z223" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z223" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Поставщик, в процессе оказания услуг организации по обследованию опасных отходов и (или) утилизации и (или) удалению опасных отходов, осуществляет беспрепятственное посещение мест нахождения опасных отходов в любой день (по согласованию с владельцем места нахождения опасных отходов) с 9:00 часов до 18:00 часов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z224" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z224" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Поставщик, по итогам оказанных услуг, посредством веб-портала государственных закупок направляет организации акт оказанных услуг по каждому лоту с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z225" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z225" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае обследования опасных отходов – отчет об опасных отходах и паспорт опасных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z226" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z226" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае утилизации и (или) удаления опасных отходов – отчет об оказанных услугах по утилизации и (или) удалению опасных отходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z227" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z227" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Заключение и исполнение договора осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2781,171 +2926,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z228" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z228" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. По итогам оказанных услуг организация предоставляет в уполномоченный орган акт оказанных услуг, с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z229" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z229" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исторической справки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z230" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z230" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчета по организации и проведению государственных закупок, по администрированию процесса и рассмотрению результатов оказанных услуг по обследованию опасных отходов и (или) утилизации и (или) удалению опасных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z231" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z231" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчетов по обследованию опасных отходов и (или) утилизации и (или) удалению опасных отходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z232" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z232" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае неоднократного (более 3 раз) признания государственных закупок услуг, несостоявшимися по предусмотренным Законом основаниям, или обоснованного отказа в принятии организацией актов оказанных услуг поставщика по договору, организация не позднее 10 декабря соответствующего финансового года инициирует внесение изменений в основной договор по изменению суммы основного договора путем подписания дополнительного соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z233" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z233" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Организация ежегодно, до 1 февраля года, размещает на интернет-ресурсе информацию об объемах, видах опасных отходов и местах нахождении опасных отходов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2964,170 +3109,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="98"/>
+    <w:bookmarkStart w:name="z238" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Уполномоченные представители организации с участием уполномоченных представителей территориального органа (по согласованию) ежегодно, в срок не позднее 1 сентября, осуществляют выезд на место нахождения опасных отходов проводят визуальный осмотр опасных отходов с видеозаписью, по итогам которого составляют акт согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в уполномоченный орган в течение 3 (три) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z239" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z239" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. МИО осуществляет утилизацию и (или) удаление опасных отходов, переданных в коммунальную собственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z240" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z240" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Рекультивация территорий, на которых были размещены опасные отходы, переданные в республиканскую или коммунальную собственность после их утилизации и (или) удаления, производится собственниками земельных участков и землепользователями в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3258,120 +3403,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="101"/>
+    <w:bookmarkStart w:name="z243" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема опасных отходов, признанных решением суда бесхозяйными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и поступившими в государственную (республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z244" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z244" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z245" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия в составе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3611,80 +3756,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="104"/>
+          <w:bookmarkStart w:name="z246" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4129,64 +4274,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="105"/>
+      <w:bookmarkStart w:name="z262" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________ ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4436,132 +4581,132 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="106"/>
+    <w:bookmarkStart w:name="z265" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о передаче на безвозмездное хранение опасных отходов, признанных решением</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>суда бесхозяйными и поступившими в государственную</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z266" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z266" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. ___________________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z267" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z267" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия, в лице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4852,80 +4997,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="109"/>
+          <w:bookmarkStart w:name="z268" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5370,64 +5515,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z284" w:id="110"/>
+      <w:bookmarkStart w:name="z284" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передал: ______________________________________ ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5609,120 +5754,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="111"/>
+    <w:bookmarkStart w:name="z287" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт осмотра опасных отходов, признанных решением суда бесхозяйными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и поступившими в государственную (республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z288" w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z288" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z289" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z289" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся провели осмотр опасных отходов, признанных решением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      (определением) суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5859,80 +6004,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="114"/>
+          <w:bookmarkStart w:name="z290" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6292,64 +6437,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z304" w:id="115"/>
+      <w:bookmarkStart w:name="z304" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Присутствующие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________ _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6582,120 +6727,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="116"/>
+    <w:bookmarkStart w:name="z307" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о предоставлении доступа к опасным отходам, признанными решением суда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бесхозяйными и поступившими в республиканскую собственность, для обследования опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z308" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z308" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z309" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z309" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт о предоставлении доступа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      представителям поставщика к опасным отходам и для обследования опасных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6782,80 +6927,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="119"/>
+          <w:bookmarkStart w:name="z310" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7300,64 +7445,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z326" w:id="120"/>
+      <w:bookmarkStart w:name="z326" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Присутствующие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7590,108 +7735,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="121"/>
+    <w:bookmarkStart w:name="z329" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт визуального осмотра оборудования (установки) или полигона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z330" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z330" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z331" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z331" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт визуального осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      оборудования (установки) или полигона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8026,108 +8171,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="124"/>
+    <w:bookmarkStart w:name="z334" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема-передачи опасных отходов на утилизацию и (или) удаление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z335" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z335" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z336" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт приема-передачи опасных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      отходов на утилизацию и (или) удаление, расположенных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8215,80 +8360,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="127"/>
+          <w:bookmarkStart w:name="z337" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8818,64 +8963,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z355" w:id="128"/>
+      <w:bookmarkStart w:name="z355" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Акт составлен в целях передачи бесхозяйных опасных отходов в рамках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      исполнения договора о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9312,108 +9457,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="129"/>
+    <w:bookmarkStart w:name="z358" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт присутствия на одном из этапов утилизации и (или) удаления опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z359" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z359" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z360" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z360" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт присутствия на одном из этапов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      утилизации и (или) удаления опасных отходов, переданных вступившим в силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9867,108 +10012,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="132"/>
+    <w:bookmarkStart w:name="z363" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт визуального осмотра прежнего места нахождения опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z364" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z364" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z365" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z365" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся уполномоченные представители организации и поставщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      составили настоящий Акт визуального осмотра прежнего места нахождения опасных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10544,242 +10689,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11475).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 18 октября 2016 года № 451 "О внесении изменений и дополнений в приказ Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14400).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 28 апреля 2018 года № 156 "О внесении изменения в приказ Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17014).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>