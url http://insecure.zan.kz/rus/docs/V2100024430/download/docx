--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf6c6c3" w14:textId="bf6c6c3">
+    <w:p w14:paraId="46eb5c8" w14:textId="46eb5c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2898,274 +2898,236 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае неоднократного (более 3 раз) признания государственных закупок услуг, несостоявшимися по предусмотренным Законом основаниям, или обоснованного отказа в принятии организацией актов оказанных услуг поставщика по договору, организация не позднее 10 декабря соответствующего финансового года инициирует внесение изменений в основной договор по изменению суммы основного договора путем подписания дополнительного соглашения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z233" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Организация, ежегодно до 1 февраля года, следующего за отчетным годом, представляет в уполномоченный орган по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам информацию об опасных отходах, поступивших в республиканскую собственность:</w:t>
+      27. Организация ежегодно, до 1 февраля года, размещает на интернет-ресурсе информацию об объемах, видах опасных отходов и местах нахождении опасных отходов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z234" w:id="98"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      об объемах и видах опасных отходов;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра экологии и природных ресурсов РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      о местах нахождении опасных отходов;</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="102"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Уполномоченные представители организации с участием уполномоченных представителей территориального органа (по согласованию) ежегодно, в срок не позднее 1 сентября, осуществляют выезд на место нахождения опасных отходов проводят визуальный осмотр опасных отходов с видеозаписью, по итогам которого составляют акт согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в уполномоченный орган в течение 3 (три) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z239" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z239" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. МИО осуществляет утилизацию и (или) удаление опасных отходов, переданных в коммунальную собственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z240" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z240" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Рекультивация территорий, на которых были размещены опасные отходы, переданные в республиканскую или коммунальную собственность после их утилизации и (или) удаления, производится собственниками земельных участков и землепользователями в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3296,120 +3258,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="105"/>
+    <w:bookmarkStart w:name="z243" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема опасных отходов, признанных решением суда бесхозяйными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и поступившими в государственную (республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z244" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z244" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z245" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия в составе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3649,80 +3611,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="108"/>
+          <w:bookmarkStart w:name="z246" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4167,64 +4129,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="109"/>
+      <w:bookmarkStart w:name="z262" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________ ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4474,132 +4436,132 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="110"/>
+    <w:bookmarkStart w:name="z265" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о передаче на безвозмездное хранение опасных отходов, признанных решением</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>суда бесхозяйными и поступившими в государственную</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z266" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z266" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. ___________________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z267" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z267" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия, в лице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4890,80 +4852,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="113"/>
+          <w:bookmarkStart w:name="z268" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5408,64 +5370,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z284" w:id="114"/>
+      <w:bookmarkStart w:name="z284" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передал: ______________________________________ ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5647,120 +5609,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="115"/>
+    <w:bookmarkStart w:name="z287" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт осмотра опасных отходов, признанных решением суда бесхозяйными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и поступившими в государственную (республиканскую или коммунальную) собственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z288" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z288" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z289" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z289" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся провели осмотр опасных отходов, признанных решением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      (определением) суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5897,80 +5859,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="118"/>
+          <w:bookmarkStart w:name="z290" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6330,64 +6292,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z304" w:id="119"/>
+      <w:bookmarkStart w:name="z304" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Присутствующие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________ _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6620,120 +6582,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="120"/>
+    <w:bookmarkStart w:name="z307" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о предоставлении доступа к опасным отходам, признанными решением суда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бесхозяйными и поступившими в республиканскую собственность, для обследования опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z308" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z308" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z309" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z309" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт о предоставлении доступа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      представителям поставщика к опасным отходам и для обследования опасных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6820,80 +6782,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="123"/>
+          <w:bookmarkStart w:name="z310" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7338,64 +7300,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z326" w:id="124"/>
+      <w:bookmarkStart w:name="z326" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Присутствующие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7628,108 +7590,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="125"/>
+    <w:bookmarkStart w:name="z329" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт визуального осмотра оборудования (установки) или полигона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z330" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z330" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z331" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z331" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт визуального осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      оборудования (установки) или полигона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8064,108 +8026,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="128"/>
+    <w:bookmarkStart w:name="z334" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема-передачи опасных отходов на утилизацию и (или) удаление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z335" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z335" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z336" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт приема-передачи опасных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      отходов на утилизацию и (или) удаление, расположенных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8253,80 +8215,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="131"/>
+          <w:bookmarkStart w:name="z337" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8856,64 +8818,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z355" w:id="132"/>
+      <w:bookmarkStart w:name="z355" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Акт составлен в целях передачи бесхозяйных опасных отходов в рамках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      исполнения договора о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9350,108 +9312,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="133"/>
+    <w:bookmarkStart w:name="z358" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт присутствия на одном из этапов утилизации и (или) удаления опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z359" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z359" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления акта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z360" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z360" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий Акт присутствия на одном из этапов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      утилизации и (или) удаления опасных отходов, переданных вступившим в силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9905,108 +9867,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="136"/>
+    <w:bookmarkStart w:name="z363" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт визуального осмотра прежнего места нахождения опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z364" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z364" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20____ г. __________________ (место составления)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z365" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z365" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся уполномоченные представители организации и поставщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      составили настоящий Акт визуального осмотра прежнего места нахождения опасных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10428,635 +10390,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам управления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бесхозяйными отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="139"/>
-[...517 lines deleted...]
-        <w:t>(уполномоченный представитель организации) (подпись)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 исключено приказом Министра экологии и природных ресурсов РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11130,242 +10544,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11475).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 18 октября 2016 года № 451 "О внесении изменений и дополнений в приказ Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14400).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 28 апреля 2018 года № 156 "О внесении изменения в приказ Министра энергетики Республики Казахстан от 20 марта 2015 года № 229 "Об утверждении Правил управления бесхозяйными опасными отходами, признанными решением суда поступившими в республиканскую собственность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17014).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11691,31 +11105,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>