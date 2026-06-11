--- v0 (2025-11-15)
+++ v1 (2026-06-11)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6cf3d8b" w14:textId="6cf3d8b">
+    <w:p w14:paraId="657c29d" w14:textId="657c29d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +94,185 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Формы паспорта опасных отходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 20 августа 2021 года № 335. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2021 года № 24386</w:t>
+        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 20 августа 2021 года № 335. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2021 года № 24386.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 343 Экологического кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экологического кодекса Республики Казахстан и подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -408,398 +501,457 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр экологии, геологии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С. Брекешев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство индустрии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и инфраструктурного развития</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -890,1499 +1042,2784 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 августа 2021 года № 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Форме паспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>опасных отходов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Информация по заполнению формы паспорта опасных отходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области охраны окружающей среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: ndbecology.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ИПОО-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: по мере необходимости (при образовании опасных отходов и/или при изменении их состава/опасных свойств).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: физические и юридические лица, в процессе деятельности которых образуются опасные отходы (образователи отходов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы паспорта опасных отходов, предназначенный для сбора административных данных на безвозмездной основе: в течение трех месяцев с момента образования или выявления опасных отходов образователем отходов либо со дня утверждения обновленного паспорта опасных отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер (ИИН)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-идентификационный номер (БИН):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма паспорта опасных отходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="802"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="929"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование опасных отходов и их код в соответствии классификатором отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты образователя отходов: индивидуальный идентификационный номер для физического лица и бизнес-идентификационный номер для юридического лица, его место нахождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место нахождения объекта, на котором образуются опасные отходы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3081" w:type="dxa"/>
+Место нахождение объекта, на котором образуются опасные отходы (местонахождение заполняется в соответствии с Классификатором административно-территориальных объектов (КАТО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Происхождение отходов: наименование технологического процесса, в результате которого образовались отходы, или процесса, в результате которого товар (продукция) утратил (утратила) свои потребительские свойства, с наименованием исходного товара (продукции)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень опасных свойств отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Химический состав отходов и описание опасных свойств их компонентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекомендуемые способы управления отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимые меры предосторожности при управлении отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="752" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к транспортировке отходов и проведению погрузочно-разгрузочных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меры по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера и их последствий, связанных с опасными отходами, в том числе во время транспортировки и проведения погрузочно-разгрузочных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительная информация (иная информация, которую сообщает образователь отходов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="752" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1669" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3081" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="348" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="727" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="348" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="499" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="752" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2419" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="929" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Настоящим заявляю, что я проверил(а) посредством лабораторных исследований, анализов, испытаний (тестов), а также с использованием знаний и сведений об исходном сырье и технологии образования данных видов отходов, справочных и иных источников и других данных, что указанные отходы содержат только перечисленные выше компоненты в указанных концентрациях и классифицированы мной как опасные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Химический и компонентный состав опасных отходов подтвержден протоколами испытаний образцов отходов, выполненных аккредитованной лабораторией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для отходов, представленных товарами (продукцией), утратившими свои потребительские свойства, указаны сведения о компонентном составе исходного товара (продукции) в соответствии с технической документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты лабораторных исследований прилагаются (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация является достоверной, точной и полной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>к форме, предназначенной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для сбора административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данных "Форма паспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>опасных отходов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...55 lines deleted...]
-      Руководитель предприятия</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы паспорта опасных отходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая форма предназначена для сбора административных данных, формируемых в целях реализации требований Экологического кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Понятия, используемые в настоящем пояснении, применяются в значениях, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Экологическим кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике", а также иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике", административные данные – индивидуальные количественные (измеряемые с помощью чисел) и (или) качественные (выстроенные по определенному принципу и (или) признаку) данные по физическому или юридическому лицу и данные похозяйственного учета, формируемые административными источниками, за исключением первичных статистических и альтернативных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В строках формы формируются сведения об опасных отходах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 1 "Наименование опасных отходов и их код в соответствии с классификатором отходов" вносятся наименование опасных отходов и их код в соответствии с классификатором отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 "Реквизиты образователя отходов: индивидуальный идентификационный номер для физического лица и бизнес-идентификационный номер для юридического лица, его местонахождения" указывается реквизиты образователя отходов (для физического лица) либо бизнес-идентификационный номер (для юридического лица), а также сведения о его местонахождении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 "Местонахождение объекта, на котором образуются опасные отходы" отражается фактическое местонахождение объекта, на котором образуются опасные отходы – область, город, район, населенный пункт и далее адресная часть. Код территории указывается согласно Классификатору административно-территориальных объектов (КАТО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 "Происхождение отходов: наименование технологического процесса, в результате которого образовались отходы, или процесса, в результате которого товар (продукция) утратил (утратила) свои потребительские свойства, с наименованием исходного товара (продукции)" составляются данные о происхождении отходов: наименование технологического процесса, в результате которого образовались отходы, или процесс, в результате которого товар (продукция) утратил (утратила) свои потребительские свойства, с указанием наименования исходного товара (продукции) или процесса, при котором продукция утрачивает свои потребительские свойства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 "Перечень опасных свойств отходов" описываются опасные свойства отходов на момент составления (актуализации) паспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 "Химический состав отходов и описание опасных свойств их компонентов" перечисляется химический состав отходов, а также описание опасных свойств их компонентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 "Рекомендуемые способы управления отходами" вносятся способы и методы управления отходами, направленные на предотвращение и минимизацию образования отходов, повторное использование, сортировку, а также утилизацию и переработку отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 "Необходимые меры предосторожности при управлении отходами" приводится комплекс действий и мер предосторожности при управлении отходами, обеспечивающий безопасный сбор, хранение, транспортировку и обработку отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 "Требования к транспортировке отходов и проведению погрузочно-разгрузочных работ" заполняются требования по соблюдению экологических и санитарных норм, обеспечению безопасности персонала, использованию специализированного транспорта и тары, а также к транспортировке отходов и проведению погрузочно-разгрузочных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 "Меры по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера и их последствий, связанных с опасными отходами, в том числе во время транспортировки и проведения погрузочно-разгрузочных работ" описываются меры по предупреждению и ликвидации чрезвычайных ситуаций, связанных с опасными отходами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 "Дополнительная информация (иная информация, которую сообщает образователь отходов)" прописываются дополнительные сведения и иная информация, предоставляемая образователем отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ответственность за полноту, достоверность и своевременность представления административных данных по настоящей форме несут физические и юридические лица, в процессе деятельности которых образуются опасные отходы, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Информация по настоящей форме представляется в соответствии Правилами представления административных данных административными источниками на безвозмездной основе, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Председателя Агентства Республики Казахстан по статистике от 14 июля 2010 года № 183.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Форма - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 № 94 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Фамилия, имя, отчество (при его наличии), подпись</w:t>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2704,35 +4141,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>