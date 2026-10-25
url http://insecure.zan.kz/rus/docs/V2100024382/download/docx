--- v0 (2025-11-16)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b4c42f" w14:textId="4b4c42f">
+    <w:p w14:paraId="e6b3f59" w14:textId="e6b3f59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики расчета тарифа для населения на сбор, транспортировку, сортировку и захоронение твердых бытовых отходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 14 сентября 2021 года № 377. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2021 года № 24382</w:t>
+        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 14 сентября 2021 года № 377. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2021 года № 24382.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -349,352 +349,403 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр экологии, геологии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Брекешев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...26 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+        <w:t>Министерство индустрии и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>инфраструктурного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1522,768 +1573,846 @@
         <w:t>
       4) утилизация отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) удаление отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тариф для населения на сбор, транспортировку, сортировку и захоронение ТБО (далее – тариф) разрабатывается в соответствии с настоящей Методикой местными исполнительными органами районов, городов районного и областного значения, городов республиканского значения, столицы (далее – местные исполнительные органы) и представляется на утверждение соответствующим местным представительным органам.</w:t>
+      6. Тариф для населения на сбор, транспортировку, сортировку и захоронение ТБО (далее – тариф) разрабатывается в соответствии с настоящей Методикой местными исполнительными органами столицы, городов республиканского значения, районов, городов областного значения (далее – местные исполнительные органы) и представляется на утверждение соответствующим местным представительным органам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра экологии и природных ресурсов РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Расчет тарифа для населения на сбор, транспортировку, сортировку и захоронение ТБО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Расчет тарифа производится через себестоимость, которая отражает фактические и/или нормативные затраты участников рынка, осуществляющих сбор, транспортировку, сортировку и захоронение ТБО, сгруппированные по статьям калькуляции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Полная себестоимость услуг (С) определяется как сумма затрат на выполнение работ по сбору, транспортировке, сортировке и захоронению ТБО, а также обще эксплуатационных и внеэксплуатационных расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Себестоимость калькуляционной единицы определяется путем суммирования полной себестоимости по сбору и транспортировке ТБО, деленной на объем собранных и вывезенных ТБО, полной себестоимости по сортировке ТБО, деленной на объем сортируемых ТБО, и полной себестоимости по захоронению ТБО, деленной на объем захороненных ТБО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основные показатели работы предприятий по сбору и транспортировке ТБО представлены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма таблицы для расчета полной себестоимости сбора, транспортировки, сортировки и захоронения ТБО представлена в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При отсутствии фактически понесенных затрат по сбору, транспортировке, сортировке и захоронению ТБО за четыре квартала, предшествующих расчету тарифа, при его расчете за основу берутся расчеты участников рынка, осуществляющих сбор и транспортировку ТБО в аналогичных (по социально-экономическим условиям) населенных пунктах в пределах одного региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Расчет потребности в финансовых средствах осуществляется по следующим формулам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сбор и транспорт = С*(1 + П доп /100),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сбор и транспорт – потребность в финансовых средствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С – полная себестоимость (затраты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       П доп– допустимый уровень прибыли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сортир = С *(1 + П доп /100),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сортир – потребность в финансовых средствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С – полная себестоимость (затраты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       П доп – допустимый уровень прибыли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС захор = С *(1 + П доп /100),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС захор – потребность в финансовых средствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С – полная себестоимость (затраты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       П доп – допустимый уровень прибыли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Допустимый уровень прибыли (П доп) определяется на уровне не выше ставки рефинансирования Национального Банка Республики Казахстан на дату расчета тарифа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Полная потребность в финансовых средствах для оказания услуг по сбору, транспортировке, сортировке и захоронению ТБО определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС общ = ФС сбор и транспорт + ФС сортир + ФС захор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия одной или нескольких услуг, используется значение – 0.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для единообразия использования и учета затраты учитываются на объем отходов (м3). Для перевода массы в объем используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество кубометров = Масса (тонн) / Плотность ТБО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Таблица плотности ТБО представлена в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Годовой тариф на единицу (объем) ТБО рассчитывается следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5575300" cy="1079500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2305,310 +2434,310 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т – годовой тариф за единицу (1 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) ТБО, тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сбор и транспорт – потребность в финансовых средствах для оказания услуг по сбору и транспортировке ТБО в год, тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О сбор и транспорт – объем собранных и вывезенных ТБО в год, м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС сортир – потребность в финансовых средствах для оказания услуг по сортировке ТБО в год, тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О сортир – объем ТБО, направляемый на сортировку в год, м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФС захор – потребность в финансовых средствах для оказания услуг по захоронению ТБО в год, тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О захор – объем захороненных ТБО в год, м3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Месячный тариф на одного жителя определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="876300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2630,310 +2759,310 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т м – месячный тариф на одного жителя ТБО, тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н – норма образования и накопления коммунальных отходов на одного жителя, м3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Норма образования и накопления коммунальных отходов на одного жителя рассчитывается согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 1 сентября 2021 года № 347 "Об утверждении Типовых правил расчета норм образования и накопления коммунальных отходов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 24212).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для расчета тарифа местные исполнительные органы запрашивают у участников рынка, осуществляющих сбор, транспортировку, сортировку и захоронение ТБО, следующие документы за отчетный период:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расчетную ведомость по заработной плате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведомость начисления амортизации на основные средства за отчетный период, в разрезе каждого основного средства, задействованного при осуществлении сбора, транспортировки, сортировки и захоронения ТБО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ведомость по списанию сырья и материалов, использованных при осуществлении сбора, транспортировки, сортировки и захоронения ТБО, с обязательным указанием наименования, количества и суммы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ведомости по основным (расходы на сырье, основные материалы, топливо и энергию, основная заработная плата) и накладным (общепроизводственные, общехозяйственные, внепроизводственные) расходам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При наличии действующих участников рынка, осуществляющих сбор, транспортировку, сортировку и захоронение ТБО, их участие при расчете тарифа обязательно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Местные исполнительные органы реализуют государственную политику в области управления коммунальными отходами посредством утверждения тарифов для населения на сбор, транспортировку, сортировку и захоронение ТБО в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3025,1624 +3154,1531 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортировку, сортировку</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и захоронение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные показатели работы предприятий по сбору и транспортировке ТБО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1528"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z110" w:id="103"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактические данные за отчетный период</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (указать период)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
-[...3 lines deleted...]
-            <w:tcW w:w="532" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Парк транспортных средств, всего, в том числе по маркам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Срок эксплуатации транспортных средств по маркам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продолжительность смены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Число рейсов с ТБО, всего, в том числе по маркам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Количество ТБО, загружаемых в транспортные средства за 1 рейс, всего, в том числе по маркам машин </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вывезено ТБО, всего, в том числе по маркам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7182" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пробег транспортных средств, всего, в том числе по маркам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4738,100 +4774,101 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортировку, сортировку</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и захоронение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет полной себестоимости сбора, транспортировки, сортировки и захоронения ТБО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1446"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4934,92 +4971,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты и себестоимость, тенге/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5122,51 +5159,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5205,51 +5242,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таблица 1. Полная себестоимость сбора и транспортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5297,147 +5334,126 @@
               <w:t>
 Затраты на сбор и транспортировку ТБО, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -5471,147 +5487,126 @@
               <w:t>
 Затраты на оплату труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -5645,147 +5640,126 @@
               <w:t xml:space="preserve">
 Отчисления в фонд оплаты труда </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -5819,147 +5793,126 @@
               <w:t>
 Амортизация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -5993,147 +5946,126 @@
               <w:t>
 Затраты на топливо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -6167,147 +6099,126 @@
               <w:t xml:space="preserve">
 Затраты на материалы и сырье </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -6341,147 +6252,126 @@
               <w:t>
 Затраты на техническое обслуживание и ремонт специальных машин и оборудования по сбору и транспортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -6515,157 +6405,136 @@
               <w:t xml:space="preserve">
 Расходы по содержанию зданий и сооружений </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6712,157 +6581,136 @@
               <w:t>
 Полная себестоимость сбора и транспортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6965,92 +6813,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты и себестоимость, тенге/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7153,51 +7001,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7236,51 +7084,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таблица 2. Полная себестоимость сортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7328,147 +7176,126 @@
               <w:t>
 Затраты на сортировку ТБО, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -7502,147 +7329,126 @@
               <w:t>
 Затраты на оплату труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -7676,147 +7482,126 @@
               <w:t>
 Отчисления в фонд оплаты труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -7850,147 +7635,126 @@
               <w:t>
 Амортизация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8024,147 +7788,126 @@
               <w:t>
 Затраты на электро и тепловую энергию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8198,147 +7941,126 @@
               <w:t>
 Затраты на материалы и сырье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8372,147 +8094,126 @@
               <w:t>
 Затраты на техническое обслуживание и ремонт специальных машин и оборудования по сбору и транспортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8546,147 +8247,126 @@
               <w:t>
 Расходы по содержанию зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8720,147 +8400,126 @@
               <w:t>
 Затраты на приобретение сортировочных линий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8894,157 +8553,136 @@
               <w:t>
 Затраты на приобретение дробильных и прессовальных аппаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9091,194 +8729,173 @@
               <w:t>
 Полная себестоимость сортировки ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9423,51 +9040,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9655,51 +9272,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9709,172 +9326,151 @@
               <w:t>
 Затраты на захоронение ТБО, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9884,172 +9480,151 @@
               <w:t>
 Затраты на оплату труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10059,172 +9634,151 @@
               <w:t>
 Отчисления в фонд оплаты труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10234,172 +9788,151 @@
               <w:t>
 Амортизация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10409,172 +9942,151 @@
               <w:t>
 Затраты на электро и тепловую энергию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10584,172 +10096,151 @@
               <w:t xml:space="preserve">
 Затраты на материалы и сырье </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10759,172 +10250,151 @@
               <w:t>
 Затраты на техническое обслуживание и ремонт специальных машин и оборудования по захоронению ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10934,172 +10404,151 @@
               <w:t>
 Расходы по содержанию зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11109,172 +10558,151 @@
               <w:t>
 Затраты на эмиссии в окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11284,195 +10712,174 @@
               <w:t>
 Отчисления в ликвидационный фонд полигона*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11482,172 +10889,151 @@
               <w:t>
 Полная себестоимость захоронения ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * формируется в соответствии с требованиями экологического законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11739,166 +11125,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортировку, сортировку</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и захоронение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица плотности ТБО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2891"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5474"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11937,2325 +11324,2325 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Твердые бытовые отходы (ТБО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бытовые отходы смешанные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы стекла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы ткани</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Отходы пластмасс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы алюминия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы бумаги и картона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крупногабаритный мусор (КГМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бой керамики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грунт сырой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грунт сухой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы песка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы битума, асфальта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы шлаковаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лом стальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лом чугунный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы щебня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы фанеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы от разборки деревянных конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы рубероида</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальные отходы схожие по составу с ТБО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * к коммунальным отходам применяется близкие по составу с ТБО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14635,31 +14022,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>