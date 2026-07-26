--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7e62b6" w14:textId="d7e62b6">
+    <w:p w14:paraId="8ea9b19" w14:textId="8ea9b19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1209,576 +1209,1116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подлинник бланка с текстом присяги государственного служащего, назначаемого на должность Президентом Республики Казахстан, хранится в Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) копия договора на доверительное управление имуществом (при наличии);</w:t>
+      10) нотариально засвидетельствованная копия договора доверительного управления имуществом (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) акты уполномоченного лица о наложении на государственного служащего дисциплинарных взысканий и их досрочном снятии (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z64" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11-1) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) сведения о правонарушениях государственного служащего, запрашиваемых из уполномоченного органа по правовой статистике и специальным учетам, посредством информационной системы "Е-қызмет";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) автобиография по форме, согласно приложению к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      12) автобиография по форме, согласно приложению к настоящему Перечню;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) копия военного билета (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      13) копия военного билета (при наличии);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) данные о бизнес-идентификационных номерах организаций и индивидуальных идентификационных номерах индивидуальных предпринимателей, в которых служащий осуществлял трудовую деятельность (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z58" w:id="29"/>
-[...15 lines deleted...]
-      14) данные о бизнес-идентификационных номерах организаций и индивидуальных идентификационных номерах индивидуальных предпринимателей, в которых служащий осуществлял трудовую деятельность (при наличии);</w:t>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) данные об индивидуальных идентификационных номерах близких родственников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z59" w:id="30"/>
-[...15 lines deleted...]
-      15) данные об индивидуальных идентификационных номерах близких родственников;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сертификаты Qazaq resmi test/Qaztest и (или) об уровне владения иностранного языка, действительные на момент формирования или обновления личного дела (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z60" w:id="31"/>
-[...15 lines deleted...]
-      16) сертификаты Qazaq resmi test/Qaztest и (или) об уровне владения иностранного языка, действительные на момент формирования или обновления личного дела (при наличии);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сведения, связанные с личными, этическими и профессиональными качествами государственного служащего, включающие данные о личных достижениях, связанных с профессиональной деятельностью, а также сведения о нареканиях к профессиональной деятельности государственного служащего, со стороны лица, имеющего право назначения на должность и освобождения от должности служащего или первого руководителя государственного органа, а также должностных лиц вышестоящего государственного органа, в том числе Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z61" w:id="32"/>
-[...15 lines deleted...]
-      17) сведения, связанные с личными, этическими и профессиональными качествами государственного служащего, включающие данные о личных достижениях, связанных с профессиональной деятельностью, а также сведения о нареканиях к профессиональной деятельности государственного служащего, со стороны лица, имеющего право назначения на должность и освобождения от должности служащего или первого руководителя государственного органа, а также должностных лиц вышестоящего государственного органа, в том числе Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) сведения об обучении государственного служащего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z65" w:id="33"/>
-[...15 lines deleted...]
-      17-1) сведения об обучении государственного служащего;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) данные о социально-общественной деятельности и способностей служащего в сфере науки, культуры, искусства и спорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
-[...15 lines deleted...]
-      18) данные о социально-общественной деятельности и способностей служащего в сфере науки, культуры, искусства и спорта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Председателя Агентства РК по делам государственной службы от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 11.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Личное дело государственного служащего ведется в бумажном виде в одном экземпляре и хранится в службе управления персоналом (кадровой службе) (или подразделении, на которое возложено исполнение обязанностей службы управления персоналом) государственного органа по месту работы государственного служащего. Личные дела государственных служащих также формируются в электронном виде в информационной системе "Е-қызмет" либо в ведомственной информационной системе по управлению персоналом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Личные дела государственных служащих, назначаемых на должности Президентом Республики Казахстан, ведутся в Администрации Президента Республики Казахстан и в государственном органе, где работают данные лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Председателя Агентства РК по делам государственной службы от 05.07.2024 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Данные, указанные в подпунктах 11), 11-1), 12), 14), 15), 16), 17) и 18) пункта 1 настоящего перечня, введутся исключительно в информационной системе "Е-қызмет" без их хранения в бумажном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 3 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 16.05.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Председателя Агентства РК по делам государственной службы от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-      3. Данные, указанные в подпунктах 11), 11-1), 12), 14), 15), 16), 17) и 18) пункта 1 настоящего перечня, введутся исключительно в информационной системе "Е-қызмет" без их хранения в бумажном виде.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обеспечение качественного ведения личного дела государственного служащего в информационной системе "Е-қызмет" в соответствии с законодательством возлагается на руководителя аппарата государственного органа, а в государственных органах, в которых отсутствует должность руководителя аппарата, – на лицо, имеющее право назначения на государственную должность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 3 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 05.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 4 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Председателя Агентства РК по делам государственной службы от 16.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 86</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="37"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Актуализация сведений о государственном служащем в информационной системе "Е-қызмет" осуществляется службой управления персоналом (кадровой службой).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2012,574 +2552,574 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>личного дела государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служащего</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨМІРБАЯН АВТОБИОГРАФИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень дополнен приложением в соответствии с приказом Председателя Агентства РК по делам государственной службы от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z69" w:id="39"/>
+      <w:bookmarkStart w:name="z69" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тегі _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аты _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкесінің аты ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегіңізді, атыңызды, әкеңіздің атын өзгерткен болсаңыз, қашан, қайда және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қандай себеппен өзгерткеніңізді көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>если изменяли фамилию, имя или отчество, то укажите их, а также когда,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>где и по какой причине изменяли</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Туған күні, айы және жылы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Число, месяц и год рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған жері _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия</w:t>
-[...86 lines deleted...]
-      2. _________________________________________________________________</w:t>
+        <w:t>Место рождения (село, ауыл, қала, аудан, облыс, өлке, республика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(село, деревня, город, район, область, край, республика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z73" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тегіңізді, атыңызды, әкеңіздің атын өзгерткен болсаңыз, қашан, қайда және</w:t>
-[...69 lines deleted...]
-      3. Туған күні, айы және жылы ________________________________________</w:t>
+        <w:t>Гражданство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Число, месяц и год рождения</w:t>
-[...18 lines deleted...]
-      4. Туған жері _______________________________________________________</w:t>
+        <w:t>(дата и причина изменения гражданства (в случае его изменения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и причина изменения гражданства (в случае его изменения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Еңбек жолы / Трудовая деятельность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="46"/>
+          <w:bookmarkStart w:name="z76" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Айы және жылы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Месяц и год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2701,135 +3241,135 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="47"/>
+          <w:bookmarkStart w:name="z80" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Келген</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="48"/>
+          <w:bookmarkStart w:name="z81" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кеткен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ухода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -3105,101 +3645,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="49"/>
+      <w:bookmarkStart w:name="z96" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание. Сведения в данном разделе заполняется государственным служащим</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>из представленного перечня системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="50"/>
+      <w:bookmarkStart w:name="z97" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қарулы Күштер қатарына қызмет етуге қашан шақырылды, қайда және қандай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      қызмет атқарды/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3343,145 +3883,145 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="51"/>
+    <w:bookmarkStart w:name="z98" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жақын туыстарыңыз / Ваши близкие родственники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="52"/>
+          <w:bookmarkStart w:name="z99" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Туысқандық деңгейі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4257,64 +4797,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="53"/>
+      <w:bookmarkStart w:name="z123" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескерпе. Бұл деректерді мемлекеттік қызметші олардың бар болған жағдайында</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      толтыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4611,85 +5151,192 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өзінің қолы ___________________ (толтырылған күні / дата заполнения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Личная подпись</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:bookmarkStart w:name="z124" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...14 lines deleted...]
-        <w:t>1. Пункты 1, 3, 5 автобиографии заполняется информационной системой</w:t>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пункты 1, 3, 5 автобиографии заполняется информационной системой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Е-қызмет" автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4864,80 +5511,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной службы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 сентября 2021 года № 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="55"/>
+    <w:bookmarkStart w:name="z41" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшінің қызметтiк тiзiмі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Послужной список государственного служащего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Председателя Агентства РК по делам государственной службы от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7001,406 +7648,512 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="56"/>
+      <w:bookmarkStart w:name="z125" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персоналды басқару қызметінің (кадр қызметiнiң) басшысы/</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель службы управления персоналом (кадровой службы):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегi, аты, әкесiнiң аты (болған жағдайда)/фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолы/Подпись __________________ _______ жыл/год "__" _______ айы/месяц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Послужной список формируется информационной системой "Е-қызмет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z128" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Каждый лист послужного списка заверяется печатью службы управления персоналом (кадровой службы) государственного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...83 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе "Год окончания и наименование учебного заведения" данные указываются в хронологическом порядке последовательно от ранней даты завершения обучения к более поздней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z127" w:id="58"/>
-[...15 lines deleted...]
-      1. Послужной список формируется информационной системой "Е-қызмет".</w:t>
+    <w:bookmarkStart w:name="z130" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе "Государственные награды, почетные звания и юбилейные медали" наименования соответствующих наград, званий и медалей указываются в хронологическом порядке последовательно от ранней даты их присвоения к более поздней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z128" w:id="59"/>
-[...15 lines deleted...]
-      2. Каждый лист послужного списка заверяется печатью службы управления персоналом (кадровой службы) государственного органа.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе "Воинское, специальное звания, классный чин, квалификационный класс, дипломатический ранг" в скобках указываются год присвоения последнего воинского, специального званий, классного чина, квалификационного класса, дипломатического ранга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z129" w:id="60"/>
-[...15 lines deleted...]
-      3. В графе "Год окончания и наименование учебного заведения" данные указываются в хронологическом порядке последовательно от ранней даты завершения обучения к более поздней.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе "Результаты специальной проверки" указываются номер и дата письма органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z130" w:id="61"/>
-[...15 lines deleted...]
-      4. В графе "Государственные награды, почетные звания и юбилейные медали" наименования соответствующих наград, званий и медалей указываются в хронологическом порядке последовательно от ранней даты их присвоения к более поздней.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графах "Сведения о наложении дисциплинарных взысканий за совершение дисциплинарных проступков, дискредитирующих государственную службу" и "Сведения о наложении административных взысканий за совершение коррупционных правонарушений" указываются данные о наличии (отсутствии) взысканий за последние 3 года с даты заверения послужного списка (дата и номер письма органов по правовой статистике и специальным учетам). В случае досрочного снятия дисциплинарного взыскания указывается дата принятия акта о досрочном снятии взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z131" w:id="62"/>
-[...15 lines deleted...]
-      5. В графе "Воинское, специальное звания, классный чин, квалификационный класс, дипломатический ранг" в скобках указываются год присвоения последнего воинского, специального званий, классного чина, квалификационного класса, дипломатического ранга.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе "Семейное положение" указывается один из следующих статусов: холост/не замужем, женат/замужем, в разводе, вдовец/вдова. Также в данной графе указывается численность детей (при наличии) и даты их рождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z132" w:id="63"/>
-[...15 lines deleted...]
-      6. В графе "Результаты специальной проверки" указываются номер и дата письма органов национальной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При отсутствии информации по графам указывается дефис.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z133" w:id="64"/>
-[...15 lines deleted...]
-      7. В графах "Сведения о наложении дисциплинарных взысканий за совершение дисциплинарных проступков, дискредитирующих государственную службу" и "Сведения о наложении административных взысканий за совершение коррупционных правонарушений" указываются данные о наличии (отсутствии) взысканий за последние 3 года с даты заверения послужного списка (дата и номер письма органов по правовой статистике и специальным учетам). В случае досрочного снятия дисциплинарного взыскания указывается дата принятия акта о досрочном снятии взыскания.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z134" w:id="65"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>