--- v1 (2025-11-16)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77d9ffb" w14:textId="77d9ffb">
+    <w:p w14:paraId="55bd9ab" w14:textId="55bd9ab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1586,608 +1586,1172 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170 Экологического кодекса Республики Казахстан и определяют порядок ведения Единой системы государственных кадастров природных ресурсов Республики Казахстан (далее – Единая система кадастров).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия и определения, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интеграция объектов информатизации – мероприятия по организации и обеспечению информационного взаимодействия между объектами информатизации на основании используемых в Республике Казахстан стандартных протоколов передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальные органы – специально уполномоченные государственные органы и организации, указанные в пункте 9 настоящих Правил, которые осуществляют ведение государственных кадастров соответствующих видов природных ресурсов в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подсистемы Единой системы кадастров – реализованные в составе Единой системы кадастров компоненты, содержащие сведения государственных кадастров природных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Единая система кадастров – межотраслевая информационная система, объединяющая все виды государственных кадастров природных ресурсов Республики Казахстан в целях обеспечения единого общегосударственного комплексного учета и оценки природного и экономического потенциала Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ведение Единой системы кадастров организуется уполномоченным органом в области охраны окружающей среды совместно со специально уполномоченными государственными органами, осуществляющими мониторинг соответствующих видов природных ресурсов на основе данных учета состояния и использования природных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведение Единой системы кадастров осуществляет подведомственная организация уполномоченного органа в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения Единой системы государственных кадастров природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основными принципами ведения Единой системы кадастров являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единство технологии обработки и предоставления кадастровой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применение автоматизированных информационно-коммуникационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объективность пополнения и обновления информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) общедоступность информации, содержащейся в Единой системе кадастров, кроме информации, составляющей государственные секреты и иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Единая система кадастров предназначена для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения государственных органов, представителей научных кругов, неправительственных и общественных организаций, заинтересованных юридических и физических лиц своевременной и достоверной информацией о состоянии природных ресурсов для решения вопросов природопользования, касающихся их;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учета природных ресурсов Республики Казахстан, стандартизации способов накопления, хранения и обработки природоресурсной информации на основе использования современных программно-технических средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечения оперативного санкционированного доступа к информационным ресурсам, автоматизированное формирование государственной статистической отчетности и документов обзорно-аналитического характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Единую систему кадастров составляют документальные сведения в цифровом виде о состоянии каждого учетного кадастрового объекта с указанием географической привязки, организационно-правовой формы, вида собственности и хозяйствования, топографо-геодезические материалы, данные статистического учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Обеспечение функционирования Единой системы кадастров осуществляется на основе единого организационного, методологического и информационного подхода, обеспечивающего сопоставимость данных и совместимость информационных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Пополнение и обновление информации в подсистемах Единой системы кадастров осуществляется специально уполномоченными государственными органами, имеющими собственные информационные системы, в электронном виде посредством интеграции указанных информационных систем в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интеграции объектов информатизации "электронного правительства", утвержденными приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16777).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Структуру Единой системы кадастров составляют следующие объекты учета, мониторинг по которым осуществляется следующими специально уполномоченными государственными органами и организациями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z468" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z468" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по государственному земельному кадастру – центральным уполномоченным органом в области управления земельными ресурсами и Государственной корпорацией "Правительство для граждан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z469" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z469" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по государственному водному кадастру (поверхностным и подземным водным объектам, использованию водных ресурсов) – уполномоченными государственными органами в области охраны окружающей среды, использования и охраны водного фонда, по изучению недр в целом по республике, а их территориальными органами – в пределах бассейнов рек и административно-территориальных единиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z470" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z470" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по государственному лесному кадастру – уполномоченным государственным органом в области лесного хозяйства в целом по республике, а его территориальными органами – в пределах административно-территориальных единиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z471" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z471" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по единому кадастру государственного фонда недр – уполномоченным государственным органом по изучению недр в целом по республике, а его территориальными органами – в пределах административно-территориальных единиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z472" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z472" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по государственному кадастру особо охраняемых природных территорий – уполномоченным государственным органом в области особо охраняемых природных территорий в целом по республике, а его территориальными органами – в пределах административно-территориальных единиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z473" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z473" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по государственному кадастру животного мира – уполномоченным государственным органом в области охраны, воспроизводства и использования животного мира и уполномоченным государственным органом в области рыбного хозяйства в целом по республике и их территориальными органами – в пределах административно-территориальных единиц;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z474" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z474" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) по государственному кадастру растительного мира – уполномоченным органом в области охраны, защиты, восстановления и использования растительного мира в целом по республике, а территориальными органами ведомства уполномоченного органа в области охраны, защиты, восстановления и использования растительного мира – в пределах административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2206,491 +2770,680 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Специально уполномоченные государственные органы и организации, ведущие кадастры, в пределах компетенции ежегодно, к 15 числу месяца, следующего за отчетным периодом, безвозмездно осуществляют пополнение Единой системы кадастров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Данные об объекте, занесенном в Единую систему кадастров, должны включать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отчетные материалы, паспорт объекта, утвержденные специально уполномоченными государственными органами, и статистическую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) картографический материал о пространственном положении объекта и другие данные, необходимые для комплексной оценки территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Подсистема "Земельный кадастр" формируется на основании данных информационной системы "Единый государственный кадастр недвижимости" в соответствии с Правилами ведения и пользования информационной системой "Единый государственный кадастр недвижимости", утвержденными совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 16 августа 2023 года № 303 и исполняющего обязанности Министра юстиции Республики Казахстан от 21 августа 2023 года № 602 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33322).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Подсистема "Водный кадастр" формируется на основании данных государственного водного кадастра в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения государственного учета вод и их использования, государственного водного кадастра и государственного мониторинга водных объектов, утвержденными приказом исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 31 июля 2015 года № 19-1/718 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12109).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Подсистема "Лесной кадастр" формируется на основании данных государственного лесного кадастра в соответствии с Правилами ведения государственного учета лесного фонда, государственного лесного кадастра, государственного мониторинга лесов и лесоустройства на территории государственного лесного фонда, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-02/163 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11387).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Подсистема "Кадастр недр" формируется на основании данных единого кадастра государственного фонда недр в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения единого кадастра государственного фонда недр и Правилами предоставления информации по государственному учету запасов полезных ископаемых государственным органам, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 25 мая 2018 года № 393 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17053).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Подсистема "Кадастр особо охраняемых природных территорий" формируется на основании данных государственного кадастра особо охраняемых природных территорий в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения государственного кадастра особо охраняемых природных территорий Республики Казахстан, утвержденными приказом Министра экологии, геологии и природных ресурсов Республики Казахстан от 21 февраля 2022 года № 43 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 26894).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Подсистема "Кадастр животного мира (по видам животных, являющихся объектами охоты)" формируется на основании данных кадастра животного мира в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения государственного учета, кадастра и мониторинга животного мира, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 26 июня 2015 года № 18-03/577 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11800).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Подсистема "Кадастр животного мира (по рыбам и другим водным животным)" формируется на основании данных государственного кадастра рыбных ресурсов и других водных животных в Республике Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения кадастровой книги рыб и других водных животных, отнесенных к объектам рыболовства и рыб и других водных животных, используемым в иных хозяйственных целях, утвержденными приказом Министра окружающей среды и водных ресурсов Республики Казахстан от 1 июля 2014 года № 245-Ө (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9655).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Подсистема "Кадастр растительного мира" формируется на основании данных государственного кадастра растительного мира в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения государственного мониторинга и государственного кадастра растительного мира, утвержденными приказом Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года № 59 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31995).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Подсистема "Картографические данные" представляет собой интегрированную картографическую оценку природных условий с базовыми показателями картографических данных согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При введении Единой системы кадастров учитываются требования по обеспечению информационной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2705,51 +3458,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об информатизации" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 "Об утверждении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2854,138 +3606,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>природных ресурсов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Базовые показатели картографических данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="54"/>
+          <w:bookmarkStart w:name="z69" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vga</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3001,80 +3753,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="55"/>
+          <w:bookmarkStart w:name="z72" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vgl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3090,80 +3842,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="56"/>
+          <w:bookmarkStart w:name="z75" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vgp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3179,80 +3931,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="57"/>
+          <w:bookmarkStart w:name="z78" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clmka</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3268,80 +4020,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="58"/>
+          <w:bookmarkStart w:name="z81" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clmkl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3357,80 +4109,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="59"/>
+          <w:bookmarkStart w:name="z84" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clmkp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3446,80 +4198,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="60"/>
+          <w:bookmarkStart w:name="z87" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dneta</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3535,80 +4287,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="61"/>
+          <w:bookmarkStart w:name="z90" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dnetal</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3624,80 +4376,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="62"/>
+          <w:bookmarkStart w:name="z93" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dnetl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3713,80 +4465,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="63"/>
+          <w:bookmarkStart w:name="z96" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dnetp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3802,80 +4554,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="64"/>
+          <w:bookmarkStart w:name="z99" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>hypsl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3891,80 +4643,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="65"/>
+          <w:bookmarkStart w:name="z102" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>hypsp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3980,80 +4732,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="66"/>
+          <w:bookmarkStart w:name="z105" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lcova</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4069,80 +4821,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="67"/>
+          <w:bookmarkStart w:name="z108" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lcovl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4158,80 +4910,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="68"/>
+          <w:bookmarkStart w:name="z111" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lcovp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4247,80 +4999,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="69"/>
+          <w:bookmarkStart w:name="z114" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lml</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4336,80 +5088,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="70"/>
+          <w:bookmarkStart w:name="z117" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>physl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4425,80 +5177,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="71"/>
+          <w:bookmarkStart w:name="z120" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>polta</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4514,80 +5266,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="72"/>
+          <w:bookmarkStart w:name="z123" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>poltal</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4603,80 +5355,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="73"/>
+          <w:bookmarkStart w:name="z126" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>pplca</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4692,80 +5444,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="74"/>
+          <w:bookmarkStart w:name="z129" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>pplcp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4781,80 +5533,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="75"/>
+          <w:bookmarkStart w:name="z132" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rlrdl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4870,80 +5622,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="76"/>
+          <w:bookmarkStart w:name="z135" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>roadl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4959,80 +5711,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="77"/>
+          <w:bookmarkStart w:name="z138" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tsoba</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5048,80 +5800,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="78"/>
+          <w:bookmarkStart w:name="z141" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tsobl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5137,80 +5889,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="79"/>
+          <w:bookmarkStart w:name="z144" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_glpr</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5226,80 +5978,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="80"/>
+          <w:bookmarkStart w:name="z147" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_gpz</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5315,80 +6067,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="81"/>
+          <w:bookmarkStart w:name="z150" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les101</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5404,80 +6156,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="82"/>
+          <w:bookmarkStart w:name="z153" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les102</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5493,80 +6245,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="83"/>
+          <w:bookmarkStart w:name="z156" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les103</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5582,80 +6334,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="84"/>
+          <w:bookmarkStart w:name="z159" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les104</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5671,80 +6423,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="85"/>
+          <w:bookmarkStart w:name="z162" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les105</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5760,80 +6512,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="86"/>
+          <w:bookmarkStart w:name="z165" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les106</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5849,80 +6601,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="87"/>
+          <w:bookmarkStart w:name="z168" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les107</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5938,80 +6690,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="88"/>
+          <w:bookmarkStart w:name="z171" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les109</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6027,80 +6779,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="89"/>
+          <w:bookmarkStart w:name="z174" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les110</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6116,80 +6868,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="90"/>
+          <w:bookmarkStart w:name="z177" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les111</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6205,80 +6957,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="91"/>
+          <w:bookmarkStart w:name="z180" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les112</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6294,80 +7046,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="92"/>
+          <w:bookmarkStart w:name="z183" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les113</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6383,80 +7135,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="93"/>
+          <w:bookmarkStart w:name="z186" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_hoz</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6472,80 +7224,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="94"/>
+          <w:bookmarkStart w:name="z189" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_hoz2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6561,80 +7313,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="95"/>
+          <w:bookmarkStart w:name="z192" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_lsc</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6650,80 +7402,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="96"/>
+          <w:bookmarkStart w:name="z195" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_shells</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6739,80 +7491,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="97"/>
+          <w:bookmarkStart w:name="z198" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les_gnpp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6828,80 +7580,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="98"/>
+          <w:bookmarkStart w:name="z201" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_hoz2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6917,80 +7669,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="99"/>
+          <w:bookmarkStart w:name="z204" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_rvp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7006,80 +7758,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="100"/>
+          <w:bookmarkStart w:name="z207" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_rhp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7095,80 +7847,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="101"/>
+          <w:bookmarkStart w:name="z210" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_baseyn</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7184,80 +7936,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="102"/>
+          <w:bookmarkStart w:name="z213" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_vz</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7273,80 +8025,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="103"/>
+          <w:bookmarkStart w:name="z216" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_Rpr</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7362,80 +8114,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="104"/>
+          <w:bookmarkStart w:name="z219" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish_Rpu</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7451,80 +8203,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="105"/>
+          <w:bookmarkStart w:name="z222" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpp_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7540,80 +8292,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="106"/>
+          <w:bookmarkStart w:name="z225" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpp_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7629,80 +8381,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="107"/>
+          <w:bookmarkStart w:name="z228" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_01</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7718,80 +8470,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="108"/>
+          <w:bookmarkStart w:name="z231" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_02</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7807,80 +8559,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="109"/>
+          <w:bookmarkStart w:name="z234" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_04</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7896,80 +8648,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="110"/>
+          <w:bookmarkStart w:name="z237" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_05</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7985,80 +8737,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="111"/>
+          <w:bookmarkStart w:name="z240" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>zoo_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8074,80 +8826,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="112"/>
+          <w:bookmarkStart w:name="z243" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>zoo_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8163,80 +8915,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="113"/>
+          <w:bookmarkStart w:name="z246" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_06</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8252,80 +9004,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="114"/>
+          <w:bookmarkStart w:name="z249" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_07</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8341,80 +9093,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="115"/>
+          <w:bookmarkStart w:name="z252" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_08</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8430,80 +9182,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="116"/>
+          <w:bookmarkStart w:name="z255" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gbs_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8519,80 +9271,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="117"/>
+          <w:bookmarkStart w:name="z258" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8608,80 +9360,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="118"/>
+          <w:bookmarkStart w:name="z261" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gnpp_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8697,80 +9449,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="119"/>
+          <w:bookmarkStart w:name="z264" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gnpp_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8786,80 +9538,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="120"/>
+          <w:bookmarkStart w:name="z267" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpz_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8875,80 +9627,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="121"/>
+          <w:bookmarkStart w:name="z270" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpzak_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8964,80 +9716,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="122"/>
+          <w:bookmarkStart w:name="z273" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpzak_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9053,80 +9805,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="123"/>
+          <w:bookmarkStart w:name="z276" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpr_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9142,80 +9894,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="124"/>
+          <w:bookmarkStart w:name="z279" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpr_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9231,80 +9983,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z282" w:id="125"/>
+          <w:bookmarkStart w:name="z282" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gzz_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9320,80 +10072,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="126"/>
+          <w:bookmarkStart w:name="z285" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gzz_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9409,80 +10161,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="127"/>
+          <w:bookmarkStart w:name="z288" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpz_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9498,80 +10250,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z291" w:id="128"/>
+          <w:bookmarkStart w:name="z291" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9587,80 +10339,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z294" w:id="129"/>
+          <w:bookmarkStart w:name="z294" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9676,80 +10428,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="130"/>
+          <w:bookmarkStart w:name="z297" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9765,80 +10517,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="131"/>
+          <w:bookmarkStart w:name="z300" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9854,80 +10606,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="132"/>
+          <w:bookmarkStart w:name="z303" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9943,80 +10695,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="133"/>
+          <w:bookmarkStart w:name="z306" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_raionl</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10032,80 +10784,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="134"/>
+          <w:bookmarkStart w:name="z309" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10121,80 +10873,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="135"/>
+          <w:bookmarkStart w:name="z312" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10210,80 +10962,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="136"/>
+          <w:bookmarkStart w:name="z315" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10299,80 +11051,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="137"/>
+          <w:bookmarkStart w:name="z318" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10388,80 +11140,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="138"/>
+          <w:bookmarkStart w:name="z321" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_raiona</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10477,80 +11229,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="139"/>
+          <w:bookmarkStart w:name="z324" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10566,80 +11318,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="140"/>
+          <w:bookmarkStart w:name="z327" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10655,80 +11407,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="141"/>
+          <w:bookmarkStart w:name="z330" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_26</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10744,80 +11496,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="142"/>
+          <w:bookmarkStart w:name="z333" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10833,80 +11585,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="143"/>
+          <w:bookmarkStart w:name="z336" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10922,80 +11674,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="144"/>
+          <w:bookmarkStart w:name="z339" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_29</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11011,80 +11763,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="145"/>
+          <w:bookmarkStart w:name="z342" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_30</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11100,80 +11852,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="146"/>
+          <w:bookmarkStart w:name="z345" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_31</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11189,80 +11941,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="147"/>
+          <w:bookmarkStart w:name="z348" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_32</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11278,80 +12030,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="148"/>
+          <w:bookmarkStart w:name="z351" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_33</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11367,80 +12119,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="149"/>
+          <w:bookmarkStart w:name="z354" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11456,80 +12208,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z357" w:id="150"/>
+          <w:bookmarkStart w:name="z357" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_35</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11545,80 +12297,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="151"/>
+          <w:bookmarkStart w:name="z360" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_36</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11634,80 +12386,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="152"/>
+          <w:bookmarkStart w:name="z363" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_37</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11723,80 +12475,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="153"/>
+          <w:bookmarkStart w:name="z366" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_38</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11812,80 +12564,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="154"/>
+          <w:bookmarkStart w:name="z369" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_39</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11901,80 +12653,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="155"/>
+          <w:bookmarkStart w:name="z372" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_40</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11990,80 +12742,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="156"/>
+          <w:bookmarkStart w:name="z375" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_41</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12079,80 +12831,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="157"/>
+          <w:bookmarkStart w:name="z378" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_42</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12168,80 +12920,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z381" w:id="158"/>
+          <w:bookmarkStart w:name="z381" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_43</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12257,80 +13009,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="159"/>
+          <w:bookmarkStart w:name="z384" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_gnpp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12346,80 +13098,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z387" w:id="160"/>
+          <w:bookmarkStart w:name="z387" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_gpz</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12435,80 +13187,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="161"/>
+          <w:bookmarkStart w:name="z390" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12524,80 +13276,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="162"/>
+          <w:bookmarkStart w:name="z393" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12613,80 +13365,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="163"/>
+          <w:bookmarkStart w:name="z396" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12702,80 +13454,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="164"/>
+          <w:bookmarkStart w:name="z399" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12791,80 +13543,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="165"/>
+          <w:bookmarkStart w:name="z402" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ohot_hoz2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12880,80 +13632,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="166"/>
+          <w:bookmarkStart w:name="z405" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12969,80 +13721,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="167"/>
+          <w:bookmarkStart w:name="z408" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>animal</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13058,80 +13810,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z411" w:id="168"/>
+          <w:bookmarkStart w:name="z411" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13147,80 +13899,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="169"/>
+          <w:bookmarkStart w:name="z414" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>fish</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13236,80 +13988,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="170"/>
+          <w:bookmarkStart w:name="z417" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>resva</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13325,80 +14077,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="171"/>
+          <w:bookmarkStart w:name="z420" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>roadp</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13414,80 +14166,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="172"/>
+          <w:bookmarkStart w:name="z423" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>les108</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13503,80 +14255,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="173"/>
+          <w:bookmarkStart w:name="z426" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>klim_zona_oopt</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13592,80 +14344,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="174"/>
+          <w:bookmarkStart w:name="z429" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_03</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13681,80 +14433,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z432" w:id="175"/>
+          <w:bookmarkStart w:name="z432" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_09</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13770,80 +14522,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="176"/>
+          <w:bookmarkStart w:name="z435" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13859,80 +14611,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="177"/>
+          <w:bookmarkStart w:name="z438" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13948,80 +14700,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z441" w:id="178"/>
+          <w:bookmarkStart w:name="z441" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14037,80 +14789,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z444" w:id="179"/>
+          <w:bookmarkStart w:name="z444" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>an_hoz3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14126,80 +14878,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z447" w:id="180"/>
+          <w:bookmarkStart w:name="z447" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gppl_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14215,80 +14967,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z450" w:id="181"/>
+          <w:bookmarkStart w:name="z450" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gppg_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14304,80 +15056,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="182"/>
+          <w:bookmarkStart w:name="z453" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gppgm_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14393,80 +15145,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="183"/>
+          <w:bookmarkStart w:name="z456" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gppgd_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14482,80 +15234,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z459" w:id="184"/>
+          <w:bookmarkStart w:name="z459" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpzakz_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14571,80 +15323,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="185"/>
+          <w:bookmarkStart w:name="z462" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpzakk_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14660,80 +15412,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z465" w:id="186"/>
+          <w:bookmarkStart w:name="z465" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gpzakb_oopt2005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14799,55 +15551,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>