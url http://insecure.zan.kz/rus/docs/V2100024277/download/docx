--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55bd9ab" w14:textId="55bd9ab">
+    <w:p w14:paraId="e4a4a84" w14:textId="e4a4a84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15551,55 +15551,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15925,31 +15925,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>