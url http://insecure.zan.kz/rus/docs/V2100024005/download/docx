--- v0 (2025-10-05)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37697cb" w14:textId="37697cb">
+    <w:p w14:paraId="264ae10" w14:textId="264ae10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1960,74 +1960,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) научно-техническая и аналитическая литература в области экологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) планы мероприятий по охране окружающей среды, утвержденные местными представительными органами областей, городов республиканского значения, столицы, и отчеты об их исполнении;</w:t>
+      27) планы мероприятий по охране окружающей среды, утвержденные местными представительными органами столицы, областей, городов республиканского значения, и отчеты об их исполнении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) иные материалы и документы, содержащие экологическую информацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Сбор экологической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2162,936 +2224,982 @@
         <w:t>
       2) уполномоченный государственный орган по управлению земельными ресурсами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный государственный орган в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по изучению недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган в области углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в области добычи урана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный государственный орган в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган в области электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган в области развития возобновляемых источников энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) государственный орган в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченный государственный орган в области защиты и карантина растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный государственный орган в области ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уполномоченный государственный орган в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) уполномоченный государственный орган области науки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уполномоченный государственный орган в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) местные исполнительные органы столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подведомственная организация ежегодно направляет запросы в государственные органы о предоставлении экологической информации для ведения ГФЭИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...278 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Государственные органы в рамках своей компетенции предоставляют по запросу подведомственной организации достоверную и полную экологическую информацию за предыдущий год в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Подведомственная организация осуществляет сбор, хранение, обработку и распространение экологической информации, предоставленной государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Хранение и обработка экологической информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Экологическая информация в письменной, визуальной, звуковой, электронной или любой иной материальной формах хранится в ведомственном архиве в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 сентября 2018 года № 575 "Об утверждении Правил приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Материалы и документы в ГФЭИ систематизируются по направлениям в соответствии с пунктом 17 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Обработка экологической информации в целях проведения анализа включает в себя ее учет и систематизацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Материалы и документы ГФЭИ подлежат регистрационному учету. Учет осуществляется путем занесения данных в регистрационную и реестровую книги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация, предоставленная государственными органами, фиксируется в регистрационной книге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В регистрационной книге указываются: дата регистрации, порядковый номер, инвентарный номер, наименование материала, государственный орган (юридическое лицо), предоставивший материалы, количество экземпляров и приложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В реестровой книге фиксируется информация по направлениям, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В реестровой книге указываются: наименование материала, государственный орган (юридическое лицо), предоставивший материал, реестровый номер, инвентарный номер, формат хранения (бумажный/электронный), количество экземпляров и приложений, местонахождение материала в архиве (стеллаж, полка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Систематизация экологической информации осуществляется по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) глобальные экологические проблемы (изменение климата, разрушение озонового слоя, сохранение биоразнообразия, опустынивание и деградация земель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) национальные экологические проблемы (зоны экологического бедствия, проблемы, связанные с интенсивным освоением ресурсов шельфа Каспийского моря, истощение и загрязнение водных ресурсов, исторические загрязнения, воздействие полигонов военно-космического и испытательного комплексов, вопросы трансграничного характера);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) локальные экологические проблемы (радиоактивное загрязнение, загрязнение воздушного бассейна, бактериологическое и химическое загрязнения, промышленные и бытовые отходы, чрезвычайные ситуации природного и техногенного характера);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Иные направления, содержащие экологическую информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Распространение экологической информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Распространение экологической информации осуществляется подведомственной организацией путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) размещения в открытом доступе на интернет-ресурсе подведомственной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распространения в средствах массовой информации, периодических печатных изданиях, а также с применением иных общедоступных информационно-коммуникационных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведения курсов, тренингов и обучающих семинаров по повышению квалификации в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультационной помощи населению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организации конференций, выставок, семинаров, научно-практических форумов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подготовки пресс-релизов, статей, организации интервью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3417,31 +3525,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>